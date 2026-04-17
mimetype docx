--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -610,221 +610,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charité bien ordonnée. Acteurs et institutions de la tsedaqah en Europe méditerranéenne au bas Moyen Âge</w:t>
+                <w:t xml:space="preserve">Les objets rituels des Juifs à la fin du Moyen Âge, catalyseurs des sentiments anti-juifs ou fédérateurs des identités?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704392v1</w:t>
+                <w:t xml:space="preserve">hal-01704184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les objets rituels des Juifs à la fin du Moyen Âge, catalyseurs des sentiments anti-juifs ou fédérateurs des identités?</w:t>
+                <w:t xml:space="preserve">Charité bien ordonnée. Acteurs et institutions de la tsedaqah en Europe méditerranéenne au bas Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Sibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704184v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nouvelle polémIque juive au XIII e sIècle : la dénonciation des rites chrétiens par les sages de Languedoc et des territoires aragonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.175 - 189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -849,51 +849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La justice royale et les juifs dans l'espace aragonais, quels enjeux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, CXVIII (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -927,51 +927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de la violence rituelle et de ses enjeux dans l'espace aragonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medieval Encounters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1028,51 +1028,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre espérance messianique et désespoir face au réel, les juifs et la fin des temps (Occident XI e -XIV e siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présages, prophéties, fin du monde, de l'Antiquité au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, La Roche-Guyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1179,51 +1179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cacherout ou le besoin d’une expertise juive en matière alimentaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expertise et valeur des choses au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1274,504 +1274,504 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire, Archéologie, Histoire de l'art : master 2020 : actes du VIe Colloque des étudiants de Master en Histoire, Archéologie et Histoire de l'Art de l'université de Lille et de l'université du Littoral-Côte d'Opale, Villeneuve d'Ascq 25 et 26 mai 2020</w:t>
+                <w:t xml:space="preserve">Histoire, Archéologie, Histoire de l'art : Master 2021 : actes du VIIe Colloque des étudiants de Master en Histoire, Archéologie et Histoire de l'Art de l'université de Lille et de l'université du Littoral-Côte d'Opale, Villeneuve d'Ascq 25 et 26 mai 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caroline Husquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cosnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vivas</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Husquin</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires du Septentrion, pp.244, 2023, 978-2-7574-3728-5</w:t>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion, 129p., 2023, Actes des Colloques des étudiants de master en sciences historiques et artistiques de Lille ; 7, 978-2-7574-3940-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087339v1</w:t>
+                <w:t xml:space="preserve">hal-04376850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire, Archéologie, Histoire de l'art : Master 2021 : actes du VIIe Colloque des étudiants de Master en Histoire, Archéologie et Histoire de l'Art de l'université de Lille et de l'université du Littoral-Côte d'Opale, Villeneuve d'Ascq 25 et 26 mai 2021</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Histoire, Archéologie, Histoire de l'art : master 2020 : actes du VIe Colloque des étudiants de Master en Histoire, Archéologie et Histoire de l'Art de l'université de Lille et de l'université du Littoral-Côte d'Opale, Villeneuve d'Ascq 25 et 26 mai 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cosnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Husquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Cosnet</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires du Septentrion, 129p., 2023, Actes des Colloques des étudiants de master en sciences historiques et artistiques de Lille ; 7, 978-2-7574-3940-1</w:t>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion, pp.244, 2023, 978-2-7574-3728-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04376850v1</w:t>
+                <w:t xml:space="preserve">hal-04087339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le voyage de l’Antiquité à nos jours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Podvin</w:t>
+                <w:t xml:space="preserve">Actes du Ve Colloque des étudiants de Master en Sciences Historiques et Artistiques tenu les 27-28 mai 2019, Villeneuve d’Ascq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cosnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Husquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Podvin, Jean Louis; Soussen, Claire. </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.345, 2022, 9783844077315</w:t>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952730v1</w:t>
+                <w:t xml:space="preserve">hal-04087318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes du Ve Colloque des étudiants de Master en Sciences Historiques et Artistiques tenu les 27-28 mai 2019, Villeneuve d’Ascq</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Cosnet</w:t>
+                <w:t xml:space="preserve">Le voyage de l’Antiquité à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires du Septentrion, 2022</w:t>
+              <w:t xml:space="preserve">Podvin, Jean Louis; Soussen, Claire. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaker Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.345, 2022, 9783844077315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04087318v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures de l’autorité médiévale. Mélanges offerts à Michel Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1922,77 +1922,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Husquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cosnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2333,212 +2333,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04319948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La frontière interconfessionnelle, un concept pertinent dans l’espace urbain de la Couronne d’Aragon des XIIIe-XVe siècles ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juifs et Judaïsme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Société des historiens médiévistes de l'enseignement supérieur public. </w:t>
+              <w:t xml:space="preserve">Mazel, Florian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontières spatiales, frontières sociales au Moyen âge / LIe Congrès de la SHMESP, Perpignan, 21 mai-22 mai 2020</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.313-332, 2021, 979-10-351-0656-0</w:t>
+              <w:t xml:space="preserve">Nouvelle Histoire du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, pp.779-786, 2021, L'Univers historique, 978-2-02-146035-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04319941v1</w:t>
+                <w:t xml:space="preserve">halshs-04319942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juifs et Judaïsme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La frontière interconfessionnelle, un concept pertinent dans l’espace urbain de la Couronne d’Aragon des XIIIe-XVe siècles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Houssaye Michienzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Maugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mazel, Florian. </w:t>
+              <w:t xml:space="preserve">Société des historiens médiévistes de l'enseignement supérieur public. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Histoire du Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Seuil, pp.779-786, 2021, L'Univers historique, 978-2-02-146035-3</w:t>
+              <w:t xml:space="preserve">Frontières spatiales, frontières sociales au Moyen âge / LIe Congrès de la SHMESP, Perpignan, 21 mai-22 mai 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.313-332, 2021, 979-10-351-0656-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04319942v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04319941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un silence hérité des Grandes Chroniques de France?</w:t>
               </w:r>
@@ -2597,51 +2597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on oublier une dette ? La relation créditrice sur le marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2679,51 +2679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Epistle of Rabbi Samuel de Fez, What Kind of a New Strategy against Judaism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEWS AND CHRISTIANS IN MEDIEVAL EUROPE, The Historiographical legacy of Bernhard Blumenkranz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2748,51 +2748,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un conflit d'autorités. Le sort de la communauté juive de Barcelone après les massacres de 1391</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Chastang, P. Henriet et C. Soussen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de l'autorité médiévale. Mélanges offerts à Michel Zimmermann</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2828,130 +2828,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les juifs dans les chroniques du temps de Saint Louis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Innocent III et les juifs du midi. Entre tradition et rénovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saint Louis et les juifs</w:t>
+              <w:t xml:space="preserve">Innocent III et le midi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704380v1</w:t>
+                <w:t xml:space="preserve">hal-01704246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissance et utilisation de l'autre dans la polémique judéo-chrétienne à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et théologie des relations judéo-chrétiennes, dir. O. Rota</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2970,126 +2966,130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innocent III et les juifs du midi. Entre tradition et rénovation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Les juifs dans les chroniques du temps de Saint Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. P. Salmona, J. Sibon. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innocent III et le midi</w:t>
+              <w:t xml:space="preserve">Saint Louis et les juifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704246v1</w:t>
+                <w:t xml:space="preserve">hal-01704380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontre ou rejet, exégèse et polémique judéo-chrétienne dans l'espace aragonais au XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coexistence and cooperation in the Middle Ages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1455-1464, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3114,77 +3114,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nation juive à la fin du Moyen Âge, Mythe ou réalité? Fantasme ou utopie?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Sibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nation et nations au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne, 2014, 9782859447984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3209,51 +3209,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exégèse de l'Ancien Testament au service de la polémique anti-juive dans l'espace aragonais au XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dir. A. Noblesse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exégèse et herméneutique biblique. Journées d'études en hommage à Gilbert Dahan,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
@@ -3282,51 +3282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parole de l'autre, la prise en compte des arguments de l'adversaire dans la polémique anti-juive à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dialogues adversus iudaeos. Permanences et mutations d'une tradition polémique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3351,51 +3351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La polémique anti-juive de Nicolas de Lyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dir. G. Dahan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nicolas de Lyre franciscain du XIVe siècle, exégète et théologien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
@@ -3418,272 +3418,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violence rituelle ou émotion populaire? Les explosions de violence anti-juive à l'occasion des fêtes de Pâques dans l'espace aragonais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Lendemains de Reconquête, recomposition politique, sociale et religieuse à Majorque et Valence au XIIIe siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">dir. D. Boquet et P. Nagy, </w:t>
+              <w:t xml:space="preserve">François Pernot et Valérie Toureille (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques des émotions au Moyen Age, </w:t>
+              <w:t xml:space="preserve">Lendemains de guerre..De l'Antiquité au monde contemporain: les hommes, l'espace et le récit, l'économique et le politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704167v1</w:t>
+                <w:t xml:space="preserve">hal-01705149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déplacements de population juive dans l'espace aragonais, entre contrainte et spontanéité (ça. 1280-1350)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Violence rituelle ou émotion populaire? Les explosions de violence anti-juive à l'occasion des fêtes de Pâques dans l'espace aragonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. D. Boquet et P. Nagy, </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des sociétés en mouvement, migrations et mobilités au Moyen Âge, Actes du Congrès de la SHMESP</w:t>
+              <w:t xml:space="preserve">Politiques des émotions au Moyen Age, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704361v1</w:t>
+                <w:t xml:space="preserve">hal-01704167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lendemains de Reconquête, recomposition politique, sociale et religieuse à Majorque et Valence au XIIIe siècle.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Les déplacements de population juive dans l'espace aragonais, entre contrainte et spontanéité (ça. 1280-1350)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lendemains de guerre..De l'Antiquité au monde contemporain: les hommes, l'espace et le récit, l'économique et le politique</w:t>
+              <w:t xml:space="preserve">Des sociétés en mouvement, migrations et mobilités au Moyen Âge, Actes du Congrès de la SHMESP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705149v1</w:t>
+                <w:t xml:space="preserve">hal-01704361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'instrumentalisation des personnages bibliques dans la polémique chrétienne contre le judaïsme (seconde moitié du XIII e s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dir. P. Chastang </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le passé à l'épreuve du présent. Appropriations et usages du passé au Moyen Âge et à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
@@ -3881,51 +3881,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443448v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Houssaye Michienzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soussen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18803-2.p.0169" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319904v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REJ.181.1.3290619" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319952v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.37702" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319950v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.38145" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532550v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704224v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soussen-Max" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704392v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Denjean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sibon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Max Soussen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704184v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704154v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704251v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.182.0411" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704353v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532548v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979338v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alexis Mellet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704138v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04087339v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cosnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vivas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Husquin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376850v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lesage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952730v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Podvin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shaker.de/de/content/catalogue/index.asp?lang=de&amp;amp;ID=8&amp;amp;ISBN=978-3-8440-7731-5&amp;amp;search=yes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04087318v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364676v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chastang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henriet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992252v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duprat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04831001v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319930v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319933v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maugin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/109756" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319942v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319946v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04129897v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704216v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704268v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100253900" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704380v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704370v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704246v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704206v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704258v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704227v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704361v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705149v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704348v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443448v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Houssaye Michienzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soussen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18803-2.p.0169" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319904v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REJ.181.1.3290619" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319952v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.37702" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319950v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.38145" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532550v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704224v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soussen-Max" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704184v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Max Soussen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704392v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Denjean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sibon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704154v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704251v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.182.0411" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704353v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532548v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979338v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alexis Mellet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704138v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376850v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Husquin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cosnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lesage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04087339v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vivas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04087318v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Podvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shaker.de/de/content/catalogue/index.asp?lang=de&amp;amp;ID=8&amp;amp;ISBN=978-3-8440-7731-5&amp;amp;search=yes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364676v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chastang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henriet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992252v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duprat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04831001v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319930v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319933v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319942v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maugin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/109756" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319946v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04129897v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704216v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704268v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100253900" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704246v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704370v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704380v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704206v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704258v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704227v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704361v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704348v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>