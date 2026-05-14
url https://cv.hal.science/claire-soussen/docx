--- v1 (2026-04-17)
+++ v2 (2026-05-14)
@@ -610,221 +610,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les objets rituels des Juifs à la fin du Moyen Âge, catalyseurs des sentiments anti-juifs ou fédérateurs des identités?</w:t>
+                <w:t xml:space="preserve">Charité bien ordonnée. Acteurs et institutions de la tsedaqah en Europe méditerranéenne au bas Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Sibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704184v1</w:t>
+                <w:t xml:space="preserve">hal-01704392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charité bien ordonnée. Acteurs et institutions de la tsedaqah en Europe méditerranéenne au bas Moyen Âge</w:t>
+                <w:t xml:space="preserve">Les objets rituels des Juifs à la fin du Moyen Âge, catalyseurs des sentiments anti-juifs ou fédérateurs des identités?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704392v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nouvelle polémIque juive au XIII e sIècle : la dénonciation des rites chrétiens par les sages de Languedoc et des territoires aragonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.175 - 189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -849,51 +849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La justice royale et les juifs dans l'espace aragonais, quels enjeux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, CXVIII (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -927,51 +927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de la violence rituelle et de ses enjeux dans l'espace aragonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medieval Encounters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1028,51 +1028,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre espérance messianique et désespoir face au réel, les juifs et la fin des temps (Occident XI e -XIV e siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présages, prophéties, fin du monde, de l'Antiquité au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, La Roche-Guyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1179,51 +1179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cacherout ou le besoin d’une expertise juive en matière alimentaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expertise et valeur des choses au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1274,504 +1274,504 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire, Archéologie, Histoire de l'art : Master 2021 : actes du VIIe Colloque des étudiants de Master en Histoire, Archéologie et Histoire de l'Art de l'université de Lille et de l'université du Littoral-Côte d'Opale, Villeneuve d'Ascq 25 et 26 mai 2021</w:t>
+                <w:t xml:space="preserve">Histoire, Archéologie, Histoire de l'art : master 2020 : actes du VIe Colloque des étudiants de Master en Histoire, Archéologie et Histoire de l'Art de l'université de Lille et de l'université du Littoral-Côte d'Opale, Villeneuve d'Ascq 25 et 26 mai 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cosnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caroline Husquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Cosnet</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires du Septentrion, 129p., 2023, Actes des Colloques des étudiants de master en sciences historiques et artistiques de Lille ; 7, 978-2-7574-3940-1</w:t>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion, pp.244, 2023, 978-2-7574-3728-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04376850v1</w:t>
+                <w:t xml:space="preserve">hal-04087339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire, Archéologie, Histoire de l'art : master 2020 : actes du VIe Colloque des étudiants de Master en Histoire, Archéologie et Histoire de l'Art de l'université de Lille et de l'université du Littoral-Côte d'Opale, Villeneuve d'Ascq 25 et 26 mai 2020</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Histoire, Archéologie, Histoire de l'art : Master 2021 : actes du VIIe Colloque des étudiants de Master en Histoire, Archéologie et Histoire de l'Art de l'université de Lille et de l'université du Littoral-Côte d'Opale, Villeneuve d'Ascq 25 et 26 mai 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Husquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cosnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Vivas</w:t>
+                <w:t xml:space="preserve">Sylvain Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Husquin</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires du Septentrion, pp.244, 2023, 978-2-7574-3728-5</w:t>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion, 129p., 2023, Actes des Colloques des étudiants de master en sciences historiques et artistiques de Lille ; 7, 978-2-7574-3940-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087339v1</w:t>
+                <w:t xml:space="preserve">hal-04376850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes du Ve Colloque des étudiants de Master en Sciences Historiques et Artistiques tenu les 27-28 mai 2019, Villeneuve d’Ascq</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Cosnet</w:t>
+                <w:t xml:space="preserve">Le voyage de l’Antiquité à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires du Septentrion, 2022</w:t>
+              <w:t xml:space="preserve">Podvin, Jean Louis; Soussen, Claire. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaker Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.345, 2022, 9783844077315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087318v1</w:t>
+                <w:t xml:space="preserve">hal-03952730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le voyage de l’Antiquité à nos jours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Podvin</w:t>
+                <w:t xml:space="preserve">Actes du Ve Colloque des étudiants de Master en Sciences Historiques et Artistiques tenu les 27-28 mai 2019, Villeneuve d’Ascq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cosnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Husquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Podvin, Jean Louis; Soussen, Claire. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaker Verlag</w:t>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">hal-03952730v1</w:t>
+                <w:t xml:space="preserve">hal-04087318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures de l’autorité médiévale. Mélanges offerts à Michel Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1922,77 +1922,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Husquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Husquin</w:t>
+                <w:t xml:space="preserve">Bertrand Cosnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2597,51 +2597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on oublier une dette ? La relation créditrice sur le marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2679,51 +2679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Epistle of Rabbi Samuel de Fez, What Kind of a New Strategy against Judaism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEWS AND CHRISTIANS IN MEDIEVAL EUROPE, The Historiographical legacy of Bernhard Blumenkranz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2748,51 +2748,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un conflit d'autorités. Le sort de la communauté juive de Barcelone après les massacres de 1391</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Chastang, P. Henriet et C. Soussen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de l'autorité médiévale. Mélanges offerts à Michel Zimmermann</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2828,126 +2828,130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innocent III et les juifs du midi. Entre tradition et rénovation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Les juifs dans les chroniques du temps de Saint Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. P. Salmona, J. Sibon. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innocent III et le midi</w:t>
+              <w:t xml:space="preserve">Saint Louis et les juifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704246v1</w:t>
+                <w:t xml:space="preserve">hal-01704380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissance et utilisation de l'autre dans la polémique judéo-chrétienne à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et théologie des relations judéo-chrétiennes, dir. O. Rota</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2966,130 +2970,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les juifs dans les chroniques du temps de Saint Louis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Innocent III et les juifs du midi. Entre tradition et rénovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saint Louis et les juifs</w:t>
+              <w:t xml:space="preserve">Innocent III et le midi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704380v1</w:t>
+                <w:t xml:space="preserve">hal-01704246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontre ou rejet, exégèse et polémique judéo-chrétienne dans l'espace aragonais au XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coexistence and cooperation in the Middle Ages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1455-1464, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3114,77 +3114,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nation juive à la fin du Moyen Âge, Mythe ou réalité? Fantasme ou utopie?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Sibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nation et nations au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne, 2014, 9782859447984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3209,51 +3209,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exégèse de l'Ancien Testament au service de la polémique anti-juive dans l'espace aragonais au XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dir. A. Noblesse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exégèse et herméneutique biblique. Journées d'études en hommage à Gilbert Dahan,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
@@ -3282,51 +3282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parole de l'autre, la prise en compte des arguments de l'adversaire dans la polémique anti-juive à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dialogues adversus iudaeos. Permanences et mutations d'une tradition polémique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3351,51 +3351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La polémique anti-juive de Nicolas de Lyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dir. G. Dahan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nicolas de Lyre franciscain du XIVe siècle, exégète et théologien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
@@ -3418,272 +3418,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lendemains de Reconquête, recomposition politique, sociale et religieuse à Majorque et Valence au XIIIe siècle.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Violence rituelle ou émotion populaire? Les explosions de violence anti-juive à l'occasion des fêtes de Pâques dans l'espace aragonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">François Pernot et Valérie Toureille (dir.). </w:t>
+              <w:t xml:space="preserve">dir. D. Boquet et P. Nagy, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lendemains de guerre..De l'Antiquité au monde contemporain: les hommes, l'espace et le récit, l'économique et le politique</w:t>
+              <w:t xml:space="preserve">Politiques des émotions au Moyen Age, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705149v1</w:t>
+                <w:t xml:space="preserve">hal-01704167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violence rituelle ou émotion populaire? Les explosions de violence anti-juive à l'occasion des fêtes de Pâques dans l'espace aragonais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Les déplacements de population juive dans l'espace aragonais, entre contrainte et spontanéité (ça. 1280-1350)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques des émotions au Moyen Age, </w:t>
+              <w:t xml:space="preserve">Des sociétés en mouvement, migrations et mobilités au Moyen Âge, Actes du Congrès de la SHMESP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704167v1</w:t>
+                <w:t xml:space="preserve">hal-01704361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déplacements de population juive dans l'espace aragonais, entre contrainte et spontanéité (ça. 1280-1350)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Lendemains de Reconquête, recomposition politique, sociale et religieuse à Majorque et Valence au XIIIe siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Pernot et Valérie Toureille (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des sociétés en mouvement, migrations et mobilités au Moyen Âge, Actes du Congrès de la SHMESP</w:t>
+              <w:t xml:space="preserve">Lendemains de guerre..De l'Antiquité au monde contemporain: les hommes, l'espace et le récit, l'économique et le politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704361v1</w:t>
+                <w:t xml:space="preserve">hal-01705149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'instrumentalisation des personnages bibliques dans la polémique chrétienne contre le judaïsme (seconde moitié du XIII e s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Max Soussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dir. P. Chastang </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le passé à l'épreuve du présent. Appropriations et usages du passé au Moyen Âge et à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
@@ -3881,51 +3881,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443448v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Houssaye Michienzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soussen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18803-2.p.0169" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319904v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REJ.181.1.3290619" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319952v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.37702" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319950v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.38145" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532550v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704224v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soussen-Max" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704184v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Max Soussen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704392v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Denjean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sibon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704154v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704251v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.182.0411" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704353v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532548v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979338v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alexis Mellet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704138v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376850v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Husquin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cosnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lesage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04087339v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vivas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04087318v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Podvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shaker.de/de/content/catalogue/index.asp?lang=de&amp;amp;ID=8&amp;amp;ISBN=978-3-8440-7731-5&amp;amp;search=yes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364676v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chastang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henriet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992252v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duprat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04831001v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319930v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319933v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319942v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maugin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/109756" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319946v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04129897v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704216v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704268v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100253900" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704246v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704370v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704380v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704206v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704258v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704227v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704361v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704348v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443448v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Houssaye Michienzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soussen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18803-2.p.0169" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319904v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REJ.181.1.3290619" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319952v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.37702" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319950v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.38145" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532550v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704224v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soussen-Max" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704392v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Denjean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sibon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Max Soussen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704184v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704154v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704251v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.182.0411" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704353v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532548v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979338v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alexis Mellet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704138v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04087339v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cosnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vivas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Husquin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376850v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lesage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952730v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Podvin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shaker.de/de/content/catalogue/index.asp?lang=de&amp;amp;ID=8&amp;amp;ISBN=978-3-8440-7731-5&amp;amp;search=yes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04087318v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364676v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chastang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henriet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992252v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duprat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04831001v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319930v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319933v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319942v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maugin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/109756" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319946v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04129897v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704216v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704268v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100253900" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704380v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704370v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704246v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704206v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704258v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704227v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704361v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705149v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704348v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>