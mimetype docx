--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1531,182 +1531,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’italique chez Darrieussecq, signe de &amp;quot;l’entre-deux mondes “</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction — Entre ruptures et continuités : aux marges des discours rapportés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Stolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'écriture "entre deux mondes" de Marie Darrieussecq</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUD, p. 67-83, 2019, 978-2364413337</w:t>
+              <w:t xml:space="preserve">Aux marges des discours rapportés. Formes louches et atypiques en synchronie et en diachronie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 37, Academia - L'Harmattan, p. 5-19, 2019, Au cœur des textes, 9782806104779</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03873746v1</w:t>
+                <w:t xml:space="preserve">hal-03873702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction — Entre ruptures et continuités : aux marges des discours rapportés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’italique chez Darrieussecq, signe de &amp;quot;l’entre-deux mondes “</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Stolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karine Germoni; Sophie Milcent-Lawson; Cécile Narjoux. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux marges des discours rapportés. Formes louches et atypiques en synchronie et en diachronie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 37, Academia - L'Harmattan, p. 5-19, 2019, Au cœur des textes, 9782806104779</w:t>
+              <w:t xml:space="preserve">L'écriture "entre deux mondes" de Marie Darrieussecq</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUD, p. 67-83, 2019, 978-2364413337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03873702v1</w:t>
+                <w:t xml:space="preserve">hal-03873746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La portée figurale des formes de DD et de DDL dans le roman du XXIe siècle</w:t>
               </w:r>
@@ -2642,51 +2642,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Stolz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.2518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04005169v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616304v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bruley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jollin-Bertocchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Kurts-W&#246;ste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Paillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153071v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476598v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03658333v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04156095v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03331188v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904258v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873735v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reggiani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Susini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/EJLK8882" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05324044v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/YTFH6057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05486040v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;n Dung Le Flanchec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/EQAW9165" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873746v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873702v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873713v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873728v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873882v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04272602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873890v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904178v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904308v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153072v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334670v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153073v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Stolz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.2518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04005169v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616304v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bruley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jollin-Bertocchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Kurts-W&#246;ste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Paillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153071v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476598v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03658333v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04156095v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03331188v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904258v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873735v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reggiani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Susini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/EJLK8882" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05324044v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/YTFH6057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05486040v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;n Dung Le Flanchec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/EQAW9165" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873702v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873746v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873713v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873728v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873882v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04272602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873890v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904178v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904308v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153072v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334670v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153073v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>