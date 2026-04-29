--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -1531,182 +1531,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction — Entre ruptures et continuités : aux marges des discours rapportés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’italique chez Darrieussecq, signe de &amp;quot;l’entre-deux mondes “</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Stolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karine Germoni; Sophie Milcent-Lawson; Cécile Narjoux. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux marges des discours rapportés. Formes louches et atypiques en synchronie et en diachronie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 37, Academia - L'Harmattan, p. 5-19, 2019, Au cœur des textes, 9782806104779</w:t>
+              <w:t xml:space="preserve">L'écriture "entre deux mondes" de Marie Darrieussecq</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUD, p. 67-83, 2019, 978-2364413337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03873702v1</w:t>
+                <w:t xml:space="preserve">hal-03873746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’italique chez Darrieussecq, signe de &amp;quot;l’entre-deux mondes “</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction — Entre ruptures et continuités : aux marges des discours rapportés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Stolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'écriture "entre deux mondes" de Marie Darrieussecq</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUD, p. 67-83, 2019, 978-2364413337</w:t>
+              <w:t xml:space="preserve">Aux marges des discours rapportés. Formes louches et atypiques en synchronie et en diachronie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 37, Academia - L'Harmattan, p. 5-19, 2019, Au cœur des textes, 9782806104779</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03873746v1</w:t>
+                <w:t xml:space="preserve">hal-03873702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La portée figurale des formes de DD et de DDL dans le roman du XXIe siècle</w:t>
               </w:r>
@@ -2281,151 +2281,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'italique chez Marie Darrieussecq, signe de « l'entre deux mondes » Colloque « L'écriture &amp;quot;entre deux mondes&amp;quot; de Marie Darrieussecq »</w:t>
+                <w:t xml:space="preserve">14, roman&amp;quot; : l’Histoire comme si Echenoz y était…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Stolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153072v1</w:t>
+                <w:t xml:space="preserve">hal-02334670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">14, roman&amp;quot; : l’Histoire comme si Echenoz y était…</w:t>
+                <w:t xml:space="preserve">L'italique chez Marie Darrieussecq, signe de « l'entre deux mondes » Colloque « L'écriture &amp;quot;entre deux mondes&amp;quot; de Marie Darrieussecq »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Stolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334670v1</w:t>
+                <w:t xml:space="preserve">hal-02153072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La portée figurale des formes de DD et DDL dans le roman du XXI e siècle</w:t>
               </w:r>
@@ -2642,51 +2642,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Stolz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.2518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04005169v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616304v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bruley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jollin-Bertocchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Kurts-W&#246;ste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Paillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153071v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476598v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03658333v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04156095v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03331188v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904258v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873735v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reggiani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Susini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/EJLK8882" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05324044v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/YTFH6057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05486040v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;n Dung Le Flanchec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/EQAW9165" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873702v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873746v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873713v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873728v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873882v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04272602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873890v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904178v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904308v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153072v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334670v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153073v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Stolz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.2518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04005169v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616304v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bruley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jollin-Bertocchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Kurts-W&#246;ste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Paillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153071v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476598v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03658333v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04156095v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03331188v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904258v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873735v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reggiani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Susini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/EJLK8882" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05324044v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/YTFH6057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05486040v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;n Dung Le Flanchec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/EQAW9165" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873746v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873702v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873713v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873728v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873882v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04272602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873890v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904178v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904308v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334670v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153072v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153073v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>