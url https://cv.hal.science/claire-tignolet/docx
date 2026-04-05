--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -316,174 +316,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodulf et Orléans</w:t>
+                <w:t xml:space="preserve">Theodulf et Orléans, dans Germigny-des-Prés (Loiret). L'oratoire carolingien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Patrimoine protégé Centre-Val de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.54-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079720v1</w:t>
+                <w:t xml:space="preserve">hal-03079745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodulf et Orléans, dans Germigny-des-Prés (Loiret). L'oratoire carolingien</w:t>
+                <w:t xml:space="preserve">Théodulf et Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine protégé Centre-Val de Loire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hors-série n° 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.16011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079745v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Centre, une périphérie ? Le Val de Loire dans l’Empire carolingien</w:t>
               </w:r>
@@ -532,222 +532,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux et pouvoir. Logiques de l'informel</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobiliser des soutiens : l’échec de Théodulfe d’Orléans (vers 760-820/821)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tignolet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tronchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypothèses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 14, pp.235-246. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/hyp.101.0235⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 14, pp.259-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hyp.101.0259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079693v1</w:t>
+                <w:t xml:space="preserve">hal-03079660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiliser des soutiens : l’échec de Théodulfe d’Orléans (vers 760-820/821)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réseaux et pouvoir. Logiques de l'informel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Tamiatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tronchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypothèses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 14, pp.259-268. </w:t>
+              <w:t xml:space="preserve">, 2011, 14, pp.235-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/hyp.101.0259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/hyp.101.0235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079660v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1005,187 +1005,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle épiscopal carolingien au tournant du IXe siècle</w:t>
+                <w:t xml:space="preserve">Conseils à une jeune épouse : le poème de Théodulfe d’Orléans à Gisla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Jégou; Sylvie Joye; Thomas Lienhard; Jens Schneider. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprendre, produire, se conduire. Le modèle au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.99-110, 2015, 9791035101428. </w:t>
+              <w:t xml:space="preserve">Splendor Reginae: Passions, genre et famille: Mélanges en l'honneur de Régine Le Jan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.237-244, 2015, 978-2-503-55309-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.26955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1484/M.HAMA-EB.5.103317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079715v1</w:t>
+                <w:t xml:space="preserve">hal-03079533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils à une jeune épouse : le poème de Théodulfe d’Orléans à Gisla</w:t>
+                <w:t xml:space="preserve">Le modèle épiscopal carolingien au tournant du IXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Splendor Reginae: Passions, genre et famille: Mélanges en l'honneur de Régine Le Jan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, pp.237-244, 2015, 978-2-503-55309-2. </w:t>
+              <w:t xml:space="preserve">Apprendre, produire, se conduire. Le modèle au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.99-110, 2015, 9791035101428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/M.HAMA-EB.5.103317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.26955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079533v1</w:t>
+                <w:t xml:space="preserve">hal-03079715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La correspondance politique des princesses et des reines carolingiennes (fin du VIIIe - fin du IXe siècle)</w:t>
               </w:r>
@@ -1659,291 +1659,353 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse 15e atelier Dialogu'IST RENATIS -13 juin 2024 « Comment garantir l'intégrité scientifique des données de recherche ? »</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Intelligence artificielle générative et production des connaissances scientifiques. Synthèse de la 10e journée nationale d'étude des Urfist (2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850896v1</w:t>
+                <w:t xml:space="preserve">hal-05555192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Synthèse 15e atelier Dialogu'IST RENATIS -13 juin 2024 « Comment garantir l'intégrité scientifique des données de recherche ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grésillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Borget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Damoiseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Janik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une décennie de compétences collaboratives dans le cadre des 10 ans de Dialogu'IST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grésillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Damoiseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1953,112 +2015,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodulfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">250 lieux, personnages, moments : patrimoine en Beauce, Berry, Gâtinais, Perche, Sologne, Touraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2126,51 +2188,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ABD51F96"/>
+    <w:nsid w:val="41E428C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2357,51 +2419,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-tignolet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3405-3891" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123050510" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03080262v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tignolet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA010520" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079720v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.16011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079745v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080045v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079693v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bocher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Tamiatto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tronchet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.101.0235" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079660v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.101.0259" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628280v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vsb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079587v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.117002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.175323" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26955" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079533v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.103317" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080104v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.1.101224" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-KWL94DM2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079708v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.10458" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05128131v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chebance" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Egea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Macgregor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Mitamona" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017319v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850896v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Borget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Damoiseaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fabre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Janik" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586604v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079759v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-tignolet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3405-3891" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123050510" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03080262v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tignolet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA010520" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079745v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079720v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.16011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080045v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079660v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.101.0259" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079693v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bocher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Tamiatto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tronchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.101.0235" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628280v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vsb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079587v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.117002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.175323" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079533v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.103317" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079715v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26955" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080104v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.1.101224" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-KWL94DM2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079708v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.10458" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05128131v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chebance" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Egea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Macgregor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Mitamona" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017319v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555192v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850896v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Borget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Damoiseaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fabre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Janik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gras" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>