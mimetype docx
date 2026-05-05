--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -316,174 +316,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodulf et Orléans, dans Germigny-des-Prés (Loiret). L'oratoire carolingien</w:t>
+                <w:t xml:space="preserve">Théodulf et Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine protégé Centre-Val de Loire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hors-série n° 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.16011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079745v1</w:t>
+                <w:t xml:space="preserve">hal-03079720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodulf et Orléans</w:t>
+                <w:t xml:space="preserve">Theodulf et Orléans, dans Germigny-des-Prés (Loiret). L'oratoire carolingien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Patrimoine protégé Centre-Val de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.54-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cem.16011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03079720v1</w:t>
+                <w:t xml:space="preserve">hal-03079745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Centre, une périphérie ? Le Val de Loire dans l’Empire carolingien</w:t>
               </w:r>
@@ -532,222 +532,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiliser des soutiens : l’échec de Théodulfe d’Orléans (vers 760-820/821)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réseaux et pouvoir. Logiques de l'informel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Tamiatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tronchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypothèses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 14, pp.259-268. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/hyp.101.0259⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 14, pp.235-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hyp.101.0235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079660v1</w:t>
+                <w:t xml:space="preserve">hal-03079693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux et pouvoir. Logiques de l'informel</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobiliser des soutiens : l’échec de Théodulfe d’Orléans (vers 760-820/821)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tignolet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tronchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypothèses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 14, pp.235-246. </w:t>
+              <w:t xml:space="preserve">, 2011, 14, pp.259-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/hyp.101.0235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/hyp.101.0259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079693v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1005,187 +1005,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils à une jeune épouse : le poème de Théodulfe d’Orléans à Gisla</w:t>
+                <w:t xml:space="preserve">Le modèle épiscopal carolingien au tournant du IXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Splendor Reginae: Passions, genre et famille: Mélanges en l'honneur de Régine Le Jan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, pp.237-244, 2015, 978-2-503-55309-2. </w:t>
+              <w:t xml:space="preserve">Apprendre, produire, se conduire. Le modèle au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.99-110, 2015, 9791035101428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/M.HAMA-EB.5.103317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.26955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079533v1</w:t>
+                <w:t xml:space="preserve">hal-03079715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle épiscopal carolingien au tournant du IXe siècle</w:t>
+                <w:t xml:space="preserve">Conseils à une jeune épouse : le poème de Théodulfe d’Orléans à Gisla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Jégou; Sylvie Joye; Thomas Lienhard; Jens Schneider. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprendre, produire, se conduire. Le modèle au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.99-110, 2015, 9791035101428. </w:t>
+              <w:t xml:space="preserve">Splendor Reginae: Passions, genre et famille: Mélanges en l'honneur de Régine Le Jan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.237-244, 2015, 978-2-503-55309-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.26955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1484/M.HAMA-EB.5.103317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079715v1</w:t>
+                <w:t xml:space="preserve">hal-03079533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La correspondance politique des princesses et des reines carolingiennes (fin du VIIIe - fin du IXe siècle)</w:t>
               </w:r>
@@ -2188,51 +2188,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41E428C3"/>
+    <w:nsid w:val="946EB796"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2419,51 +2419,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-tignolet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3405-3891" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123050510" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03080262v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tignolet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA010520" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079745v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079720v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.16011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080045v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079660v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.101.0259" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079693v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bocher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Tamiatto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tronchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.101.0235" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628280v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vsb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079587v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.117002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.175323" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079533v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.103317" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079715v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26955" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080104v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.1.101224" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-KWL94DM2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079708v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.10458" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05128131v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chebance" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Egea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Macgregor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Mitamona" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017319v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555192v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850896v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Borget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Damoiseaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fabre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Janik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gras" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-tignolet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3405-3891" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123050510" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03080262v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tignolet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA010520" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079720v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.16011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079745v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080045v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079693v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bocher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Tamiatto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tronchet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.101.0235" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079660v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.101.0259" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628280v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vsb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079587v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.117002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.175323" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26955" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079533v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.5.103317" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080104v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HAMA-EB.1.101224" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-KWL94DM2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079708v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.10458" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05128131v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chebance" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Egea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Macgregor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Mitamona" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017319v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555192v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850896v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Borget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Damoiseaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fabre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Janik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gras" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>