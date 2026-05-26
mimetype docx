--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -2188,51 +2188,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="946EB796"/>
+    <w:nsid w:val="5B130B30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>