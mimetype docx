--- v0 (2026-03-17)
+++ v1 (2026-04-21)
@@ -126,4968 +126,5102 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iron Sulfides Produced by Thermococcales: An Iron Detoxification Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mariotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Toffano‐nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gorlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 28 (1), pp.e70242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.70242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Training biologists in Unix command-line skills: From curriculum to interactive online tutorials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Khamvongsa-Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Aboukhalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Denecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22 (4), pp.e1014133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1014133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deciphering the RNA-based regulation mechanism of the phage-encoded AbiF system in Clostridioides difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Kreis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Tisba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (8), pp.e1011831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staphylococcal aconitase expression during iron deficiency is controlled by an sRNA-driven feedforward loop and moonlighting activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Chabelskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo H Coronel-Tellez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13, pp.gkae506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkae506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dual RNA-seq study of the dynamics of coding and non-coding RNA expression during Clostridioides difficile infection in a mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Kreis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denève-Larrazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Marvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian R Garneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Host-Microbial Interactions, 9 (12), pp.e0086324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00863-24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transinteractome analysis reveals distinct niche requirements for isotype‐based plasma cell subsets in the bone marrow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bonaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Larraufie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Khamyath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Szachnowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaun M Flint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.202250334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of RNAs bound by Hfq reveals widespread RNA partners and a sporulation regulator in the human pathogen Clostridioides difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Piattelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Boutserin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (11), pp.1931-1952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2021.1882180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FAIR_Bioinfo: a turnkey training course and protocol for reproducible computational biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Denecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JOSE - Journal of Open Source Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/jose.00068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880655v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRISPRCasdb a successor of CRISPRdb containing CRISPR arrays and cas genes from complete genome sequences, and tools to download and query lists of repeats and spacers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pourcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villeriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (D1), pp.D535-D544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accurate characterization of Escherichia coli tRNA modifications with a simple method of deep sequencing library preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gautheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2020.1790871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rfam 14: expanded coverage of metagenomic, viral and microRNA families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Kalvari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric P. Nawrocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Ontiveros-Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Argasinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lamkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa1047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of Bona Fide sRNAs in Staphylococcus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenfeng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Nguyen Le Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The conserved regulatory RNA RsaE down-regulates the arginine degradation pathway in Staphylococcus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Nguyen Le Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fareha Razvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (17), pp.8803--8816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRISPRCasFinder, an update of CRISRFinder, includes a portable version, enhanced performance and integrates search for Cas proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bernheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juraj Michalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (W1), pp.W246-W251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02098389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Another example of enzymatic promiscuity: the polyphosphate kinase of Streptomyces lividans is endowed with phospholipase D activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Tanfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joelle Virolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101 (1), pp.139-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-016-7743-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative genomics reveals conserved positioning of essential genomic clusters in highly rearranged Thermococcales chromosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Oberto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2015.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting the structure/function relationships of H/ACA(-like) RNAs: A unified model for Euryarchaea and Crenarchaea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gautheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (16), pp.7744-7761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of non-coding RNA in bacteria and archaea using the DETR'PROK Galaxy pipeline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufei Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kuchly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Steinbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63 (1), pp.60 - 65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2013.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RNA at 92 °C: The non-coding transcriptome of the hyperthermophilic archaeon Pyrococcus abyssi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Crozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">an N Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Zytnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (7), pp.1211-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/rna.25567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcriptomic profiling of the oyster pathogen Vibrio splendidus opens a window on the evolutionary dynamics of the small RNA repertoire in the Vibrio genus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">an N Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kuchly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gautheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (12), pp.2201-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.033324.112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genes of the most conserved WOX clade in plants affect root and flower development in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Claisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-8-291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation of the Arabidopsis Pentatricopeptide Repeat Family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rivals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecharny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 141, pp.825-839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.106.077826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00109042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GeneFarm, structural and functional annotation of Arabidopsis gene and protein families by a network of experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33, pp.D641-D646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gki115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DEAD-box RNA helicases in Arabidopsis thaliana: establishing a link between quantitative expression, gene structure and evolution of a family of genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mingam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kreis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2 (5), pp.401-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-7652.2004.00084.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of intron/exon structure of DEAD helicase family genes in Arabidopsis, Caenorhabdtitis, and Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kreis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11, pp.2101-2114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 20. Evolution of gene redundancy compared to Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Llorente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Durrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Malpertuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Artiguenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 487 (1), pp.122-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0014-5793(00)02291-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genomic Exploration of the Hemiascomycetous Yeasts: 4. The genome of Saccharomyces cerevisiae revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Durrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredj Tekaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bolotin-Fukuhara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 487, pp.31--36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0014-5793(00)02275-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: I. A set of yeast species for molecular evolution studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Souciet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Artiguenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bolotin-Fukuhara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 487 (1), pp.3-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0014-5793(00)02272-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 3. Methods and strategies used for sequence analysis and annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tekaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallien Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Malpertuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Llorente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Durrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 487, pp.17-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cours (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandbox.bio tutorials – Linux basics training modules (IFB ELIXIR-FR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Khamvongsa-Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Puthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatics in a tense geopolitical context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jourdren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. ANF Workflow et reproductibilité en Bioinformatique, Campanile Paris-Sud - Porte d'Orléans - Arcueil, 73 av. Aristide Briand, 94110 - ARCUEIL, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Sulfides Produced by Thermococcales: An Iron Detoxification Mechanism</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Search for ncRNA targets in Clostridioides difficile by crossreferencing MAPS data and RNA-RNA interaction predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Ueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gautheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05491370v1</w:t>
+              <w:t xml:space="preserve">JOBIM 2024 - Journées ouvertes en biologie, informatique, et mathématiques 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the RNA-based regulation mechanism of the phage-encoded AbiF system in Clostridioides difficile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arianna Tisba</w:t>
+                <w:t xml:space="preserve">A Unix competency framework for learning bioinformatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Denecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Khamvongsa Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Puthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05493468v1</w:t>
+              <w:t xml:space="preserve">JOBIM 2024 - Journées ouvertes en biologie, informatique, et mathématiques 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcal aconitase expression during iron deficiency is controlled by an sRNA-driven feedforward loop and moonlighting activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Jacquet</w:t>
+                <w:t xml:space="preserve">The IFB e-Learning Working Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Denecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Puthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04614896v1</w:t>
+              <w:t xml:space="preserve">JOBIM (Journées Ouvertes en Biologie, Informatique et Mathématiques) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual RNA-seq study of the dynamics of coding and non-coding RNA expression during Clostridioides difficile infection in a mouse model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">FAIR_bioinfo : a software perspective of reproducibility of bioinformatics analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Denecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...3121 lines deleted...]
-                <w:t xml:space="preserve">hal-02696093v1</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes de Biologie Informatique et Mathématiques - JOBIM 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staphylococcal aconitase expression during iron deficiency is controlled by an sRNA-driven feedforward loop and moonlighting activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Barrault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Svetlana Chabelskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Coronel-Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770232v1</w:t>
-              </w:r>
-[...500 lines deleted...]
-                <w:t xml:space="preserve">hal-03071717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REVIVOS: REalité VIrtuelle pour la construction de VOcabulaires Spécialisés</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a semi-automatic functional annotation tool based on decision tree techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Gherbi</w:t>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Turner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gibrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18es Journées Francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. not specified</w:t>
+              <w:t xml:space="preserve">Machine Learning in Systems Biology: MLSB 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509922v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a semi-automatic functional annotation tool based on decision tree techniques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">REVIVOS: REalité VIrtuelle pour la construction de VOcabulaires Spécialisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Nicolas Férey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Gibrat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nioche Claire Toffano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taillez Oriane Matte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Gherbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Turner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning in Systems Biology: MLSB 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Evry, France</w:t>
+              <w:t xml:space="preserve">18es Journées Francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. not specified</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754400v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of the Arabidopsis Pentatricopeptide Repeat (PPR) Protein Family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecharny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2005 - 6es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Lyon, France. pp.291-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId191"/>
+      <w:footerReference w:type="default" r:id="rId194"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5155,51 +5289,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F70A6ADD"/>
+    <w:nsid w:val="F4CE5273"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5386,51 +5520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-toffano-nioche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4134-6844" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506951v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa-Charbonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denecker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527702v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mariotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coudray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Toffano&#8208;nioche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorlas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70242" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493468v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saunier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Humbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kreis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Peltier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Tisba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011831" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614896v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barrault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Chabelskaya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo H Coronel-Tellez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae506" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823328v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Den&#232;ve-Larrazet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Marvaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R Garneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00863-24" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04145276v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larraufie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Khamyath" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Szachnowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun M Flint" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202250334" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215481v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Piattelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Drouineau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boutserin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2021.1882180" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880655v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/jose.00068" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990278v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pourcel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeriot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vernadet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz915" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898094v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lorieux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gautheret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lehmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1790871" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031715v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Kalvari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric P. Nawrocki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ontiveros-Palacios" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Argasinska" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lamkiewicz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1047" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183490v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bohn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen Le Lam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fareha Razvi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky584" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02098389v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernheim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Michalik" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky425" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180788v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Liu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouloc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00228" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412320v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leiber" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Tanfin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joelle Virolle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7743-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464539v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leclerc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv756" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234160v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cossu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Oberto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.07.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863721v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ott" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Crozat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an N Nguyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/rna.25567" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648776v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Luo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kuchly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wallon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Steinbach" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2013.06.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757205v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.033324.112" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663715v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deveaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Claisse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thareau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-291" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109042v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bruy&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecharny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.077826" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189162v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki115" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682507v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mingam" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kreis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2004.00084.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X4TLFQ8X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672398v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696721v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Llorente" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Durrens" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Malpertuy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aigle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)02291-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694630v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Souciet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Blandin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bolotin-Fukuhara" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(00)02272-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306551v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Tekaia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(00)02275-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696093v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tekaia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallien Blandin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malpertuy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Llorente" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durrens" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770232v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Coronel-Tellez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619317v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa Charbonnier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823442v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Ueda" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296617v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071717v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509922v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nioche Claire Toffano" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taillez Oriane Matte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Gherbi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Turner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754400v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentils" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106048v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-toffano-nioche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4134-6844" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491370v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mariotte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coudray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Toffano&#8208;nioche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorlas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70242" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa-Charbonnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Aboukhalil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denecker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1014133" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493468v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saunier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Humbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kreis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Peltier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Tisba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011831" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614896v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barrault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Chabelskaya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo H Coronel-Tellez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae506" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823328v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Den&#232;ve-Larrazet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Marvaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R Garneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00863-24" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04145276v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larraufie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Khamyath" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Szachnowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun M Flint" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202250334" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215481v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Piattelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Drouineau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boutserin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2021.1882180" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880655v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/jose.00068" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990278v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pourcel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeriot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vernadet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz915" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898094v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lorieux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gautheret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lehmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1790871" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031715v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Kalvari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric P. Nawrocki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ontiveros-Palacios" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Argasinska" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lamkiewicz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1047" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180788v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Liu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen Le Lam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouloc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00228" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183490v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bohn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fareha Razvi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky584" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02098389v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernheim" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Michalik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky425" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412320v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leiber" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Tanfin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joelle Virolle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7743-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234160v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cossu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Oberto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.07.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leclerc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv756" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648776v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Luo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kuchly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wallon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Steinbach" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2013.06.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863721v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ott" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Crozat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an N Nguyen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/rna.25567" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757205v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.033324.112" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663715v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deveaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Claisse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thareau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-291" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109042v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bruy&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecharny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.077826" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189162v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki115" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682507v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mingam" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kreis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2004.00084.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X4TLFQ8X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672398v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696721v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Llorente" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Durrens" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Malpertuy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aigle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)02291-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306551v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Blandin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Tekaia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bolotin-Fukuhara" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(00)02275-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694630v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Souciet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(00)02272-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696093v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tekaia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallien Blandin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malpertuy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Llorente" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durrens" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506951v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527702v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823442v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Ueda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619317v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa Charbonnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296617v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071717v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770232v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Coronel-Tellez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754400v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentils" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509922v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nioche Claire Toffano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taillez Oriane Matte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Gherbi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Turner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106048v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>