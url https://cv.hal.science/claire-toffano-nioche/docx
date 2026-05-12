--- v1 (2026-04-21)
+++ v2 (2026-05-12)
@@ -85,3853 +85,3991 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-4134-6844</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">188645349</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron Sulfides Produced by Thermococcales: An Iron Detoxification Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Toffano‐nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gorlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 28 (1), pp.e70242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1462-2920.70242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training biologists in Unix command-line skills: From curriculum to interactive online tutorials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Khamvongsa-Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Aboukhalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 22 (4), pp.e1014133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1014133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05583485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the RNA-based regulation mechanism of the phage-encoded AbiF system in Clostridioides difficile</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A specialized bacterial group II intron is a highly efficient retrotransposon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Humbert</w:t>
+                <w:t xml:space="preserve">Lucie Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Kreis</w:t>
+                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Peltier</w:t>
+                <w:t xml:space="preserve">Daniel Gautheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arianna Tisba</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Costa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (8), pp.e1011831. </w:t>
+              <w:t xml:space="preserve">Mobile DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13100-025-00380-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493468v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcal aconitase expression during iron deficiency is controlled by an sRNA-driven feedforward loop and moonlighting activity</w:t>
+                <w:t xml:space="preserve">Deciphering the RNA-based regulation mechanism of the phage-encoded AbiF system in Clostridioides difficile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Barrault</w:t>
+                <w:t xml:space="preserve">Marion Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Chabelskaya</w:t>
+                <w:t xml:space="preserve">Adeline Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo H Coronel-Tellez</w:t>
+                <w:t xml:space="preserve">Victor Kreis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
+                <w:t xml:space="preserve">Johann Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Jacquet</w:t>
+                <w:t xml:space="preserve">Arianna Tisba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13, pp.gkae506. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (8), pp.e1011831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkae506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614896v1</w:t>
+                <w:t xml:space="preserve">hal-05493468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual RNA-seq study of the dynamics of coding and non-coding RNA expression during Clostridioides difficile infection in a mouse model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Staphylococcal aconitase expression during iron deficiency is controlled by an sRNA-driven feedforward loop and moonlighting activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Chabelskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo H Coronel-Tellez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Kreis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julian R Garneau</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/msystems.00863-24⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13, pp.gkae506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkae506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823328v1</w:t>
+                <w:t xml:space="preserve">hal-04614896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transinteractome analysis reveals distinct niche requirements for isotype‐based plasma cell subsets in the bone marrow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Bonaud</w:t>
+                <w:t xml:space="preserve">Dual RNA-seq study of the dynamics of coding and non-coding RNA expression during Clostridioides difficile infection in a mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Kreis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Larraufie</w:t>
+                <w:t xml:space="preserve">Cécile Denève-Larrazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Khamyath</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Marvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Szachnowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shaun M Flint</w:t>
+                <w:t xml:space="preserve">Julian R Garneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.202250334⟩</w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Host-Microbial Interactions, 9 (12), pp.e0086324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00863-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145276v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of RNAs bound by Hfq reveals widespread RNA partners and a sporulation regulator in the human pathogen Clostridioides difficile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transinteractome analysis reveals distinct niche requirements for isotype‐based plasma cell subsets in the bone marrow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bonaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Boudry</w:t>
+                <w:t xml:space="preserve">Pierre Larraufie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Piattelli</w:t>
+                <w:t xml:space="preserve">Mélanie Khamyath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Drouineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johann Peltier</w:t>
+                <w:t xml:space="preserve">Ugo Szachnowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Boutserin</w:t>
+                <w:t xml:space="preserve">Shaun M Flint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (11), pp.1931-1952. </w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15476286.2021.1882180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eji.202250334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215481v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAIR_Bioinfo: a turnkey training course and protocol for reproducible computational biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Denecker</w:t>
+                <w:t xml:space="preserve">Identification of RNAs bound by Hfq reveals widespread RNA partners and a sporulation regulator in the human pathogen Clostridioides difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Piattelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johann Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Boutserin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOSE - Journal of Open Source Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21105/jose.00068⟩</w:t>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (11), pp.1931-1952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2021.1882180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880655v2</w:t>
+                <w:t xml:space="preserve">hal-03215481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPRCasdb a successor of CRISPRdb containing CRISPR arrays and cas genes from complete genome sequences, and tools to download and query lists of repeats and spacers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FAIR_Bioinfo: a turnkey training course and protocol for reproducible computational biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Denecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz915⟩</w:t>
+              <w:t xml:space="preserve">JOSE - Journal of Open Source Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/jose.00068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990278v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880655v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate characterization of Escherichia coli tRNA modifications with a simple method of deep sequencing library preparation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CRISPRCasdb a successor of CRISPRdb containing CRISPR arrays and cas genes from complete genome sequences, and tools to download and query lists of repeats and spacers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pourcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ji Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
+                <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Lorieux</w:t>
+                <w:t xml:space="preserve">Nicolas Villeriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gautheret</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Vernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lehmann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (D1), pp.D535-D544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15476286.2020.1790871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898094v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rfam 14: expanded coverage of metagenomic, viral and microRNA families</w:t>
+                <w:t xml:space="preserve">Accurate characterization of Escherichia coli tRNA modifications with a simple method of deep sequencing library preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioanna Kalvari</w:t>
+                <w:t xml:space="preserve">Ji Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric P. Nawrocki</w:t>
+                <w:t xml:space="preserve">Florence Lorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gautheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Ontiveros-Palacios</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaa1047⟩</w:t>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2020.1790871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03031715v1</w:t>
+                <w:t xml:space="preserve">hal-02898094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Bona Fide sRNAs in Staphylococcus aureus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rfam 14: expanded coverage of metagenomic, viral and microRNA families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Kalvari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric P. Nawrocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenfeng Liu</w:t>
+                <w:t xml:space="preserve">Nancy Ontiveros-Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Rochat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
+                <w:t xml:space="preserve">Joanna Argasinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thao Nguyen Le Lam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bouloc</w:t>
+                <w:t xml:space="preserve">Kevin Lamkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00228⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa1047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180788v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The conserved regulatory RNA RsaE down-regulates the arginine degradation pathway in Staphylococcus aureus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Assessment of Bona Fide sRNAs in Staphylococcus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenfeng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Bohn</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Morvan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thao Nguyen Le Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fareha Razvi</w:t>
+                <w:t xml:space="preserve">Philippe Bouloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46 (17), pp.8803--8816. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gky584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183490v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPRCasFinder, an update of CRISRFinder, includes a portable version, enhanced performance and integrates search for Cas proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Couvin</w:t>
+                <w:t xml:space="preserve">The conserved regulatory RNA RsaE down-regulates the arginine degradation pathway in Staphylococcus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Bernheim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Touchon</w:t>
+                <w:t xml:space="preserve">Chantal Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juraj Michalik</w:t>
+                <w:t xml:space="preserve">Claire Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Nguyen Le Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fareha Razvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 46 (W1), pp.W246-W251. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gky425⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 46 (17), pp.8803--8816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02098389v1</w:t>
+                <w:t xml:space="preserve">hal-02183490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another example of enzymatic promiscuity: the polyphosphate kinase of Streptomyces lividans is endowed with phospholipase D activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Esnault</w:t>
+                <w:t xml:space="preserve">CRISPRCasFinder, an update of CRISRFinder, includes a portable version, enhanced performance and integrates search for Cas proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Leiber</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Aude Bernheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Tanfin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juraj Michalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-016-7743-x⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (W1), pp.W246-W251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412320v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02098389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics reveals conserved positioning of essential genomic clusters in highly rearranged Thermococcales chromosomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Another example of enzymatic promiscuity: the polyphosphate kinase of Streptomyces lividans is endowed with phospholipase D activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Cossu</w:t>
+                <w:t xml:space="preserve">Denis Leiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violette Da Cunha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
+                <w:t xml:space="preserve">Zahra Tanfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Forterre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Oberto</w:t>
+                <w:t xml:space="preserve">Marie-Joelle Virolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2015.07.008⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101 (1), pp.139-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-016-7743-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234160v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the structure/function relationships of H/ACA(-like) RNAs: A unified model for Euryarchaea and Crenarchaea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Comparative genomics reveals conserved positioning of essential genomic clusters in highly rearranged Thermococcales chromosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Leclerc</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Oberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv756⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2015.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464539v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of non-coding RNA in bacteria and archaea using the DETR'PROK Galaxy pipeline</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Revisiting the structure/function relationships of H/ACA(-like) RNAs: A unified model for Euryarchaea and Crenarchaea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Kuchly</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gautheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Wallon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2013.06.003⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (16), pp.7744-7761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648776v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA at 92 °C: The non-coding transcriptome of the hyperthermophilic archaeon Pyrococcus abyssi.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Detection of non-coding RNA in bacteria and archaea using the DETR'PROK Galaxy pipeline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufei Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Ott</w:t>
+                <w:t xml:space="preserve">Claire Kuchly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Crozat</w:t>
+                <w:t xml:space="preserve">Claire Wallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">an N Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthias Zytnicki</w:t>
+                <w:t xml:space="preserve">Delphine D. Steinbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/rna.25567⟩</w:t>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63 (1), pp.60 - 65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2013.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863721v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic profiling of the oyster pathogen Vibrio splendidus opens a window on the evolutionary dynamics of the small RNA repertoire in the Vibrio genus.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">RNA at 92 °C: The non-coding transcriptome of the hyperthermophilic archaeon Pyrococcus abyssi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Crozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">an N Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gautheret</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Zytnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1261/rna.033324.112⟩</w:t>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (7), pp.1211-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/rna.25567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757205v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes of the most conserved WOX clade in plants affect root and flower development in Arabidopsis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Transcriptomic profiling of the oyster pathogen Vibrio splendidus opens a window on the evolutionary dynamics of the small RNA repertoire in the Vibrio genus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Halima Morin</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">an N Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kuchly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gautheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-8-291⟩</w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (12), pp.2201-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.033324.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663715v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of the Arabidopsis Pentatricopeptide Repeat Family</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genes of the most conserved WOX clade in plants affect root and flower development in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rivals</w:t>
+                <w:t xml:space="preserve">Gaëlle Claisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Bruyère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
+                <w:t xml:space="preserve">Vincent Thareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lecharny</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Halima Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 141, pp.825-839. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.106.077826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-8-291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00109042v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeneFarm, structural and functional annotation of Arabidopsis gene and protein families by a network of experts</w:t>
+                <w:t xml:space="preserve">Formation of the Arabidopsis Pentatricopeptide Repeat Family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+                <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Brunaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clémence Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mark Cock</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Lecharny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gki115⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 141, pp.825-839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.106.077826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189162v1</w:t>
+                <w:t xml:space="preserve">lirmm-00109042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEAD-box RNA helicases in Arabidopsis thaliana: establishing a link between quantitative expression, gene structure and evolution of a family of genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GeneFarm, structural and functional annotation of Arabidopsis gene and protein families by a network of experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mingam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
+                <w:t xml:space="preserve">Veronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Boudet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Kreis</w:t>
+                <w:t xml:space="preserve">Richard Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-7652.2004.00084.x⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33, pp.D641-D646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gki115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02682507v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of intron/exon structure of DEAD helicase family genes in Arabidopsis, Caenorhabdtitis, and Drosophila</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">DEAD-box RNA helicases in Arabidopsis thaliana: establishing a link between quantitative expression, gene structure and evolution of a family of genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mingam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kreis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2 (5), pp.401-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-7652.2004.00084.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672398v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 20. Evolution of gene redundancy compared to Saccharomyces cerevisiae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of intron/exon structure of DEAD helicase family genes in Arabidopsis, Caenorhabdtitis, and Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Llorente</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Kreis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11, pp.2101-2114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696721v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Exploration of the Hemiascomycetous Yeasts: 4. The genome of Saccharomyces cerevisiae revisited</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 20. Evolution of gene redundancy compared to Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Llorente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Durrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Blandin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Durrens</w:t>
+                <w:t xml:space="preserve">Alain Malpertuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fredj Tekaia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Bolotin-Fukuhara</w:t>
+                <w:t xml:space="preserve">François Artiguenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 487, pp.31--36. </w:t>
+              <w:t xml:space="preserve">, 2000, 487 (1), pp.122-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0014-5793(00)02275-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0014-5793(00)02291-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306551v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: I. A set of yeast species for molecular evolution studies</w:t>
+                <w:t xml:space="preserve">Genomic Exploration of the Hemiascomycetous Yeasts: 4. The genome of Saccharomyces cerevisiae revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Souciet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Gaëlle Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Durrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredj Tekaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bolotin-Fukuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 487 (1), pp.3-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0014-5793(00)02272-9⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 487, pp.31--36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0014-5793(00)02275-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694630v1</w:t>
+                <w:t xml:space="preserve">hal-00306551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 3. Methods and strategies used for sequence analysis and annotation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: I. A set of yeast species for molecular evolution studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Malpertuy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Durrens</w:t>
+                <w:t xml:space="preserve">Jean-Luc Souciet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Artiguenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bolotin-Fukuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 487 (1), pp.3-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0014-5793(00)02272-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 3. Methods and strategies used for sequence analysis and annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tekaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallien Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Malpertuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Llorente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Durrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2000, 487, pp.17-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3941,235 +4079,235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandbox.bio tutorials – Linux basics training modules (IFB ELIXIR-FR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Khamvongsa-Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Puthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatics in a tense geopolitical context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jourdren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. ANF Workflow et reproductibilité en Bioinformatique, Campanile Paris-Sud - Porte d'Orléans - Arcueil, 73 av. Aristide Briand, 94110 - ARCUEIL, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4179,499 +4317,499 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for ncRNA targets in Clostridioides difficile by crossreferencing MAPS data and RNA-RNA interaction predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Ueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adeline Humbert</w:t>
+                <w:t xml:space="preserve">Johann Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gautheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2024 - Journées ouvertes en biologie, informatique, et mathématiques 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Unix competency framework for learning bioinformatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Khamvongsa Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Puthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2024 - Journées ouvertes en biologie, informatique, et mathématiques 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IFB e-Learning Working Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Puthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM (Journées Ouvertes en Biologie, Informatique et Mathématiques) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAIR_bioinfo : a software perspective of reproducibility of bioinformatics analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes de Biologie Informatique et Mathématiques - JOBIM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4681,147 +4819,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staphylococcal aconitase expression during iron deficiency is controlled by an sRNA-driven feedforward loop and moonlighting activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Chabelskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Coronel-Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4831,397 +4969,397 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a semi-automatic functional annotation tool based on decision tree techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gibrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning in Systems Biology: MLSB 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REVIVOS: REalité VIrtuelle pour la construction de VOcabulaires Spécialisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Férey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nioche Claire Toffano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taillez Oriane Matte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Gherbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Turner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18es Journées Francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Grenoble, France. not specified</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of the Arabidopsis Pentatricopeptide Repeat (PPR) Protein Family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecharny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2005 - 6es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Lyon, France. pp.291-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId194"/>
+      <w:footerReference w:type="default" r:id="rId199"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5289,51 +5427,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4CE5273"/>
+    <w:nsid w:val="20328F9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5520,51 +5658,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-toffano-nioche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4134-6844" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491370v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mariotte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coudray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Toffano&#8208;nioche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorlas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70242" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa-Charbonnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Aboukhalil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denecker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1014133" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493468v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saunier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Humbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kreis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Peltier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Tisba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011831" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614896v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barrault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Chabelskaya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo H Coronel-Tellez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae506" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823328v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Den&#232;ve-Larrazet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Marvaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R Garneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00863-24" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04145276v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larraufie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Khamyath" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Szachnowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun M Flint" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202250334" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215481v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Piattelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Drouineau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boutserin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2021.1882180" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880655v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/jose.00068" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990278v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pourcel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeriot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vernadet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz915" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898094v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lorieux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gautheret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lehmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1790871" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031715v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Kalvari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric P. Nawrocki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ontiveros-Palacios" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Argasinska" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lamkiewicz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1047" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180788v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Liu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen Le Lam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouloc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00228" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183490v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bohn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fareha Razvi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky584" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02098389v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernheim" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Michalik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky425" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412320v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leiber" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Tanfin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joelle Virolle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7743-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234160v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cossu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Oberto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.07.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leclerc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv756" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648776v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Luo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kuchly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wallon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Steinbach" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2013.06.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863721v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ott" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Crozat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an N Nguyen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/rna.25567" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757205v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.033324.112" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663715v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deveaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Claisse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thareau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-291" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109042v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bruy&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecharny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.077826" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189162v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki115" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682507v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mingam" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kreis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2004.00084.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X4TLFQ8X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672398v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696721v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Llorente" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Durrens" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Malpertuy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aigle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)02291-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306551v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Blandin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Tekaia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bolotin-Fukuhara" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(00)02275-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694630v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Souciet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(00)02272-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696093v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tekaia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallien Blandin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malpertuy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Llorente" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durrens" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506951v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527702v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823442v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Ueda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619317v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa Charbonnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296617v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071717v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770232v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Coronel-Tellez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754400v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentils" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509922v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nioche Claire Toffano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taillez Oriane Matte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Gherbi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Turner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106048v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-toffano-nioche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4134-6844" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188645349" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491370v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mariotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coudray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Toffano&#8208;nioche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorlas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70242" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583485v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa-Charbonnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Aboukhalil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denecker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1014133" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859562v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gautheret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Costa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-025-00380-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493468v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saunier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Humbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kreis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Peltier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Tisba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011831" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614896v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barrault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Chabelskaya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo H Coronel-Tellez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae506" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823328v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Den&#232;ve-Larrazet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Marvaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R Garneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00863-24" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04145276v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larraufie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Khamyath" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Szachnowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun M Flint" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202250334" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215481v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Piattelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Drouineau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boutserin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2021.1882180" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880655v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/jose.00068" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990278v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pourcel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeriot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vernadet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz915" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898094v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lorieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lehmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1790871" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031715v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Kalvari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric P. Nawrocki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ontiveros-Palacios" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Argasinska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lamkiewicz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1047" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180788v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen Le Lam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouloc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00228" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183490v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bohn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fareha Razvi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky584" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02098389v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernheim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Michalik" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky425" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412320v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leiber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Tanfin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joelle Virolle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7743-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234160v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cossu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Oberto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.07.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464539v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leclerc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv756" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648776v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Luo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kuchly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wallon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Steinbach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2013.06.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863721v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ott" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Crozat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an N Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/rna.25567" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757205v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.033324.112" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663715v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deveaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Claisse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thareau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-291" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109042v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bruy&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecharny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.077826" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189162v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki115" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682507v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mingam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kreis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2004.00084.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X4TLFQ8X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672398v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696721v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Llorente" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Durrens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Malpertuy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aigle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)02291-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306551v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Blandin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Tekaia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bolotin-Fukuhara" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(00)02275-4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694630v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Souciet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(00)02272-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696093v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tekaia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallien Blandin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malpertuy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Llorente" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durrens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506951v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527702v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823442v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Ueda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619317v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa Charbonnier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296617v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071717v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770232v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Coronel-Tellez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754400v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentils" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509922v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nioche Claire Toffano" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taillez Oriane Matte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Gherbi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Turner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106048v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>