--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -34,50 +34,110 @@
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:95.3125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Claire Tomasella </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">claire-tomasella</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0003-1005-9818</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -171,681 +231,681 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éliane Le Port, Écrire sa vie, devenir auteur. Le témoignage ouvrier depuis 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tomasella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.374-377. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.31914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Position de thèse - « Entre les mondes. Socio-histoire des modes de participation des réalisateurs d’origine étrangère à l’espace cinématographique (France et Allemagne, 1980-2020) », EHESS (dir. Gérard Noiriel), soutenue le 7 juillet 2022.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Résumé de thèse : « Entre les mondes. Socio-histoire des modes de participation des réalisateurs d’origine étrangère à l’espace cinématographique (France et Allemagne, 1980-2020) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tomasella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tdm.041.0256⟩</w:t>
+              <w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trajectoires.9811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274767v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résumé de thèse : « Entre les mondes. Socio-histoire des modes de participation des réalisateurs d’origine étrangère à l’espace cinématographique (France et Allemagne, 1980-2020) »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Position de thèse - « Entre les mondes. Socio-histoire des modes de participation des réalisateurs d’origine étrangère à l’espace cinématographique (France et Allemagne, 1980-2020) », EHESS (dir. Gérard Noiriel), soutenue le 7 juillet 2022.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tomasella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/trajectoires.9811⟩</w:t>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 41, pp.271-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.041.0256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063470v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rapports de pouvoir en littérature : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tomasella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Carlotta Hechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mélot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/trajectoires.7197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between Life and Legend. (Re)thinking Power Relations with Raoul Peck and James Baldwin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tomasella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of World Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, World Literature and Cinema, 6 (3), https://brill.com/view/journals/jwl/6/3/article-p347_5.xml?ebody=Abstract%2FExcerpt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Coquard, Ceux qui restent. Faire sa vie dans les campagnes en déclin, La Découverte, Paris, 2019, 280 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tomasella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 62 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/sdt.35877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cinéma sous étiquettes. Enjeux de la catégorisation des films de réalisateurs immigrés et enfants d’immigrés en France et en Allemagne (1980-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tomasella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/trajectoires.5189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lecler, Une contre-mondialisation audiovisuelle. Ou comment la France exporte la diversité culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tomasella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -855,620 +915,620 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disparaître' cinématographiquement ou 'trahir les siens'. Les positions ambivalentes des cinéastes d’origine étrangère en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tomasella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale « In the middle of the edge. Questioning the centre-periphery dichotomy in the arts and culture »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Locarno/Avegno, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La redéfinition de l’ethos professionnel à l’œuvre au sein de l’ouverture sociale au journalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Sakka-amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tomasella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement(s) &amp; inégalités - 11e congrès de l'Association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie (AFS), Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre les mondes. Socio-histoire des modes de participation des réalisateurs d’origine étrangère à l’espace cinématographique (France et Allemagne, 1980-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tomasella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Productions et circulations des biens culturels : le cas des pays d’Afrique du Nord et du Moyen-Orient »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Campus Condorcet - Auberviliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sélection des ‘élus’ de l’ouverture sociale dans l’espace du journalisme. Le cas de La Chance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Sakka-amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tomasella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’équipe 4 de l’IMSIC : ”Journalisme et ’diversité’”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut méditerranéen des sciences de l'information et de le communication; École de journalisme et de communication d'Aix-Marseille, Apr 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04562533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resisting or Reinstating Cultural Hegemony from Europe? A Critical Reading of Cultural Diversity in French and German Cinema in the Early 21st Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tomasella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectories of Change Conference, ZEIT-Stiftung Ebelin und Gerd Bucerius</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cinéma sous étiquettes. Enjeux de la catégorisation des films de réalisateurs immigrés et descendants d’immigrés en France et en Allemagne (1980-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tomasella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métamorphoses d’une hégémonie culturelle. La promotion de la diversité culturelle dans les champs cinématographiques français et allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tomasella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société suisse de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une socio-histoire comparée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tomasella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Héritages et actualités de la socio-histoire - Colloque international autour des travaux de Gérard Noiriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1478,133 +1538,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rapports de pouvoir en littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tomasella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Carlotta Hechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mélot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/trajectoires.7162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1614,401 +1674,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escribir la intimidad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ernaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Lagrave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Pasquali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Carlotta Hechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mélot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altamarea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-84-19583-71-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una Conversazione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ernaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Lagrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pasquali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tomasella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Carlotta Hechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oligo Editore. 2024, 9791281000643</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ernaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Lagrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Carlotta Hechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tomasella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions de l'EHESS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, pp.136, 2023, Audiographie, ‎ 978-2713229602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03973624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2018,391 +2078,391 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between Life and Legend: (Re)thinking Power Relations with Raoul Peck and James Baldwin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tomasella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brill. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Artistic Object and Its Worlds. Literature and Cinema</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, 2025, Contemporary Cinema, 978-90-04-73278-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riconoscere e impregnarsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Carlotta Hechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tomasella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annie Ernaux et Rose-Marie Lagrave, Una Conversazione</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oligo Editore, pp.15-31, 2024, 9791281000643</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconocerse y comprometerse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Carlotta Hechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tomasella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annie Ernaux et Rose-Marie Lagrave, Escribir la intimidad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Altamarea, pp.9-27, 2024, 978-84-19583-71-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Se reconnaître et s’engager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Carlotta Hechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tomasella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de l'EHESS, coll. Audiographie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annie Ernaux et Rose-Marie Lagrave: Une conversation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de l'EHESS, coll. Audiographie, pp.7-28, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03956382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2412,104 +2472,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion filmée : Annie Ernaux et Rose-Marie Lagrave - Expériences et écritures de transfuges de classe féministes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tomasella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Carlotta Hechler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2519,100 +2579,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre les mondes. Socio-histoire des modes de participation des réalisateurs d’origine étrangère à l’espace cinématographique (France et Allemagne, 1980-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tomasella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Ecole des hautes études en sciences sociales (EHESS), 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03737184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2622,118 +2682,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser la précarité. Dialogue avec Mahaut Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahaut Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tomasella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2799,51 +2859,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="24B22DE0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -2880,51 +3092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250132v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tomasella" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.31914" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274767v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.041.0256" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063470v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.9811" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737179v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carlotta Hechler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;lot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.7197" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348435v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041705v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.35877" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279591v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.5189" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386351v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378900v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165826v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Sakka-amini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663469v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04562533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278526v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041697v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279583v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Dubois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737182v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.7162" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933867v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ernaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Lagrave" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pasquali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://altamarea.es/producto/escribir-la-intimidad/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehess.hal.science/hal-04925912v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973624v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040307v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941595v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941598v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956382v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187550v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03737184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146705v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Ritz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-tomasella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1005-9818" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250132v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tomasella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.31914" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063470v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.9811" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274767v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.041.0256" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737179v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carlotta Hechler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;lot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.7197" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348435v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041705v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.35877" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279591v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.5189" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386351v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378900v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165826v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Sakka-amini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663469v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04562533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041697v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278510v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279583v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Dubois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.7162" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933867v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ernaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Lagrave" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pasquali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://altamarea.es/producto/escribir-la-intimidad/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehess.hal.science/hal-04925912v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040307v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941595v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941598v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956382v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03737184v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146705v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Ritz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>