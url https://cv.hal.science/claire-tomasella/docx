--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -1074,178 +1074,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre les mondes. Socio-histoire des modes de participation des réalisateurs d’origine étrangère à l’espace cinématographique (France et Allemagne, 1980-2020)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La sélection des ‘élus’ de l’ouverture sociale dans l’espace du journalisme. Le cas de La Chance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Sakka-amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tomasella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Productions et circulations des biens culturels : le cas des pays d’Afrique du Nord et du Moyen-Orient »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Campus Condorcet - Auberviliers, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l’équipe 4 de l’IMSIC : ”Journalisme et ’diversité’”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut méditerranéen des sciences de l'information et de le communication; École de journalisme et de communication d'Aix-Marseille, Apr 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663469v1</w:t>
+                <w:t xml:space="preserve">halshs-04562533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sélection des ‘élus’ de l’ouverture sociale dans l’espace du journalisme. Le cas de La Chance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre les mondes. Socio-histoire des modes de participation des réalisateurs d’origine étrangère à l’espace cinématographique (France et Allemagne, 1980-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tomasella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’équipe 4 de l’IMSIC : ”Journalisme et ’diversité’”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut méditerranéen des sciences de l'information et de le communication; École de journalisme et de communication d'Aix-Marseille, Apr 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Productions et circulations des biens culturels : le cas des pays d’Afrique du Nord et du Moyen-Orient »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Campus Condorcet - Auberviliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04562533v1</w:t>
+                <w:t xml:space="preserve">hal-04663469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resisting or Reinstating Cultural Hegemony from Europe? A Critical Reading of Cultural Diversity in French and German Cinema in the Early 21st Century</w:t>
               </w:r>
@@ -2861,51 +2861,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24B22DE0"/>
+    <w:nsid w:val="A196E2D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3092,51 +3092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-tomasella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1005-9818" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250132v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tomasella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.31914" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063470v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.9811" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274767v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.041.0256" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737179v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carlotta Hechler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;lot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.7197" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348435v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041705v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.35877" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279591v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.5189" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386351v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378900v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165826v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Sakka-amini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663469v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04562533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041697v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278510v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279583v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Dubois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.7162" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933867v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ernaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Lagrave" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pasquali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://altamarea.es/producto/escribir-la-intimidad/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehess.hal.science/hal-04925912v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040307v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941595v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941598v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956382v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03737184v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146705v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Ritz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-tomasella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1005-9818" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250132v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tomasella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.31914" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063470v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.9811" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274767v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.041.0256" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737179v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carlotta Hechler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;lot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.7197" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348435v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041705v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.35877" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279591v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.5189" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386351v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378900v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165826v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Sakka-amini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04562533v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041697v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278510v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279583v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Dubois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.7162" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933867v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ernaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Lagrave" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pasquali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://altamarea.es/producto/escribir-la-intimidad/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehess.hal.science/hal-04925912v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040307v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941595v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941598v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956382v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03737184v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146705v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Ritz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>