--- v0 (2026-03-26)
+++ v1 (2026-05-04)
@@ -186,51 +186,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -354,1056 +354,1324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Language Is Not Enough: How to Explain ToM Abilities of Individuals with Williams Syndrome and Down Syndrome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Components of psychological health as determinants of psychological distress and well-being at work of frontline health professionals during pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Pochon</w:t>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Ibernon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Eby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pisu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/disabilities5010004⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 52 (2), pp.125-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2025.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04904213v1</w:t>
+                <w:t xml:space="preserve">hal-05577329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unequal regulation of mental health among professionals in nursing homes during the pandemic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When Language Is Not Enough: How to Explain ToM Abilities of Individuals with Williams Syndrome and Down Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Touchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Lalloué</w:t>
+                <w:t xml:space="preserve">Régis Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdou Omorou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laure Ibernon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 42 (1), pp.17-42. </w:t>
+              <w:t xml:space="preserve">Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/sss.2024.0264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/disabilities5010004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772948v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2.6 - Projet CHIANTI - Trajectoires de santé psychologique et leur impact sur la qualité de vie et la santé psychologique au travail des personnels de santé de première ligne (Ehpad et SHPL) face à la COVID-19 en Moselle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Le mal-être des professionnels en Ehpad et en période pandémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pisu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Touchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Omorou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elise Eby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2023.101607⟩</w:t>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (1), pp.17-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sss.2024.0264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212177v1</w:t>
+                <w:t xml:space="preserve">hal-04772948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Profiles of French Individuals with Williams Syndrome and Down Syndrome: What’s Up? What’s Next?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CO2.6 - Projet CHIANTI - Trajectoires de santé psychologique et leur impact sur la qualité de vie et la santé psychologique au travail des personnels de santé de première ligne (Ehpad et SHPL) face à la COVID-19 en Moselle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Touchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pisu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/disabilities3010008⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71, pp.101607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2023.101607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04348436v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of Basic Emotions with and without the Use of Emotional Vocabulary by Adolescents with Down Syndrome.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cognitive Profiles of French Individuals with Williams Syndrome and Down Syndrome: What’s Up? What’s Next?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Touchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ibernon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bs12060167⟩</w:t>
+              <w:t xml:space="preserve">Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (1), pp.105-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/disabilities3010008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711178v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation and response of joint attention bids in autism spectrum disorder children depend on the visibility of the target</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">264 - Modifications comportementales des personnels du milieu médical pendant la crise COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Touchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pisu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism &amp; Developmental Language Impairments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70, pp.S201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.06.200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2396941520950979⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03599563v1</w:t>
+                <w:t xml:space="preserve">hal-04212198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotion Recognition as a Real Strength in Williams Syndrome: Evidence From a Dynamic Non-verbal Task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Recognition of Basic Emotions with and without the Use of Emotional Vocabulary by Adolescents with Down Syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Pochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Touchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ibernon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Pochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00463⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bs12060167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799630v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotion Recognition in Adolescents with Down Syndrome: A Nonverbal Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Pochon</w:t>
+                <w:t xml:space="preserve">Initiation and response of joint attention bids in autism spectrum disorder children depend on the visibility of the target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Touchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Ibernon</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Driant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci7060055⟩</w:t>
+              <w:t xml:space="preserve">Autism &amp; Developmental Language Impairments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2396941520950979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800473v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emotion Recognition as a Real Strength in Williams Syndrome: Evidence From a Dynamic Non-verbal Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ibernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Touchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Pochon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (463), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emotion Recognition in Adolescents with Down Syndrome: A Nonverbal Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Pochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Touchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ibernon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (12), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci7060055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Langage et théorie de l’esprit : étude exploratoire auprès d’individus présentant une trisomie 21 ou un syndrome de Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Touchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ibernon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, n° 42 (2), pp.171-186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cdle.042.0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1413,683 +1681,683 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du niveau de vocabulaire général dans la reconnaissance et la compréhension des émotions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capacités communicatives et sociales d’enfants présentant une déficience intellectuelle : comparaison entre syndrome de Williams et syndrome de Down</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Touchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ibernon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Langage et Emotions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">Journée d’études « Besoins Particuliers et Pratiques Inclusives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04422758v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04422782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacités communicatives et sociales d’enfants présentant une déficience intellectuelle : comparaison entre syndrome de Williams et syndrome de Down</w:t>
+                <w:t xml:space="preserve">Reconnaissance des émotions chez l’enfant : comparaison de deux méthodes avec et sans recours au lexique émotionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Touchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Degout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Pochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ibernon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « Besoins Particuliers et Pratiques Inclusives »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Amiens, France</w:t>
+              <w:t xml:space="preserve">Colloque Langage et Emotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04422782v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04422768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance des émotions chez l’enfant : comparaison de deux méthodes avec et sans recours au lexique émotionnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle du niveau de vocabulaire général dans la reconnaissance et la compréhension des émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Pochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Touchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ibernon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Langage et Emotions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04422768v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04422758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires développementales de l’attention conjointe chez les enfants avec trouble du spectre de l’autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Touchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Driant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème colloque du réseau interuniversitaire de psychologie du développement de l'éducation (RIPSYDEVE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t>
+              <w:t xml:space="preserve">13e colloque du RIPSYDEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Interuniversitaire de Psychologie du Développement et de l’Éducation, Oct 2020, Nancy, France. pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324606v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires développementales de l’attention conjointe chez les enfants avec trouble du spectre de l’autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Touchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Driant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Le Driant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque du RIPSYDEVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Interuniversitaire de Psychologie du Développement et de l’Éducation, Oct 2020, Nancy, France. pp.70</w:t>
+              <w:t xml:space="preserve">13ème colloque du réseau interuniversitaire de psychologie du développement de l'éducation (RIPSYDEVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303445v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistic and social abilities in French participants with Williams syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Touchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ibernon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th European Conference on psychological theory and research on Intellectual and Developmental Disabilities (ECIDD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2099,114 +2367,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiletés sociales et langagières des personnes porteuses du syndrome de Williams : comparaisons intersyndromique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Touchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Picardie Jules Verne, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017AMIE0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03648919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2274,51 +2542,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="632C5616"/>
+    <w:nsid w:val="7405BECF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2505,51 +2773,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-touchet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8590-5412" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230329314" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/119153953214005561601" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514195v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Gkiouzeli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Eby" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Touchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Brennstuhl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jclp.70080" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04904213v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pochon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ibernon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/disabilities5010004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772948v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pisu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Omorou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2024.0264" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212177v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101607" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348436v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourdin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/disabilities3010008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03711178v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs12060167" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599563v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandromme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Driant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2396941520950979" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799630v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00463" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800473v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci7060055" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348459v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.042.0171" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422758v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422782v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422768v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boudet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Degout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324606v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422836v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03648919v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017AMIE0013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-touchet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8590-5412" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230329314" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/119153953214005561601" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514195v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Gkiouzeli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Eby" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Touchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Brennstuhl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jclp.70080" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577329v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pisu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.04.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04904213v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pochon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ibernon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/disabilities5010004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772948v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Omorou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2024.0264" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212177v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lallou&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omorou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eby" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101607" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348436v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourdin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/disabilities3010008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212198v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarquinio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lallou&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.06.200" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03711178v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs12060167" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599563v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandromme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Driant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2396941520950979" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799630v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00463" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800473v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci7060055" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.042.0171" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422782v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422768v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boudet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Degout" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422758v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303445v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422836v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03648919v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017AMIE0013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>