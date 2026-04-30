--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -315,433 +315,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Neuromuscular Training Applied During Ramadan on Physical Fitness and Injury Prevention in Highly-Trained Male Youth Soccer Players</w:t>
+                <w:t xml:space="preserve">Preseason neuromuscular versus endurance training leads to greater improvements in isokinetic strength, muscle damage, and inflammation parameters in highly trained female soccer players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Belamjahad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony C. Hackney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Laziri</w:t>
+                <w:t xml:space="preserve">Nidhal Jebabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoub Saeidi</w:t>
+                <w:t xml:space="preserve">Naoual Chariba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports medicine - Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (1), pp.34. </w:t>
+              <w:t xml:space="preserve">BMC Sports Science, Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40798-025-00831-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13102-025-01154-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033113v1</w:t>
+                <w:t xml:space="preserve">hal-05099862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive functioning in patients with chronic fatigue syndrome: Slowed information processing or a deficit in attentional selectivity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Neuromuscular Training Applied During Ramadan on Physical Fitness and Injury Prevention in Highly-Trained Male Youth Soccer Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Belamjahad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony C. Hackney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Banovic</w:t>
+                <w:t xml:space="preserve">Fatiha Laziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iva Šaban</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Parris</w:t>
+                <w:t xml:space="preserve">Ayoub Saeidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/neu0000982⟩</w:t>
+              <w:t xml:space="preserve">Sports medicine - Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40798-025-00831-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04980864v1</w:t>
+                <w:t xml:space="preserve">hal-05033113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preseason neuromuscular versus endurance training leads to greater improvements in isokinetic strength, muscle damage, and inflammation parameters in highly trained female soccer players</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony C. Hackney</w:t>
+                <w:t xml:space="preserve">Cognitive functioning in patients with chronic fatigue syndrome: Slowed information processing or a deficit in attentional selectivity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Banovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Šaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nidhal Jebabli</w:t>
+                <w:t xml:space="preserve">Isabelle Fornasieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoual Chariba</w:t>
+                <w:t xml:space="preserve">Benjamin Parris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Sports Science, Medicine and Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (1), pp.107. </w:t>
+              <w:t xml:space="preserve">Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (2), pp.152-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13102-025-01154-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/neu0000982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05099862v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a Preseason Neuromuscular Training Program vs. an Endurance-Dominated Program on Physical Fitness and Injury Prevention in Female Soccer Players</w:t>
               </w:r>
@@ -753,51 +753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Belamjahad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Jebabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cain Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -855,818 +855,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of exercise training on plasma volume variations: A systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effects of Heat Therapy During Immobilization and Rehabilitation on Muscle Atrophy and Strength Loss at Return to Sports in Healthy Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Alhammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Mtibaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassane Zouhal</w:t>
+                <w:t xml:space="preserve">Mohammed Ihsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Rhibi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anthony C Hackney</w:t>
+                <w:t xml:space="preserve">Rabi Elhusseiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1667-6624⟩</w:t>
+              <w:t xml:space="preserve">Orthopaedic Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (10), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/23259671241281727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477321v1</w:t>
+                <w:t xml:space="preserve">hal-05578825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endometriosis and physical activity: A narrative review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights on the management of obesity with nutrition and physical activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Zouhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly E Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Laher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Gynecology and Obstetrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijgo.14898⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Frontiers in Nutrition, 10, pp.1303965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1303965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166276v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between ACTN3 R577X genotype and risk of non-contact injury in trained athletes: A systematic review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ayyappan Jayavel</w:t>
+                <w:t xml:space="preserve">Intérêt du yoga dans la rééducation des séquelles chroniques post-AVC : un essai randomisé contrôlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Lenoir Dit Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Triquenot-Bagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Verdun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ravé</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gilliaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jshs.2021.07.003⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2022.12.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334082v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the management of obesity with nutrition and physical activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">The effects of exercise training on plasma volume variations: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Zouhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Tourny</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Rhibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly E Johnson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ayyappan Jayavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony C Hackney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1303965⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1667-6624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336235v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Preferred Music and Its Timing on Performance, Pacing, and Psychophysiological Responses During the 6-min Test</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Boullosa</w:t>
+                <w:t xml:space="preserve">Endometriosis and physical activity: A narrative review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karuppasamy Govindasamy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Tourny</w:t>
+                <w:t xml:space="preserve">Ben-Moussa Amira Zouita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira El Kababi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Saeidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Kinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/hukin-2022-0038⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Gynecology and Obstetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijgo.14898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689624v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIFA World Cup Qatar 2022: Solutions to the Physical Fitness Challenge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Association between ACTN3 R577X genotype and risk of non-contact injury in trained athletes: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Zouhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaeir Zouita</w:t>
+                <w:t xml:space="preserve">Juan Del Coso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyappan Jayavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderraouf Ben Abderrahmane</w:t>
+                <w:t xml:space="preserve">Guillaume Ravé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21 (3), pp.482-486. </w:t>
+              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.359-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52082/jssm.2022.482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jshs.2021.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04357823v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walking exercise and lower-body blood flow restriction: Effects on systemic inflammation, lipid profiles and hematological indices in overweight middle-aged males</w:t>
               </w:r>
@@ -1691,51 +1687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nastaran Zamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony C Hackney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1780,4948 +1776,5384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Supervised Adapted Physical Activity Program Associated or Not with Oral Supplementation with Arginine and Leucine in Subjects with Obesity and Metabolic Syndrome: A Randomized Controlled Trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effects of Preferred Music and Its Timing on Performance, Pacing, and Psychophysiological Responses During the 6-min Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Jebabli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Zouhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Folope</w:t>
+                <w:t xml:space="preserve">Daniel Boullosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Meret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Castres</w:t>
+                <w:t xml:space="preserve">Karuppasamy Govindasamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Houivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14183708⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82 (1), pp.123-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/hukin-2022-0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790238v1</w:t>
+                <w:t xml:space="preserve">hal-03689624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Exercise Training on Anabolic and Catabolic Hormones with Advanced Age: A Systematic Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">FIFA World Cup Qatar 2022: Solutions to the Physical Fitness Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Zouhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ayyappan Jayavel</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamalanathan Parasuraman</w:t>
+                <w:t xml:space="preserve">Sghaeir Zouita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lawrence D. Hayes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Tourny</w:t>
+                <w:t xml:space="preserve">Abderraouf Ben Abderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 52, pp.1353-1368. </w:t>
+              <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (3), pp.482-486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40279-021-01612-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.52082/jssm.2022.482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03512830v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and Risk Factors of Poor Sleep Quality in Collegiate Athletes during COVID-19 Pandemic: A Cross-Sectional Study</w:t>
+                <w:t xml:space="preserve">Evaluation of a Supervised Adapted Physical Activity Program Associated or Not with Oral Supplementation with Arginine and Leucine in Subjects with Obesity and Metabolic Syndrome: A Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Melone</w:t>
+                <w:t xml:space="preserve">Vanessa Folope</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Meret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Castres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lalevée</w:t>
+                <w:t xml:space="preserve">Estelle Houivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (5), pp.3098. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (18), pp.3708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph19053098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu14183708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488650v1</w:t>
+                <w:t xml:space="preserve">hal-03790238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biomechanical effects of pronated foot function on gait. An experimental study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Exercise Training on Anabolic and Catabolic Hormones with Advanced Age: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Zouhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyappan Jayavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Dodelin</w:t>
+                <w:t xml:space="preserve">Kamalanathan Parasuraman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence D. Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (11), pp.2167-2177. </w:t>
+              <w:t xml:space="preserve">Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52, pp.1353-1368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.13785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40279-021-01612-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488656v1</w:t>
+                <w:t xml:space="preserve">hal-03512830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning Training Workload in Football Using Small-Sided Gamesʼ Density</w:t>
+                <w:t xml:space="preserve">Prevalence and Risk Factors of Poor Sleep Quality in Collegiate Athletes during COVID-19 Pandemic: A Cross-Sectional Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Sangnier</w:t>
+                <w:t xml:space="preserve">Marie-Anne Melone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Cotte</w:t>
+                <w:t xml:space="preserve">Brian Gehlbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Brachet</w:t>
+                <w:t xml:space="preserve">Eli Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Coquart</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Lalevée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (10), pp.2801-2811. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (5), pp.3098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000002598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19053098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355421v1</w:t>
+                <w:t xml:space="preserve">hal-05488650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Martial Arts Induces Significant Fatigue and Muscle Damage Up to 24 Hours Post-combat</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Six weeks of localized heat therapy does not affect muscle mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 121, pp.573-582</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355484v1</w:t>
+                <w:t xml:space="preserve">hal-05588245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Fatigue on Functional Stability of the Knee: Particularities of Female Handball Players</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
+                <w:t xml:space="preserve">The biomechanical effects of pronated foot function on gait. An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Dodelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L’hermette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-0866-9482⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (11), pp.2167-2177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.13785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364042v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathological knee laxity in elite women team handball players: a pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planning Training Workload in Football Using Small-Sided Gamesʼ Density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Sangnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime L'Hermette</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Olivier Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Coquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5114/biolsport.2018.72761⟩</w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (10), pp.2801-2811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000002598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364071v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre le corps vécu et le corps vivant après un effort et une procédure de récupération par immersion en eau froide ou passive chez des joueuses de handball</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixed Martial Arts Induces Significant Fatigue and Muscle Damage Up to 24 Hours Post-combat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihel Ghoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montassar Tabben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Miarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nihel Ghoul</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Chamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Perception du corps, 99, pp.9-17. </w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (6), pp.1570-1579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/sm/2017010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000002078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02367551v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold Water Immersion Enhanced Athletes’ Wellness and 10-m Short Sprint Performance 24-h After a Simulated Mixed Martial Arts Combat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Montassar Tabben</w:t>
+                <w:t xml:space="preserve">Effect of Fatigue on Functional Stability of the Knee: Particularities of Female Handball Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Ihsan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Coquart</w:t>
+                <w:t xml:space="preserve">Maxime L'Hermette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Chaouachi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Typhanie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01542⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (07), pp.468-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-0866-9482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355413v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of a regular vs irregular rhythm-based training programme on physical fitness and motor skills in obese girls</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Critères de reprise de l’activité physique après chirurgie ligamentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Hermette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinological Investigation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Mag de l’institut, IRMSHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355515v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of gas exchange threshold and first muscle oxyhemoglobin inflection point with time-to-exhaustion during heavy-intensity exercise.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Pathological knee laxity in elite women team handball players: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Hermette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Coquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Senioris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Chamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23736/S0022-4707.16.06053-9⟩</w:t>
+              <w:t xml:space="preserve">Biology of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5114/biolsport.2018.72761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355954v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Return to Sport Among French Alpine Skiers After an Anterior Cruciate Ligament Rupture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andy Marc</w:t>
+                <w:t xml:space="preserve">Relation entre le corps vécu et le corps vivant après un effort et une procédure de récupération par immersion en eau froide ou passive chez des joueuses de handball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Castres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montassar Tabben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Hermette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihel Ghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0363546515612764⟩</w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Perception du corps, 99, pp.9-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2017010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774985v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author’s Reply to Will G. Hopkins: “Submaximal, Perceptually Regulated Exercise Testing Predicts Maximal Oxygen Uptake: A Meta-Analysis Study”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Cold Water Immersion Enhanced Athletes’ Wellness and 10-m Short Sprint Performance 24-h After a Simulated Mixed Martial Arts Combat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montassar Tabben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ihsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihel Ghoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Coquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Chaouachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40279-016-0557-2⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355644v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Energy Expenditure and Postural Coordination on the Mechanical Horse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Verin</w:t>
+                <w:t xml:space="preserve">Benefits of a regular vs irregular rhythm-based training programme on physical fitness and motor skills in obese girls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Racil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Elmontassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Rommene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Benguigui</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Chaouachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00222895.2016.1241743⟩</w:t>
+              <w:t xml:space="preserve">Journal of Endocrinological Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (11), pp.1227-1234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40618-017-0689-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982059v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submaximal, Perceptually Regulated Exercise Testing Predicts Maximal Oxygen Uptake: A Meta-Analysis Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Correlation of gas exchange threshold and first muscle oxyhemoglobin inflection point with time-to-exhaustion during heavy-intensity exercise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Coquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdulaziz Farooq</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Hermette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Chamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40279-015-0465-x⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (3), pp.171-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23736/S0022-4707.16.06053-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355666v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of peak oxygen uptake from ratings of perceived exertion during a sub-maximal cardiopulmonary exercise test in patients with chronic obstructive pulmonary disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Author’s Reply to Will G. Hopkins: “Submaximal, Perceptually Regulated Exercise Testing Predicts Maximal Oxygen Uptake: A Meta-Analysis Study”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Coquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montassar Tabben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Chamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Eston</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-014-3023-6⟩</w:t>
+              <w:t xml:space="preserve">Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (8), pp.1197-1198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40279-016-0557-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355710v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Maximal or Peak Oxygen Uptake from Ratings of Perceived Exertion</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Return to Sport Among French Alpine Skiers After an Anterior Cruciate Ligament Rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Haïda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coulmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Antero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40279-013-0139-5⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (2), pp.324 - 330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0363546515612764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355725v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE INFLUENCE OF KARATE PRACTICE LEVEL AND SEX ON PHYSIOLOGICAL AND PERCEPTUAL RESPONSES IN THREE MODERN KARATE TRAINING MODALITIES</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emerson Franchini</w:t>
+                <w:t xml:space="preserve">Human Energy Expenditure and Postural Coordination on the Mechanical Horse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Thouvarecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karim Chamari</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benguigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5604/20831862.1111438⟩</w:t>
+              <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (4), pp.441-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00222895.2016.1241743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355715v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity and Reliability of a New Karate-Specific Aerobic Field Test for Karatekas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Submaximal, Perceptually Regulated Exercise Testing Predicts Maximal Oxygen Uptake: A Meta-Analysis Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Coquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montassar Tabben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulaziz Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Eston</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2013-0465⟩</w:t>
+              <w:t xml:space="preserve">Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (6), pp.885-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40279-015-0465-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355717v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-motion, tactical and technical analysis in top-level karatekas according to gender, match outcome and weight categories</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Prediction of peak oxygen uptake from ratings of perceived exertion during a sub-maximal cardiopulmonary exercise test in patients with chronic obstructive pulmonary disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Coquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Eston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmi Chaabène</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nihel Ghoul</w:t>
+                <w:t xml:space="preserve">Frédéric Bart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2014.965192⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (2), pp.365-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-014-3023-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355705v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemodynamic adjustments during breath-holding in trained divers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Prediction of Maximal or Peak Oxygen Uptake from Ratings of Perceived Exertion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Coquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaynor Parfitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Eston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-013-2690-z⟩</w:t>
+              <w:t xml:space="preserve">Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (5), pp.563-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40279-013-0139-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02355742v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemodynamic adjustments during breath-holding in trained divers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Castres</w:t>
+                <w:t xml:space="preserve">THE INFLUENCE OF KARATE PRACTICE LEVEL AND SEX ON PHYSIOLOGICAL AND PERCEPTUAL RESPONSES IN THREE MODERN KARATE TRAINING MODALITIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montassar Tabben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmi Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Franchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Chamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (3), pp.201-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5604/20831862.1111438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-013-2690-z⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02360232v1</w:t>
+                <w:t xml:space="preserve">hal-02355715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment and Scheduling Effects on Sprint and Middle Distance Running Performances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Guillaume</w:t>
+                <w:t xml:space="preserve">Validity and Reliability of a New Karate-Specific Aerobic Field Test for Karatekas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montassar Tabben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Coquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Quinquis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andy Marc</w:t>
+                <w:t xml:space="preserve">Helmi Chaabène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Franchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Chamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (11), pp.e79548. </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.953-958. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2013-0465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772262v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and Perceived Exertion Responses during International Karate Kumite Competition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Time-motion, tactical and technical analysis in top-level karatekas according to gender, match outcome and weight categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montassar Tabben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Coquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmi Chaabène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerson Franchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anis Chaouachi</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihel Ghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5812/asjsm.34246⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (8), pp.841-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2014.965192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355935v1</w:t>
+                <w:t xml:space="preserve">hal-02355705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimated Time Limit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Hemodynamic adjustments during breath-holding in trained divers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Costalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Coquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Castres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2165/11635370-000000000-00000⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (10), pp.2523-2529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-013-2690-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355769v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Scale Function on Wavelet Transformation of the Surface Electromyographic Signal</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
+                <w:t xml:space="preserve">Hemodynamic adjustments during breath-holding in trained divers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Costalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Coquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Castres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2010.517199⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (10), pp.2523-2529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-013-2690-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467315v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the upper limbs muscles activity on the mechanical energy gain in pole vaulting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environment and Scheduling Effects on Sprint and Middle Distance Running Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Haïda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Frère</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Quinquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2011.11.007⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), pp.e79548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01467318v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catapult Effect in Pole Vaulting: Is Muscle Coordination Determinant?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physiological and Perceived Exertion Responses during International Karate Kumite Competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montassar Tabben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Sioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monoem Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Franchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Chaouachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2011.10.001⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (4), pp.263-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5812/asjsm.34246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01467313v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoulder muscles recruitment during a power backward giant swing on high bar: a Wavelet-EMG-Analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Estimated Time Limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Coquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Eston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Noakes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lʼhermette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2012.02.002⟩</w:t>
+              <w:t xml:space="preserve">Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (10), pp.845-855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2165/11635370-000000000-00000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01467325v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanics of Pole Vaulting: A Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Influence of the Scale Function on Wavelet Transformation of the Surface Electromyographic Signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beat Göpfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14763141.2010.492430⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (2), pp.111-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2010.517199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469468v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Kinematics and Muscular Activations on Pole Vault Performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Effect of the upper limbs muscles activity on the mechanical energy gain in pole vaulting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beat Göpfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (2), pp.207-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2011.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469464v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apnea Training Effects on Swimming Coordination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+                <w:t xml:space="preserve">Catapult Effect in Pole Vaulting: Is Muscle Coordination Determinant?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beat Göpfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Polin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (1), pp.145-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2011.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e3181b073a8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02360256v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating Venous Bubbles in Children after Diving</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Shoulder muscles recruitment during a power backward giant swing on high bar: a Wavelet-EMG-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beat Göpfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gardette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Exercise Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/pes.21.1.77⟩</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Special issue on network approaches in complex environments, 31 (2), pp.472-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2012.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360244v1</w:t>
+                <w:t xml:space="preserve">hal-01467325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Apnea Effect on Heart Rate and Its Variability in Elite Breath-Hold Divers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Mechanics of Pole Vaulting: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Hermette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aviation, Space, and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3357/ASEM.2142.2008⟩</w:t>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (2), pp.123-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2010.492430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01808468v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Breathing Pattern on Arm Coordination Symmetry in Front Crawl</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Influence of Kinematics and Muscular Activations on Pole Vault Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beat Göpfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360342v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conventional vs. dynamic hamstring-quadriceps strength ratios: A comparison between players and sedentary subjects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Circulating Venous Bubbles in Children after Diving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Carturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Leroy</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gardette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isokinetics and Exercise Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/IES-2002-0102⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Exercise Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (1), pp.77-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/pes.21.1.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277114v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Apnea Training Effects on Swimming Coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Polin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (6), pp.1909-1914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e3181b073a8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Static Apnea Effect on Heart Rate and Its Variability in Elite Breath-Hold Divers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fontanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Buchheit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Joulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aviation, Space, and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 79 (2), pp.99-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3357/ASEM.2142.2008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Breathing Pattern on Arm Coordination Symmetry in Front Crawl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Chehensse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (5), pp.1670-1676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e318182029d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conventional vs. dynamic hamstring-quadriceps strength ratios: A comparison between players and sedentary subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Isokinetics and Exercise Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 10 (4), pp.183-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/IES-2002-0102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stroking Characteristic Variations in the 100-M Freestyle for Male Swimmers of Differing Skill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pelayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sidney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 85 (1), pp.167-177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2466/pms.1997.85.1.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6731,367 +7163,367 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet-EMG-Analysis of Shoulder Muscles in Pole Vault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beat Göpfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 8th Congress of the International Shoulder Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Minnesota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Scale Function on the Wavelets Transformation of the Surface Electromyographic Signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beat Göpfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 18th Congress of the International Society of Electrophysiology and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisson of Latissimus Dorsi Activity between Dominant and Non Dominant Arm in Pole Vault by Wavelet-EMG-Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beat Göpfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 18th Congress of the International Society of Electrophysiology and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId229"/>
+      <w:footerReference w:type="default" r:id="rId240"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7159,51 +7591,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C03401BB"/>
+    <w:nsid w:val="3FF6B5D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7390,51 +7822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-tourny" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1951-7785" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080215459" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05480105v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cocking" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Townsend" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Labidi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Mtibaa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Alhammoud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/ep092931" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belamjahad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C. Hackney" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Laziri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Saeidi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-025-00831-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980864v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva &#352;aban" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ayad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fornasieri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000982" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099862v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Jebabli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Chariba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13102-025-01154-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652559v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cain Clark" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Laher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-024-00731-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477321v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Zouhal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Rhibi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Salhi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyappan Jayavel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C Hackney" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1667-6624" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166276v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Moussa Amira Zouita" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Kababi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Feuillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.14898" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334082v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Del Coso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rav&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2021.07.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336235v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly E Johnson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1303965" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689624v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boullosa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karuppasamy Govindasamy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/hukin-2022-0038" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357823v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dellal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaeir Zouita" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Ben Abderrahmane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52082/jssm.2022.482" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157607v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Razi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohammadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Zamani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15438627.2021.1888100" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03790238v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Folope" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Castres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Houivet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14183708" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamalanathan Parasuraman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence D. Hayes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-021-01612-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488650v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Melone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gehlbach" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Schmidt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lalev&#233;e" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19053098" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dodelin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#8217;hermette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13785" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355421v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sangnier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cotte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brachet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coquart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002598" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355484v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Ghoul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Tabben" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Miarka" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chamari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002078" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364042v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gillot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'Hermette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Garnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourny-Chollet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0866-9482" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364071v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Senioris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/biolsport.2018.72761" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367551v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2017010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3J9P5987-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355413v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ihsan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chaouachi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01542" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355515v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Racil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Elmontassar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Rommene" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40618-017-0689-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355954v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mucci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.16.06053-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01774985v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ha&#239;da" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulmy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dor" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Marc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0363546515612764" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355644v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Eston" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-016-0557-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982059v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Baillet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thouvarecq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benguigui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2016.1241743" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355666v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Farooq" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-015-0465-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355710v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-3023-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355725v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Garcin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaynor Parfitt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-013-0139-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355715v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Chaabane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Franchini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/20831862.1111438" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355717v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Chaab&#232;ne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2013-0465" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355705v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2014.965192" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355742v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costalat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-013-2690-z" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X18GRPQ2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360232v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01772262v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillaume" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quinquis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079548" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355935v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Sioud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monoem Haddad" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5812/asjsm.34246" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355769v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Noakes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#700;hermette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2165/11635370-000000000-00000" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467315v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat G&#246;pfert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2010.517199" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467318v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2011.11.007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9598FGH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467313v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2011.10.001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QZCT1HL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467325v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2012.02.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF48ZQKF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469468v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2010.492430" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469464v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360256v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Polin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juge" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181b073a8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360244v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carturan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gardette" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/pes.21.1.77" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01808468v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontanari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buchheit" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Joulia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/ASEM.2142.2008" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360342v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chehensse" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e318182029d" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277114v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IES-2002-0102" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488671v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delaplace" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pelayo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sidney" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.1997.85.1.167" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469734v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469736v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469732v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-tourny" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1951-7785" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080215459" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05480105v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cocking" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Townsend" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Labidi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Mtibaa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Alhammoud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/ep092931" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099862v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belamjahad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C. Hackney" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Jebabli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Chariba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13102-025-01154-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033113v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Laziri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Saeidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-025-00831-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980864v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva &#352;aban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ayad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fornasieri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000982" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652559v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cain Clark" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Laher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-024-00731-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578825v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ihsan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabi Elhusseiny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23259671241281727" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336235v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Zouhal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly E Johnson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1303965" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578857v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Lenoir Dit Caron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Triquenot-Bagan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verdun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gilliaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.12.111" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Rhibi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Salhi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyappan Jayavel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C Hackney" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1667-6624" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166276v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Moussa Amira Zouita" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Kababi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Feuillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.14898" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334082v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Del Coso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rav&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2021.07.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157607v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Razi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohammadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Zamani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15438627.2021.1888100" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689624v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boullosa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karuppasamy Govindasamy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/hukin-2022-0038" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dellal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaeir Zouita" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Ben Abderrahmane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52082/jssm.2022.482" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03790238v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Folope" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Castres" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Houivet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14183708" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512830v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamalanathan Parasuraman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence D. Hayes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-021-01612-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488650v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Melone" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gehlbach" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Schmidt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lalev&#233;e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19053098" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588245v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488656v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dodelin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#8217;hermette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13785" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355421v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sangnier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cotte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brachet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coquart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002598" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355484v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Ghoul" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Tabben" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Miarka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chamari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002078" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364042v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gillot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'Hermette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Garnier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourny-Chollet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0866-9482" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364071v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Senioris" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/biolsport.2018.72761" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367551v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2017010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3J9P5987-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355413v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chaouachi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01542" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355515v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Racil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Elmontassar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Rommene" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40618-017-0689-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355954v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mucci" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.16.06053-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355644v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Eston" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-016-0557-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01774985v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ha&#239;da" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulmy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Marc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0363546515612764" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982059v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Baillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thouvarecq" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benguigui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2016.1241743" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355666v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Farooq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-015-0465-x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355710v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bart" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-3023-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355725v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Garcin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaynor Parfitt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-013-0139-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355715v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Chaabane" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Franchini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/20831862.1111438" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355717v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Chaab&#232;ne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2013-0465" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355705v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2014.965192" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355742v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costalat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-013-2690-z" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X18GRPQ2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360232v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01772262v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillaume" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quinquis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079548" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355935v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Sioud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monoem Haddad" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5812/asjsm.34246" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355769v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Noakes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#700;hermette" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2165/11635370-000000000-00000" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467315v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat G&#246;pfert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2010.517199" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467318v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2011.11.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9598FGH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467313v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2011.10.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QZCT1HL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467325v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2012.02.002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF48ZQKF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469468v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2010.492430" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469464v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360244v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carturan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gardette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/pes.21.1.77" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360256v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Polin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juge" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181b073a8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01808468v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontanari" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buchheit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Joulia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/ASEM.2142.2008" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360342v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chehensse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e318182029d" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277114v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IES-2002-0102" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488671v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delaplace" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pelayo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sidney" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.1997.85.1.167" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469734v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469736v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469732v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>