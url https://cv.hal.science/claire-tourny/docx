--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -315,433 +315,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preseason neuromuscular versus endurance training leads to greater improvements in isokinetic strength, muscle damage, and inflammation parameters in highly trained female soccer players</w:t>
+                <w:t xml:space="preserve">Effects of Neuromuscular Training Applied During Ramadan on Physical Fitness and Injury Prevention in Highly-Trained Male Youth Soccer Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Belamjahad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony C. Hackney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nidhal Jebabli</w:t>
+                <w:t xml:space="preserve">Fatiha Laziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoual Chariba</w:t>
+                <w:t xml:space="preserve">Ayoub Saeidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Sports Science, Medicine and Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (1), pp.107. </w:t>
+              <w:t xml:space="preserve">Sports medicine - Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13102-025-01154-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40798-025-00831-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099862v1</w:t>
+                <w:t xml:space="preserve">hal-05033113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Neuromuscular Training Applied During Ramadan on Physical Fitness and Injury Prevention in Highly-Trained Male Youth Soccer Players</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cognitive functioning in patients with chronic fatigue syndrome: Slowed information processing or a deficit in attentional selectivity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Laziri</w:t>
+                <w:t xml:space="preserve">Ingrid Banovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoub Saeidi</w:t>
+                <w:t xml:space="preserve">Iva Šaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Ayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fornasieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Parris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports medicine - Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40798-025-00831-y⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (2), pp.152-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/neu0000982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033113v1</w:t>
+                <w:t xml:space="preserve">hal-04980864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive functioning in patients with chronic fatigue syndrome: Slowed information processing or a deficit in attentional selectivity?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adel Ayad</w:t>
+                <w:t xml:space="preserve">Preseason neuromuscular versus endurance training leads to greater improvements in isokinetic strength, muscle damage, and inflammation parameters in highly trained female soccer players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Belamjahad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony C. Hackney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Fornasieri</w:t>
+                <w:t xml:space="preserve">Nidhal Jebabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Parris</w:t>
+                <w:t xml:space="preserve">Naoual Chariba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39 (2), pp.152-161. </w:t>
+              <w:t xml:space="preserve">BMC Sports Science, Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/neu0000982⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13102-025-01154-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04980864v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a Preseason Neuromuscular Training Program vs. an Endurance-Dominated Program on Physical Fitness and Injury Prevention in Female Soccer Players</w:t>
               </w:r>
@@ -753,51 +753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Belamjahad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Jebabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cain Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -989,680 +989,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05578825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the management of obesity with nutrition and physical activity</w:t>
+                <w:t xml:space="preserve">Intérêt du yoga dans la rééducation des séquelles chroniques post-AVC : un essai randomisé contrôlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassane Zouhal</w:t>
+                <w:t xml:space="preserve">Rita Lenoir Dit Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Triquenot-Bagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Verdun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gilliaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1303965⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2022.12.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04336235v1</w:t>
+                <w:t xml:space="preserve">hal-05578857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt du yoga dans la rééducation des séquelles chroniques post-AVC : un essai randomisé contrôlé</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effects of exercise training on plasma volume variations: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Verdun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Tourny</w:t>
+                <w:t xml:space="preserve">Hassane Zouhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Gilliaux</w:t>
+                <w:t xml:space="preserve">Fatma Rhibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyappan Jayavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony C Hackney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2022.12.111⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1667-6624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05578857v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of exercise training on plasma volume variations: A systematic review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ayyappan Jayavel</w:t>
+                <w:t xml:space="preserve">Endometriosis and physical activity: A narrative review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony C Hackney</w:t>
+                <w:t xml:space="preserve">Ben-Moussa Amira Zouita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira El Kababi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Saeidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+              <w:t xml:space="preserve">International Journal of Gynecology and Obstetrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1667-6624⟩</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijgo.14898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477321v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endometriosis and physical activity: A narrative review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association between ACTN3 R577X genotype and risk of non-contact injury in trained athletes: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Zouhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Del Coso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyappan Jayavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ayoub Saeidi</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ravé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Gynecology and Obstetrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijgo.14898⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.359-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jshs.2021.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166276v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between ACTN3 R577X genotype and risk of non-contact injury in trained athletes: A systematic review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">New insights on the management of obesity with nutrition and physical activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Zouhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ravé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kelly E Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Laher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (3), pp.359-368. </w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Frontiers in Nutrition, 10, pp.1303965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jshs.2021.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1303965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334082v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walking exercise and lower-body blood flow restriction: Effects on systemic inflammation, lipid profiles and hematological indices in overweight middle-aged males</w:t>
               </w:r>
@@ -1687,51 +1687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nastaran Zamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony C Hackney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1782,64 +1782,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of Preferred Music and Its Timing on Performance, Pacing, and Psychophysiological Responses During the 6-min Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Jebabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Zouhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Boullosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1916,51 +1916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIFA World Cup Qatar 2022: Solutions to the Physical Fitness Challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Zouhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2188,64 +2188,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Exercise Training on Anabolic and Catabolic Hormones with Advanced Age: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Zouhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyappan Jayavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamalanathan Parasuraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3004,256 +3004,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critères de reprise de l’activité physique après chirurgie ligamentaires</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pathological knee laxity in elite women team handball players: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Hermette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Coquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Senioris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Chamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mag de l’institut, IRMSHN</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5114/biolsport.2018.72761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05582764v1</w:t>
+                <w:t xml:space="preserve">hal-02364071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathological knee laxity in elite women team handball players: a pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critères de reprise de l’activité physique après chirurgie ligamentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Hermette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Mag de l’institut, IRMSHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5114/biolsport.2018.72761⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02364071v1</w:t>
+                <w:t xml:space="preserve">hal-05582764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre le corps vécu et le corps vivant après un effort et une procédure de récupération par immersion en eau froide ou passive chez des joueuses de handball</w:t>
               </w:r>
@@ -3911,295 +3911,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Return to Sport Among French Alpine Skiers After an Anterior Cruciate Ligament Rupture</w:t>
+                <w:t xml:space="preserve">Human Energy Expenditure and Postural Coordination on the Mechanical Horse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Haïda</w:t>
+                <w:t xml:space="preserve">Héloïse Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Coulmy</w:t>
+                <w:t xml:space="preserve">Régis Thouvarecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dor</w:t>
+                <w:t xml:space="preserve">Eric Verin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Antero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andy Marc</w:t>
+                <w:t xml:space="preserve">Nicolas Benguigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0363546515612764⟩</w:t>
+              <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (4), pp.441-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00222895.2016.1241743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774985v1</w:t>
+                <w:t xml:space="preserve">hal-01982059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Energy Expenditure and Postural Coordination on the Mechanical Horse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Return to Sport Among French Alpine Skiers After an Anterior Cruciate Ligament Rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Haïda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Baillet</w:t>
+                <w:t xml:space="preserve">Nicolas Coulmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Thouvarecq</w:t>
+                <w:t xml:space="preserve">Frédéric Dor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Verin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Tourny</w:t>
+                <w:t xml:space="preserve">Juliana Antero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Benguigui</w:t>
+                <w:t xml:space="preserve">Andy Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49 (4), pp.441-457. </w:t>
+              <w:t xml:space="preserve">The American Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (2), pp.324 - 330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00222895.2016.1241743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0363546515612764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982059v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submaximal, Perceptually Regulated Exercise Testing Predicts Maximal Oxygen Uptake: A Meta-Analysis Study</w:t>
               </w:r>
@@ -5093,2067 +5093,1925 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355742v1</w:t>
+                <w:t xml:space="preserve">hal-02360232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemodynamic adjustments during breath-holding in trained divers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Environment and Scheduling Effects on Sprint and Middle Distance Running Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Haïda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Quinquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-013-2690-z⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), pp.e79548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360232v1</w:t>
+                <w:t xml:space="preserve">hal-01772262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment and Scheduling Effects on Sprint and Middle Distance Running Performances</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andy Marc</w:t>
+                <w:t xml:space="preserve">Physiological and Perceived Exertion Responses during International Karate Kumite Competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montassar Tabben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Sioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monoem Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Franchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Chaouachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asian Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (4), pp.263-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5812/asjsm.34246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079548⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01772262v1</w:t>
+                <w:t xml:space="preserve">hal-02355935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and Perceived Exertion Responses during International Karate Kumite Competition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the Scale Function on Wavelet Transformation of the Surface Electromyographic Signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beat Göpfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Sports Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (2), pp.111-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2010.517199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5812/asjsm.34246⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02355935v1</w:t>
+                <w:t xml:space="preserve">hal-01467315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimated Time Limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Coquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Eston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Noakes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lʼhermette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 42 (10), pp.845-855. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2165/11635370-000000000-00000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Scale Function on Wavelet Transformation of the Surface Electromyographic Signal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Effect of the upper limbs muscles activity on the mechanical energy gain in pole vaulting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beat Göpfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (2), pp.207-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2011.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2010.517199⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01467315v1</w:t>
+                <w:t xml:space="preserve">hal-01467318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the upper limbs muscles activity on the mechanical energy gain in pole vaulting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Catapult Effect in Pole Vaulting: Is Muscle Coordination Determinant?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beat Göpfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 22 (2), pp.207-214. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2011.11.007⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 22 (1), pp.145-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2011.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01467318v1</w:t>
+                <w:t xml:space="preserve">hal-01467313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catapult Effect in Pole Vaulting: Is Muscle Coordination Determinant?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Shoulder muscles recruitment during a power backward giant swing on high bar: a Wavelet-EMG-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beat Göpfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2011.10.001⟩</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Special issue on network approaches in complex environments, 31 (2), pp.472-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2012.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01467313v1</w:t>
+                <w:t xml:space="preserve">hal-01467325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoulder muscles recruitment during a power backward giant swing on high bar: a Wavelet-EMG-Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Mechanics of Pole Vaulting: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Hermette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2012.02.002⟩</w:t>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (2), pp.123-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2010.492430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01467325v1</w:t>
+                <w:t xml:space="preserve">hal-01469468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanics of Pole Vaulting: A Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Influence of Kinematics and Muscular Activations on Pole Vault Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beat Göpfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14763141.2010.492430⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01469468v1</w:t>
+                <w:t xml:space="preserve">hal-01469464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Kinematics and Muscular Activations on Pole Vault Performance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Slawinski</w:t>
+                <w:t xml:space="preserve">Apnea Training Effects on Swimming Coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Polin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (6), pp.1909-1914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e3181b073a8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469464v1</w:t>
+                <w:t xml:space="preserve">hal-02360256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating Venous Bubbles in Children after Diving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Carturan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gardette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric Exercise Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (1), pp.77-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1123/pes.21.1.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apnea Training Effects on Swimming Coordination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Static Apnea Effect on Heart Rate and Its Variability in Elite Breath-Hold Divers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fontanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Juge</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Buchheit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aviation, Space, and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 79 (2), pp.99-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3357/ASEM.2142.2008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e3181b073a8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02360256v1</w:t>
+                <w:t xml:space="preserve">hal-01808468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Apnea Effect on Heart Rate and Its Variability in Elite Breath-Hold Divers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Fontanari</w:t>
+                <w:t xml:space="preserve">Effect of Breathing Pattern on Arm Coordination Symmetry in Front Crawl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Chehensse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aviation, Space, and Environmental Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (5), pp.1670-1676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e318182029d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3357/ASEM.2142.2008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01808468v1</w:t>
+                <w:t xml:space="preserve">hal-02360342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Breathing Pattern on Arm Coordination Symmetry in Front Crawl</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conventional vs. dynamic hamstring-quadriceps strength ratios: A comparison between players and sedentary subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Chollet</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Isokinetics and Exercise Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 10 (4), pp.183-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/IES-2002-0102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e318182029d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02360342v1</w:t>
+                <w:t xml:space="preserve">hal-02277114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conventional vs. dynamic hamstring-quadriceps strength ratios: A comparison between players and sedentary subjects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stroking Characteristic Variations in the 100-M Freestyle for Male Swimmers of Differing Skill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pelayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...102 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sidney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 85 (1), pp.167-177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2466/pms.1997.85.1.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7163,367 +7021,367 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet-EMG-Analysis of Shoulder Muscles in Pole Vault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beat Göpfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 8th Congress of the International Shoulder Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Minnesota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Scale Function on the Wavelets Transformation of the Surface Electromyographic Signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beat Göpfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 18th Congress of the International Society of Electrophysiology and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisson of Latissimus Dorsi Activity between Dominant and Non Dominant Arm in Pole Vault by Wavelet-EMG-Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beat Göpfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 18th Congress of the International Society of Electrophysiology and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId240"/>
+      <w:footerReference w:type="default" r:id="rId239"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7591,51 +7449,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FF6B5D8"/>
+    <w:nsid w:val="6DA428A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7822,51 +7680,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-tourny" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1951-7785" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080215459" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05480105v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cocking" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Townsend" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Labidi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Mtibaa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Alhammoud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/ep092931" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099862v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belamjahad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C. Hackney" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Jebabli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Chariba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13102-025-01154-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033113v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Laziri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Saeidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-025-00831-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980864v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva &#352;aban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ayad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fornasieri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000982" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652559v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cain Clark" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Laher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-024-00731-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578825v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ihsan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabi Elhusseiny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23259671241281727" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336235v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Zouhal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly E Johnson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1303965" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578857v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Lenoir Dit Caron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Triquenot-Bagan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verdun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gilliaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.12.111" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Rhibi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Salhi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyappan Jayavel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C Hackney" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1667-6624" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166276v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Moussa Amira Zouita" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Kababi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Feuillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.14898" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334082v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Del Coso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rav&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2021.07.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157607v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Razi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohammadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Zamani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15438627.2021.1888100" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689624v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boullosa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karuppasamy Govindasamy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/hukin-2022-0038" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dellal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaeir Zouita" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Ben Abderrahmane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52082/jssm.2022.482" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03790238v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Folope" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Castres" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Houivet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14183708" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512830v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamalanathan Parasuraman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence D. Hayes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-021-01612-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488650v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Melone" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gehlbach" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Schmidt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lalev&#233;e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19053098" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588245v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488656v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dodelin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#8217;hermette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13785" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355421v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sangnier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cotte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brachet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coquart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002598" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355484v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Ghoul" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Tabben" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Miarka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chamari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002078" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364042v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gillot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'Hermette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Garnier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourny-Chollet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0866-9482" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364071v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Senioris" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/biolsport.2018.72761" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367551v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2017010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3J9P5987-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355413v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chaouachi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01542" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355515v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Racil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Elmontassar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Rommene" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40618-017-0689-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355954v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mucci" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.16.06053-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355644v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Eston" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-016-0557-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01774985v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ha&#239;da" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulmy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Marc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0363546515612764" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982059v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Baillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thouvarecq" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benguigui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2016.1241743" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355666v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Farooq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-015-0465-x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355710v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bart" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-3023-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355725v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Garcin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaynor Parfitt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-013-0139-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355715v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Chaabane" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Franchini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/20831862.1111438" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355717v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Chaab&#232;ne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2013-0465" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355705v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2014.965192" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355742v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costalat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-013-2690-z" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X18GRPQ2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360232v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01772262v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillaume" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quinquis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079548" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355935v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Sioud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monoem Haddad" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5812/asjsm.34246" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355769v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Noakes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#700;hermette" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2165/11635370-000000000-00000" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467315v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat G&#246;pfert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2010.517199" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467318v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2011.11.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9598FGH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467313v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2011.10.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QZCT1HL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467325v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2012.02.002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF48ZQKF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469468v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2010.492430" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469464v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360244v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carturan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gardette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/pes.21.1.77" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360256v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Polin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juge" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181b073a8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01808468v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontanari" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buchheit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Joulia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/ASEM.2142.2008" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360342v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chehensse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e318182029d" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277114v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IES-2002-0102" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488671v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delaplace" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pelayo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sidney" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.1997.85.1.167" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469734v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469736v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469732v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-tourny" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1951-7785" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080215459" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05480105v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cocking" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Townsend" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Labidi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Mtibaa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Alhammoud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/ep092931" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belamjahad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C. Hackney" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Laziri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Saeidi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-025-00831-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980864v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva &#352;aban" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ayad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fornasieri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000982" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099862v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Jebabli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Chariba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13102-025-01154-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652559v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cain Clark" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Laher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-024-00731-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578825v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ihsan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabi Elhusseiny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23259671241281727" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578857v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Lenoir Dit Caron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Triquenot-Bagan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verdun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gilliaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.12.111" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Zouhal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Rhibi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Salhi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyappan Jayavel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C Hackney" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1667-6624" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166276v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Moussa Amira Zouita" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Kababi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Feuillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.14898" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334082v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Del Coso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rav&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2021.07.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336235v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly E Johnson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1303965" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157607v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Razi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohammadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Zamani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15438627.2021.1888100" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689624v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boullosa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karuppasamy Govindasamy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/hukin-2022-0038" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dellal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaeir Zouita" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Ben Abderrahmane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52082/jssm.2022.482" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03790238v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Folope" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Castres" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Houivet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14183708" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512830v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamalanathan Parasuraman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence D. Hayes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-021-01612-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488650v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Melone" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gehlbach" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Schmidt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lalev&#233;e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19053098" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588245v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488656v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dodelin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#8217;hermette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13785" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355421v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sangnier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cotte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brachet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coquart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002598" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355484v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Ghoul" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Tabben" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Miarka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chamari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002078" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364042v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gillot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'Hermette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Garnier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourny-Chollet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0866-9482" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364071v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Senioris" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/biolsport.2018.72761" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582764v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367551v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2017010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-3J9P5987-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355413v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chaouachi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01542" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355515v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Racil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Elmontassar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Rommene" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40618-017-0689-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355954v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mucci" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.16.06053-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355644v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Eston" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-016-0557-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982059v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Baillet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thouvarecq" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benguigui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2016.1241743" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01774985v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ha&#239;da" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulmy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Marc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0363546515612764" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355666v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Farooq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-015-0465-x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355710v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bart" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-3023-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355725v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Garcin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaynor Parfitt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-013-0139-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355715v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Chaabane" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Franchini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/20831862.1111438" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355717v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Chaab&#232;ne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2013-0465" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355705v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2014.965192" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360232v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costalat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-013-2690-z" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X18GRPQ2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01772262v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillaume" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quinquis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079548" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355935v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Sioud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monoem Haddad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5812/asjsm.34246" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467315v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat G&#246;pfert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2010.517199" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355769v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Noakes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#700;hermette" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2165/11635370-000000000-00000" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467318v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2011.11.007" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9598FGH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467313v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2011.10.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QZCT1HL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467325v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2012.02.002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF48ZQKF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469468v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2010.492430" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469464v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360256v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Polin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juge" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181b073a8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360244v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carturan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gardette" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/pes.21.1.77" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01808468v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontanari" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buchheit" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Joulia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/ASEM.2142.2008" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360342v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chehensse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e318182029d" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277114v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IES-2002-0102" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488671v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delaplace" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pelayo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sidney" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.1997.85.1.167" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469734v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469736v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469732v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>