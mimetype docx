--- v0 (2026-03-22)
+++ v1 (2026-05-01)
@@ -502,788 +502,788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of Sclerotinia subarctica in France detected with a rapid PCR-based test</w:t>
+                <w:t xml:space="preserve">First report of Fusarium proliferatum causing garlic clove rot in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul L. Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Benigni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07060661.2018.1438515⟩</w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102 (12), pp.2658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-06-18-0962-PDN⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623313v1</w:t>
+                <w:t xml:space="preserve">hal-02622657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-criteria approach for the selection of efficient biocontrol agents against Botrytis cinerea on tomato in Algeria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Striking similarities between Botrytis cinerea from non-agricultural and from agricultural habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Troulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yousra Bouaoud</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioControl</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10526-017-9851-7⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599238v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Striking similarities between Botrytis cinerea from non-agricultural and from agricultural habitats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Diversity in the susceptibility of Botrytis cinerea strains to the biological control agent Pseudomonas helmanticensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Bouaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Troulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Aissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 133, pp.100-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946288v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity in the susceptibility of Botrytis cinerea strains to the biological control agent Pseudomonas helmanticensis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yousra Bouaoud</w:t>
+                <w:t xml:space="preserve">Assessing the phenotypic and genotypic diversity of Sclerotinia sclerotiorum in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 152 (4), pp.933-944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-018-1493-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622851v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the phenotypic and genotypic diversity of Sclerotinia sclerotiorum in France</w:t>
+                <w:t xml:space="preserve">First report of Sclerotinia subarctica in France detected with a rapid PCR-based test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Berthier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Troulet</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benigni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-018-1493-9⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (2), pp.248-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07060661.2018.1438515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623334v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of Fusarium proliferatum causing garlic clove rot in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul L. Chretien</w:t>
+                <w:t xml:space="preserve">A multi-criteria approach for the selection of efficient biocontrol agents against Botrytis cinerea on tomato in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Bouaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Villeneuve</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Foughalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Aissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 102 (12), pp.2658. </w:t>
+              <w:t xml:space="preserve">BioControl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (2), pp.299-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PDIS-06-18-0962-PDN⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10526-017-9851-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622657v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological control of tomato gray mold caused by Botrytis cinerea by using Streptomyces spp.</w:t>
               </w:r>
@@ -1308,51 +1308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poonsuk Prasertsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioControl</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 62, pp.793-803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1438,51 +1438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasun Petcharat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 115, pp.89-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1507,51 +1507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining various biological methods to control powdery mildew of tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Dantony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2006,286 +2006,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte biologique contre la sclérotiniose de la salade par &amp;lt;em&amp;gt;Coniothyrium minitans&amp;lt;/em&amp;gt;. Mise en évidence par microscopie électronique à balayage que &amp;lt;em&amp;gt;C. minitans&amp;lt;/em&amp;gt; parasite les sclérotes de &amp;lt;em&amp;gt;Sclerotinia minor&amp;lt;/em&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Relationship between the aggressiveness of&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; on tomato and the efficacy of biocontrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bornard</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Boulon</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 662, pp.40-43</w:t>
+              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 86, pp.163-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647965v1</w:t>
+                <w:t xml:space="preserve">hal-02642287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between the aggressiveness of&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; on tomato and the efficacy of biocontrol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Lutte biologique contre la sclérotiniose de la salade par &amp;lt;em&amp;gt;Coniothyrium minitans&amp;lt;/em&amp;gt;. Mise en évidence par microscopie électronique à balayage que &amp;lt;em&amp;gt;C. minitans&amp;lt;/em&amp;gt; parasite les sclérotes de &amp;lt;em&amp;gt;Sclerotinia minor&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Troulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Comby</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Boulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 86, pp.163-168</w:t>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 662, pp.40-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642287v1</w:t>
+                <w:t xml:space="preserve">hal-02647965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baseline sensitivity of Botrytis cinerea to pyrrolnitrin, an antibiotic produced by several biological control agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakhr Ajouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2737,51 +2737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte biologique combinée contre 3 bioagresseurs de la tomate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3002,51 +3002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spicy dissemination of cucumber mosaic virus in Espelette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3127,51 +3127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion du CMV à Espelette : bilan de missions pimentées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3239,51 +3239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the factors influencing the efficacy of biocontrol against plant diseases for an optimal use in the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pressecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3524,51 +3524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Conférence de la Société française de phytopathologie - 12. European foundation for plant pathology conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). FRA.; Université du Littoral Côte d’Opale (ULCO). FRA., May 2017, Malo-les-Bains, France</w:t>
@@ -3591,320 +3591,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCLEROLEG, un projet à l’interface entre le labo et le terrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are there regional differences in the susceptibility of Sclerotinia sclerotiorum strains to Coniothyrium minitans ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Rencontres de Phytopathologie-Mycologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
+              <w:t xml:space="preserve">13. IOBC-WPRS Meeting of the working group "Biological control of fungal and bacterial plant pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Organisation for Biological Control of Noxious Animals and Plants (IOBC)., Sep 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743378v1</w:t>
+                <w:t xml:space="preserve">hal-02741997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are there regional differences in the susceptibility of Sclerotinia sclerotiorum strains to Coniothyrium minitans ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SCLEROLEG, un projet à l’interface entre le labo et le terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. IOBC-WPRS Meeting of the working group "Biological control of fungal and bacterial plant pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Organisation for Biological Control of Noxious Animals and Plants (IOBC)., Sep 2016, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">11. Rencontres de Phytopathologie-Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741997v1</w:t>
+                <w:t xml:space="preserve">hal-02743378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation de Botrytis cinerea à la pyrrolnitrine, antibiotique produit par des agents de lutte biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakhr Ajouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3962,415 +3962,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic structure of Botrytis cinerea populations from vegetable greenhouses in southern France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Compatibilité d'interventions phytosanitaires contre deux maladies et un ravageur de la tomate, à l'aide de trois produits de lutte biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Couston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Botrytis genome workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Versailles, France. 1 p</w:t>
+              <w:t xml:space="preserve">3. Conférence internationale sur les moyens alternatifs de protection des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Lille, France. pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821028v1</w:t>
+                <w:t xml:space="preserve">hal-02818638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compatibilité d'interventions phytosanitaires contre deux maladies et un ravageur de la tomate, à l'aide de trois produits de lutte biologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Recherche d'un marqueur moléculaire de la souche L13 de Microdochium dimerum, agent de lutte biologique contre Botrytis cinerea sur tomate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Andurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Couston</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ladvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Conférence internationale sur les moyens alternatifs de protection des cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Lille, France. pp.56</w:t>
+              <w:t xml:space="preserve">6. Rencontres de phytopathologie/mycologie de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818638v1</w:t>
+                <w:t xml:space="preserve">hal-02757530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d'un marqueur moléculaire de la souche L13 de Microdochium dimerum, agent de lutte biologique contre Botrytis cinerea sur tomate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Geographic structure of Botrytis cinerea populations from vegetable greenhouses in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Decognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rencontres de phytopathologie/mycologie de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t>
+              <w:t xml:space="preserve">2. Botrytis genome workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Versailles, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757530v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compatibility of intervention to control grey mould, powdery mildew and whitefly on tomato, using three biological methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4483,90 +4483,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agents de lutte biologique efficaces contre Botrytis cinerea et isolés dans les serres de tomates en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousra Bouaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Aissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Colloque international sur la lutte biologique et intégrée en Algérie CILBIA1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Batna, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4585,342 +4585,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity in the susceptibility of &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; strains to the biological control agent &amp;lt;em&amp;gt;Pseudomonas helmanticensis&amp;lt;/em&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yousra Bouaoud</w:t>
+                <w:t xml:space="preserve">Agressivité comparée de Sclerotinia sclerotiorum sur différentes espèces végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. IOBC-WPRS meeting of the working group "Biocontrol products: From lab testing to product development"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Lleida, Spain. , 2018</w:t>
+              <w:t xml:space="preserve">12. Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Aussois, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789208v1</w:t>
+                <w:t xml:space="preserve">hal-01769291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agressivité comparée de Sclerotinia sclerotiorum sur différentes espèces végétales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Diversity in the susceptibility of &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; strains to the biological control agent &amp;lt;em&amp;gt;Pseudomonas helmanticensis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Bouaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Troulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Aissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Aussois, France. , 2018</w:t>
+              <w:t xml:space="preserve">15. IOBC-WPRS meeting of the working group "Biocontrol products: From lab testing to product development"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Lleida, Spain. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769291v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple screening approach for the selection of efficient biological control agents against Botrytis cinerea on tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousra Bouaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Foughalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Aissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Conférence de la Société française de phytopathologie. 12. European foundation for plant pathology conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Malo-les-Bains, France. , 2017, Deepen knowledge in plant pathology for innovative agro-ecology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4958,51 +4958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un phytotron &amp;quot;très basse consommation énergétique&amp;quot; et son application à l’évaluation du pouvoir pathogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourgeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5083,51 +5083,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des populations de&amp;lt;em&amp;gt; Sclerotinia sclerotiorum&amp;lt;/em&amp;gt; en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5185,631 +5185,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sélection variétale au secours du platane décimé par l'épidémie de chancre coloré</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Andurand</w:t>
+                <w:t xml:space="preserve">Combining various biological methods to control powdery mildew of tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Dantony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Neu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. rencontres de Phytopathologie-Mycologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Aussois, France. 2014, Journées Jean Chevaugeon 2014. 10es Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP). 27 au 31 janvier 2014</w:t>
+              <w:t xml:space="preserve">13. IOBC-WPRS Meeting of the working group "Biological control of fungal and bacterial plant pathogens". Biocontrol of plant diseases: "from the field to the laboratory and back again"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Uppsala, Sweden. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741620v1</w:t>
+                <w:t xml:space="preserve">hal-02744060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of &amp;lt;em&amp;gt;Streptomyces&amp;lt;/em&amp;gt; spp. strains against different strains of &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt;</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Poonsuk Prasertsan</w:t>
+                <w:t xml:space="preserve">Differential effect of resistance inducers on the susceptibility of lettuce varieties to &amp;lt;em&amp;gt;Sclerotinia sclerotiorum&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asti Irawanti Azis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efi Toding Tondok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. IOBC-WPRS Meeting of the working group "Biological control of fungal and bacterial plant pathogens". Biocontrol of plant diseases: "from the field to the laboratory and back again"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Uppsala, Sweden. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740549v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effect of resistance inducers on the susceptibility of lettuce varieties to &amp;lt;em&amp;gt;Sclerotinia sclerotiorum&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt;</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Duffaud</w:t>
+                <w:t xml:space="preserve">Efficacy of &amp;lt;em&amp;gt;Streptomyces&amp;lt;/em&amp;gt; spp. strains against different strains of &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawai Boukaew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poonsuk Prasertsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. IOBC-WPRS Meeting of the working group "Biological control of fungal and bacterial plant pathogens". Biocontrol of plant diseases: "from the field to the laboratory and back again"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Uppsala, Sweden. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740639v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Coniothyrium minitans&amp;lt;/em&amp;gt; parasite les sclérotes de &amp;lt;em&amp;gt;Sclerotinia minor&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. rencontres de Phytopathologie-Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Aussois, France. 2014, Journées Jean Chevaugeon 2014. 10es Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP). 27 au 31 janvier 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining various biological methods to control powdery mildew of tomato</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magali Duffaud</w:t>
+                <w:t xml:space="preserve">La sélection variétale au secours du platane décimé par l'épidémie de chancre coloré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Andurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Neu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Troulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. IOBC-WPRS Meeting of the working group "Biological control of fungal and bacterial plant pathogens". Biocontrol of plant diseases: "from the field to the laboratory and back again"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Uppsala, Sweden. 2014</w:t>
+              <w:t xml:space="preserve">10. rencontres de Phytopathologie-Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Aussois, France. 2014, Journées Jean Chevaugeon 2014. 10es Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP). 27 au 31 janvier 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744060v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The efficacy of biocontrol against&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; on tomato depends on the strain of the pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5860,51 +5860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources potentielles d’inoculum de&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; en dehors du contexte agricole sensu stricto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5985,64 +5985,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité de la sensibilité de&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; à des stimulateurs des défenses naturelles des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Lenaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6400,51 +6400,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830432v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wipf-Scheibel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-07-24-1553-SC" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L. Chretien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laurent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troulet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Ma&#226;taoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14601/Phyto-11103" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623473v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Avril" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duffaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40858-018-0256-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623313v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benigni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07060661.2018.1438515" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599238v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Bouaoud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Foughalia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Aissat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-017-9851-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946288v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01820" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02622851v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623334v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1493-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622657v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-18-0962-PDN" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564548v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawai Boukaew" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonsuk Prasertsan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-017-9825-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640019v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasun Petcharat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638043v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dantony" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Neu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asti Irawanti Azis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Maisonneuve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efi Toding Tondok" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638017v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636584v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bryone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12234" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647965v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boulon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642287v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Comby" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757078v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakhr Ajouz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Riqueau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665770v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peros" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Guerriero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Michel-Romiti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Notteghem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662806v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680892v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guerriero" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-005-4563-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-43H29HMX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681037v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fargues" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couston" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Philippe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687009v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moretti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laterrot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140676v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Chateau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Conilh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140696v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931967v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pressecq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Turc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Grimonpont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgeay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040995v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603316v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743378v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741997v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823605v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821028v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818638v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757530v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andurand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ladvie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buffi&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761534v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572825v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789208v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769291v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Torres" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607609v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743436v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bastien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739858v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741620v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vigouroux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740549v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740639v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743548v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744060v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745221v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749247v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746443v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Lenaerts" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810470v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poessel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croset" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Corre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecerf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Aarrouf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830432v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wipf-Scheibel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-07-24-1553-SC" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L. Chretien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laurent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troulet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Ma&#226;taoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14601/Phyto-11103" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623473v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Avril" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duffaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40858-018-0256-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622657v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-18-0962-PDN" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946288v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01820" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02622851v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Bouaoud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Aissat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623334v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1493-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benigni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07060661.2018.1438515" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Foughalia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-017-9851-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564548v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawai Boukaew" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonsuk Prasertsan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-017-9825-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640019v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasun Petcharat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638043v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dantony" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Neu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asti Irawanti Azis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Maisonneuve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efi Toding Tondok" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638017v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636584v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bryone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12234" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642287v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Comby" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647965v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boulon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757078v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakhr Ajouz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Riqueau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665770v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peros" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Guerriero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Michel-Romiti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Notteghem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662806v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680892v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guerriero" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-005-4563-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-43H29HMX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681037v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fargues" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couston" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Philippe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687009v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moretti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laterrot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140676v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Chateau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Conilh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140696v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931967v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pressecq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Turc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Grimonpont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgeay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040995v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603316v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741997v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743378v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823605v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818638v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757530v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andurand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ladvie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buffi&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821028v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761534v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572825v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769291v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Torres" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789208v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607609v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743436v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bastien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739858v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744060v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740639v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740549v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743548v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741620v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vigouroux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745221v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749247v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746443v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Lenaerts" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810470v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poessel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croset" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Corre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lecerf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Aarrouf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>