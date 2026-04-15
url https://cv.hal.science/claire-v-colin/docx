--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -234,429 +234,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Fe-doping on magnetic structures and “spin-lattice-charge” strong correlation properties in Mn3Sn1-Fe C compounds</w:t>
+                <w:t xml:space="preserve">Modulation of the modulated magnetic structure of an Ho i-MAX phase described by a magnetic (3+2)-dimensional superspace group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongmei Hu</w:t>
+                <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kewen Shi</w:t>
+                <w:t xml:space="preserve">Quanzheng Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Sun</w:t>
+                <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Colin</w:t>
+                <w:t xml:space="preserve">Rafik Ballou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihao Deng</w:t>
+                <w:t xml:space="preserve">Johanna Rosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1010, pp.177489. </w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 81 (1), pp.37-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.177489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S2052520624011053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788435v1</w:t>
+                <w:t xml:space="preserve">hal-04927944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the modulated magnetic structure of an Ho i-MAX phase described by a magnetic (3+2)-dimensional superspace group</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unusual planar anisotropy of the induced magnetism in KTb&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quanzheng Tao</w:t>
+                <w:t xml:space="preserve">O. Demortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Opagiste</w:t>
+                <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafik Ballou</w:t>
+                <w:t xml:space="preserve">B. Fauqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Rosen</w:t>
+                <w:t xml:space="preserve">E. Ressouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kibalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2052520624011053⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (5), pp.056201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.9.056201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927944v1</w:t>
+                <w:t xml:space="preserve">hal-05223632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual planar anisotropy of the induced magnetism in KTb&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt;</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Fe-doping on magnetic structures and “spin-lattice-charge” strong correlation properties in Mn3Sn1-Fe C compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Petit</w:t>
+                <w:t xml:space="preserve">Dongmei Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fauqué</w:t>
+                <w:t xml:space="preserve">Kewen Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ressouche</w:t>
+                <w:t xml:space="preserve">Ying Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Kibalin</w:t>
+                <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (5), pp.056201. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1010, pp.177489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.9.056201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.177489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223632v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematics of zircaloy-4 lattice parameters from 2 K to PWR irradiation conditions</w:t>
               </w:r>
@@ -1057,77 +1057,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Dy$^{3+}$ environment on magnetic anisotropy and magnetocaloric effect in Dy$_3$B$_2$C$_3$O$_{12}$(B = In, Sc, Te; C = Ga,Al, Li) garnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sheptyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1191,51 +1191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BaCoO 2 with Tetrahedral Cobalt Coordination: The Missing Element to Understand Energy Storage and Conversion Applications in BaCoO 3−δ -Based Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliou Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viennois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1364,51 +1364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Oubaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auban-Senzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 109 (18), pp.184428. </w:t>
@@ -1459,90 +1459,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation of magnetic structures and pressure-induced strong correlation properties in the frustrated M n 3 GaN antiperovskite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewen Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhijie Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 110 (9), pp.094438. </w:t>
@@ -1574,831 +1574,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two new cubic perovskite oxides Ba3CoSb2O9 and Ba2SrCoSb2O9: Syntheses, crystal structures and magnetic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noncoplanar antiferromagnetism induced zero thermal expansion behavior in the antiperovskite Mn 3 Sn 0.5 Zn 0.5 C x</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhijie Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Darie</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Deniard</w:t>
+                <w:t xml:space="preserve">Huiqing Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewen Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2022.123701⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (9), pp.094412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.094412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920765v1</w:t>
+                <w:t xml:space="preserve">hal-04795954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic structure and field dependence of the cycloid phase mediating the spin reorientation transition in Ca 3 Ru 2 O 7</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Ressouche</w:t>
+                <w:t xml:space="preserve">Generation of thermal scattering laws with the CINEL code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Noguere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desgrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.5.013040⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 284, pp.17002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202328417002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596750v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective magnetic state induced by charge disorder in the non-Kramers rare-earth pyrochlore Tb2ScNbO7</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Exchange bias effect and inhomogeneous magnetism in 6H Ba3CoFeRuO9: Role of structural site disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahima Kurian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranjana Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinnu Devan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Raama Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Holger Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.094403⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 568, pp.170372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253979v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncoplanar antiferromagnetism induced zero thermal expansion behavior in the antiperovskite Mn 3 Sn 0.5 Zn 0.5 C x</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sihao Deng</w:t>
+                <w:t xml:space="preserve">Magnetic structure and field dependence of the cycloid phase mediating the spin reorientation transition in Ca 3 Ru 2 O 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dashwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ressouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.094412⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), pp.013040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.5.013040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795954v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of thermal scattering laws with the CINEL code</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Xu</w:t>
+                <w:t xml:space="preserve">Collective magnetic state induced by charge disorder in the non-Kramers rare-earth pyrochlore Tb2ScNbO7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Alexanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Desgrange</w:t>
+                <w:t xml:space="preserve">Elsa Lhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Ballou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Boucher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Bourasseau</w:t>
+                <w:t xml:space="preserve">Holger Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202328417002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (9), pp.094403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.094403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305121v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exchange bias effect and inhomogeneous magnetism in 6H Ba3CoFeRuO9: Role of structural site disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two new cubic perovskite oxides Ba3CoSb2O9 and Ba2SrCoSb2O9: Syntheses, crystal structures and magnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Darie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahima Kurian</w:t>
+                <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranjana Das</w:t>
+                <w:t xml:space="preserve">Mélanie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chinnu Devan</w:t>
+                <w:t xml:space="preserve">Catherine Guillot-Deudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manoj Raama Varma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Colin</w:t>
+                <w:t xml:space="preserve">Philippe Deniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 568, pp.170372. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 317, pp.123701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2022.123701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795701v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doping-independent 120° magnetism in the quadruple perovskite CaMn3V4O12</w:t>
               </w:r>
@@ -2410,51 +2410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Denis Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunlang Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Paul Attfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2540,51 +2540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Kodjikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hayward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2625,593 +2625,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice dynamics and spin excitations in the metal-organic framework [CH3NH3][Co(HCOO)3]</w:t>
+                <w:t xml:space="preserve">Strain control of a bandwidth-driven spin reorientation in Ca3Ru2O7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Ding</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Colin</w:t>
+                <w:t xml:space="preserve">C D Dashwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Simonet</w:t>
+                <w:t xml:space="preserve">A H Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Stock</w:t>
+                <w:t xml:space="preserve">M P Kwasigroch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Blaise Brubach</w:t>
+                <w:t xml:space="preserve">L S I Veiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (8), pp.084405. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.6197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.084405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-41714-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254010v1</w:t>
+                <w:t xml:space="preserve">hal-04795889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain control of a bandwidth-driven spin reorientation in Ca3Ru2O7</w:t>
+                <w:t xml:space="preserve">Lattice dynamics and spin excitations in the metal-organic framework [CH3NH3][Co(HCOO)3]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C D Dashwood</w:t>
+                <w:t xml:space="preserve">Lei Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A H Walker</w:t>
+                <w:t xml:space="preserve">V. Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M P Kwasigroch</w:t>
+                <w:t xml:space="preserve">Chris Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L S I Veiga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Q. Faure</w:t>
+                <w:t xml:space="preserve">Jean-Blaise Brubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.6197. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (8), pp.084405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-41714-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.084405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795889v1</w:t>
+                <w:t xml:space="preserve">hal-04254010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal stripe order as a precursor of the superconducting phase in pressurized BaFe2Se3 Spin Ladder</w:t>
+                <w:t xml:space="preserve">Signature of a randomness-driven spin-liquid state in a frustrated magnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen-Gen Zheng</w:t>
+                <w:t xml:space="preserve">J. Khatua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Balédent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Damay</w:t>
+                <w:t xml:space="preserve">M. Gomilšek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+                <w:t xml:space="preserve">J. Orain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Strydom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Jagličić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 5 (1), pp.183. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42005-022-00955-7⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-022-00879-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996600v1</w:t>
+                <w:t xml:space="preserve">hal-04559423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signature of a randomness-driven spin-liquid state in a frustrated magnet</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Universal stripe order as a precursor of the superconducting phase in pressurized BaFe2Se3 Spin Ladder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Orain</w:t>
+                <w:t xml:space="preserve">Wen-Gen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Strydom</w:t>
+                <w:t xml:space="preserve">Victor Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Jagličić</w:t>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 5 (1), pp.99. </w:t>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42005-022-00879-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42005-022-00955-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04559423v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressibility of structural modulation waves in the chain compounds BaCoX2O7 ( X = As, P): a powder study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranjana Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3225,51 +3225,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Arévalo-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Goujon</w:t>
+                <w:t xml:space="preserve">Celine Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 78 (2), pp.162-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3327,51 +3327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noriki Terada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomohito Nakano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3461,77 +3461,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Lhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 105 (17), pp.174421. </w:t>
@@ -3595,51 +3595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gomez Eslava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masaaki Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masao Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3697,697 +3697,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant exchange bias effect in Ruddlesden-Popper oxides SrLaFe0.25+xMn0.25Co0.5−xO4 (x=0,0.25): Role of the cluster glass magnetic phase in a quasi-two-dimensional perovskite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressure-induced incommensurate antiferromagnetic order in a ferromagnetic B-site ordered double-perovskite Lu2NiMnO6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noriki Terada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navid Qureshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anusree V. K</w:t>
+                <w:t xml:space="preserve">Thomas C Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranjana R Das</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Colin</w:t>
+                <w:t xml:space="preserve">Kazuyuki Matsubayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 102 (13), pp.134405. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.102.134405⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 102 (9), pp.094412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.102.094412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04147068v1</w:t>
+                <w:t xml:space="preserve">hal-04143373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between magnetic ordering and gigantic magnetocaloric effect in HoB2 studied by neutron diffraction experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noriki Terada</w:t>
+                <w:t xml:space="preserve">Multiferroic BaCoX 2 O 7 (X = P, As) Compounds with Incommensurate Structural Waves but Collinear Spin Ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Arévalo-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Kabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kensei Terashima</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hiroaki Mamiya</w:t>
+                <w:t xml:space="preserve">Alain Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.102.094435⟩</w:t>
+              <w:t xml:space="preserve">Advanced Quantum Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.2000064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qute.202000064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04143410v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-induced incommensurate antiferromagnetic order in a ferromagnetic B-site ordered double-perovskite Lu2NiMnO6</w:t>
+                <w:t xml:space="preserve">Origin of the large ferroelectric polarization enhancement under high pressure for multiferroic DyMnO3 studied by polarized and unpolarized neutron diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noriki Terada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navid Qureshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kazuyuki Matsubayashi</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Enderle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Ouladdiaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 102 (9), pp.094412. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.102.094412⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 102 (8), pp.085131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.102.085131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04143373v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiferroic BaCoX 2 O 7 (X = P, As) Compounds with Incommensurate Structural Waves but Collinear Spin Ingredients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angel Arévalo-López</w:t>
+                <w:t xml:space="preserve">Giant exchange bias effect in Ruddlesden-Popper oxides SrLaFe0.25+xMn0.25Co0.5−xO4 (x=0,0.25): Role of the cluster glass magnetic phase in a quasi-two-dimensional perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anusree V. K</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranjana R Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houria Kabbour</w:t>
+                <w:t xml:space="preserve">P Neenu Lekshmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Pautrat</w:t>
+                <w:t xml:space="preserve">Ramchandra Dhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Quantum Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qute.202000064⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (13), pp.134405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.102.134405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088346v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the large ferroelectric polarization enhancement under high pressure for multiferroic DyMnO3 studied by polarized and unpolarized neutron diffraction</w:t>
+                <w:t xml:space="preserve">Relationship between magnetic ordering and gigantic magnetocaloric effect in HoB2 studied by neutron diffraction experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noriki Terada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Stunault</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kensei Terashima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechthild Enderle</w:t>
+                <w:t xml:space="preserve">Pedro Baptista de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bachir Ouladdiaf</w:t>
+                <w:t xml:space="preserve">Hiroaki Mamiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 102 (8), pp.085131. </w:t>
+              <w:t xml:space="preserve">, 2020, 102 (9), pp.094435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.102.085131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.102.094435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04143332v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic and Intercalation Properties of BaRu 2 O 6 and SrRu 2 O 6</w:t>
               </w:r>
@@ -4507,77 +4507,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incommensurate spin ordering and excitations in multiferroic SrMnGe2O6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ressouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4641,103 +4641,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three different Ge environments in a new Sr 5 CuGe 9 O 24 phase synthesized at high pressure and high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Kodjikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 76 (5), pp.727-732. </w:t>
@@ -4769,680 +4769,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-induced double spin spiral in a frustrated chiral magnet</w:t>
+                <w:t xml:space="preserve">Investigation of the Structure of the Modulated Doubly Ordered Perovskite NaLaCoWO 6 and Its Reversible Phase Transition with a Colossal Temperature Hysteresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahesh Ramakrishnan</w:t>
+                <w:t xml:space="preserve">Peng Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evan Constable</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Darie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Klein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Npj Quantum Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41535-019-0199-3⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (1), pp.81-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b01129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394690v1</w:t>
+                <w:t xml:space="preserve">hal-01964694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, magnetic, and insulator-to-metal transitions under pressure in the GaV4S8 Mott insulator: A rich phase diagram up to 14.7 GPa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Ta Phuoc</w:t>
+                <w:t xml:space="preserve">Metamagnetic Transitions versus Magnetocrystalline Anisotropy in Two Cobalt Arsenates with 1D Co 2+ Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Kabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.245101⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (19), pp.12609-12617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b01303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02496662v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Structure of the Modulated Doubly Ordered Perovskite NaLaCoWO 6 and Its Reversible Phase Transition with a Colossal Temperature Hysteresis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Tuning competing magnetic interactions with pressure in RMn2O5 multiferroics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Greenblatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b01129⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (24), pp.245109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.245109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01964694v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamagnetic Transitions versus Magnetocrystalline Anisotropy in Two Cobalt Arsenates with 1D Co 2+ Chains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Pautrat</w:t>
+                <w:t xml:space="preserve">Structural, magnetic, and insulator-to-metal transitions under pressure in the GaV4S8 Mott insulator: A rich phase diagram up to 14.7 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Brison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b01303⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (24), pp.245101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.245101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295933v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02496662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning competing magnetic interactions with pressure in RMn2O5 multiferroics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field-induced double spin spiral in a frustrated chiral magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahesh Ramakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Constable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Peng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Colin</w:t>
+                <w:t xml:space="preserve">Andres Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Hansen</w:t>
+                <w:t xml:space="preserve">Maxim Mostovoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Greenblatt</w:t>
+                <w:t xml:space="preserve">Jonathan White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (24), pp.245109. </w:t>
+              <w:t xml:space="preserve">Npj Quantum Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (1), pp.60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.245109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41535-019-0199-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091216v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin decoupling under a staggered field in the Gd2Ir2O7 pyrochlore</w:t>
               </w:r>
@@ -5454,77 +5454,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mangin-Thro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Lhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (6), pp.060401. </w:t>
@@ -5614,51 +5614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyorgy Remenyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 127 (2), pp.27002. </w:t>
@@ -5702,762 +5702,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of the doubly ordered perovskite NaLnCoWO 6 (Ln = Y, La, Pr, Nd, Sm, Eu, Gd, Tb, Dy, Ho, Er, Yb) family</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Investigation of the spin-lattice coupling in M n 3 G a 1 − x S n x N antiperovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewen Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2018.02.061⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (5), pp.054110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.054110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963747v1</w:t>
+                <w:t xml:space="preserve">hal-01714951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando X-ray Absorption Spectroscopy and Emission Kβ 1,3 Study of the Manganese Redox Activity in High-Capacity Li 4 Mn 2 O 5 Cathode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Local Structure and Lithium Diffusion Pathways in Li 4 Mn 2 O 5 High Capacity Cathode Probed by Total Scattering and XANES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Diaz-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Proux</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b09397⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (9), pp.3060 - 3070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b00827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963278v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the spin-lattice coupling in M n 3 G a 1 − x S n x N antiperovskites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jun Yan</w:t>
+                <w:t xml:space="preserve">Microscopic Insights on the Multiferroic Perovskite-Like [CH 3 NH 3 ][Co(COOH) 3 ] Compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Mazzuca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cañadillas-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Fabelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alberto Rodríguez-Velamazán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Luzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.054110⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (2), pp.388-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201703140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714951v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Structure and Lithium Diffusion Pathways in Li 4 Mn 2 O 5 High Capacity Cathode Probed by Total Scattering and XANES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Operando X-ray Absorption Spectroscopy and Emission Kβ 1,3 Study of the Manganese Redox Activity in High-Capacity Li 4 Mn 2 O 5 Cathode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Diaz-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henry Fischer</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b00827⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (51), pp.29586-29597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b09397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856133v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic Insights on the Multiferroic Perovskite-Like [CH 3 NH 3 ][Co(COOH) 3 ] Compound</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic properties of the doubly ordered perovskite NaLnCoWO 6 (Ln = Y, La, Pr, Nd, Sm, Eu, Gd, Tb, Dy, Ho, Er, Yb) family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (2), pp.388-399. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 458, pp.48-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201703140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2018.02.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947534v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressibility of BiCu 2 PO 6 : Polymorphism against S = 1 / 2 Magnetic Spin Ladders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Darie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Tsirlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Jesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (10), pp.6038-6044. </w:t>
@@ -6508,64 +6508,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the exceptional charge performance of the 0.93Li 4−x Mn 2 O 5 –0.07Li 2 O composite cathode for Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Diaz-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire V Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6623,325 +6623,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the magnetic structure of CePt 2 In 7 by means of neutron diffraction</w:t>
+                <w:t xml:space="preserve">Synthesis, structure and electrochemical properties of K-based sulfates K &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; M&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (SO &amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; )&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; with M = Fe and Cu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Raba</w:t>
+                <w:t xml:space="preserve">Laura Lander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ressouche</w:t>
+                <w:t xml:space="preserve">Dmitry Batuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Qureshi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Nassif</w:t>
+                <w:t xml:space="preserve">Daniel Alves Dalla Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.161102⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (4), pp.2013-2021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828364v1</w:t>
+                <w:t xml:space="preserve">hal-01458127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, structure and electrochemical properties of K-based sulfates K &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; M&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (SO &amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; )&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; with M = Fe and Cu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the magnetic structure of CePt 2 In 7 by means of neutron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Raba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Lander</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+                <w:t xml:space="preserve">Eric Ressouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Batuk</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">N. Qureshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Alves Dalla Corte</w:t>
+                <w:t xml:space="preserve">V. Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56 (4), pp.2013-2021. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (16), pp.161102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.161102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458127v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward pressure-induced multiferroicity in PrMn2O5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7057,51 +7057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Lhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7217,51 +7217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyorgy Remenyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 118 (20), pp.207207. </w:t>
@@ -7299,90 +7299,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Study of a Doubly Ordered Perovskite Family NaLnCoWO 6 (Ln = Y, La, Pr, Nd, Sm, Eu, Gd, Tb, Dy, Ho, Er, Yb): Hybrid Improper Ferroelectricity in Nine New Members</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire V. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7427,1077 +7427,1077 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Study of Oxygen Storage in YbFe2O4+x (x ≤ 0.5): Unprecedented Coexistence of FeOn Polyhedra in One Single Phase</w:t>
+                <w:t xml:space="preserve">Phase diagram of multiferroic KCu 3 As 2 O 7 ( O D ) 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Nicoud</w:t>
+                <w:t xml:space="preserve">Gøran J Nilsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Huvé</w:t>
+                <w:t xml:space="preserve">Virginie Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire V. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier J. Hernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Pautrat</w:t>
+                <w:t xml:space="preserve">Ryutaro Okuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Duttine</w:t>
+                <w:t xml:space="preserve">Yoshihiko Okamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 139 (47), pp.17031-17043. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (21), pp.214415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b06409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.214415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652704v1</w:t>
+                <w:t xml:space="preserve">hal-01632252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram of multiferroic KCu 3 As 2 O 7 ( O D ) 3</w:t>
+                <w:t xml:space="preserve">Comprehensive Study of Oxygen Storage in YbFe2O4+x (x ≤ 0.5): Unprecedented Coexistence of FeOn Polyhedra in One Single Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gøran J Nilsen</w:t>
+                <w:t xml:space="preserve">Sarah Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Simonet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire V. Colin</w:t>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryutaro Okuma</w:t>
+                <w:t xml:space="preserve">Olivier J. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshihiko Okamoto</w:t>
+                <w:t xml:space="preserve">Mathieu Duttine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (21), pp.214415. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (47), pp.17031-17043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.214415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b06409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632252v1</w:t>
+                <w:t xml:space="preserve">hal-01652704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helical bunching and symmetry lowering inducing multiferroicity in Fe langasites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SrMGe2O6 (M = Mn, Co): a family of pyroxene compounds displaying multiferroicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire V. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.214419⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (19), pp.4236-4245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6TC00149A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163057v2</w:t>
+                <w:t xml:space="preserve">hal-01345450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-solution stability and preferential site-occupancy in (R-R′)2Fe14B compounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Suard</w:t>
+                <w:t xml:space="preserve">A new high pressure form of Ba3NiSb2O9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lepoittevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Kodjikian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4953874⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 237, pp.166-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2016.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345466v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new high pressure form of Ba3NiSb2O9</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-situ neutron investigation of hydrogen absorption kinetics in La(FexSi1−x)13 magnetocaloric alloys for room-temperature refrigeration application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xueying Hai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire V. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Miraglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2016.02.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 400, pp.344-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329504v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SrMGe2O6 (M = Mn, Co): a family of pyroxene compounds displaying multiferroicity</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">One-dimensional short-range magnetic correlations in the magnetoelectric pyroxene CaMnGe2O6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. V. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Darie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6TC00149A⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (6), pp.064423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.064423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345450v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ neutron investigation of hydrogen absorption kinetics in La(FexSi1−x)13 magnetocaloric alloys for room-temperature refrigeration application</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Helical bunching and symmetry lowering inducing multiferroicity in Fe langasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Mayer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire V. Colin</w:t>
+                <w:t xml:space="preserve">Laura Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Ballou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Miraglia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie de Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 400, pp.344-348. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (21), pp.214419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.07.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.214419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01345449v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163057v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional short-range magnetic correlations in the magnetoelectric pyroxene CaMnGe2O6</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid-solution stability and preferential site-occupancy in (R-R′)2Fe14B compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. V. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ding</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Robert</w:t>
+                <w:t xml:space="preserve">M. Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gay</w:t>
+                <w:t xml:space="preserve">Nora Dempsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93 (6), pp.064423. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (24), pp.242415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.064423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4953874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345447v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy moment direction and antiferromagnetic domain wall motion in Mn2Au</w:t>
               </w:r>
@@ -8619,719 +8619,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of the honeycomb oxide Na 2 Co 2 TeO 6</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cu0.8Mg1.2Si2O6 : a copper-bearing silicate with the low-clinopyroxene structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire V. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.214416⟩</w:t>
+              <w:t xml:space="preserve">Mineralogical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 80 (2), pp.325-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/minmag.2016.080.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632248v1</w:t>
+                <w:t xml:space="preserve">hal-01345441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu0.8Mg1.2Si2O6 : a copper-bearing silicate with the low-clinopyroxene structure</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnetic properties of the honeycomb oxide Na 2 Co 2 TeO 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Songvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralogical Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 80 (2), pp.325-335. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (21), pp.214416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1180/minmag.2016.080.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.214416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345441v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron Diffraction Studies: Structure and Physical Properties of La2 O 3−x F x Fe2Se2</w:t>
+                <w:t xml:space="preserve">Mesoscopic correlations in Tb2Ti2O7 spin liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Landsgesell</w:t>
+                <w:t xml:space="preserve">S. Guitteny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Prokeš</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">I. Mirebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dalmas de Réotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. V. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Schäfer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Bonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 28 (3), pp.1111-1116. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (14), pp.144412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10948-014-2760-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.144412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345456v1</w:t>
+                <w:t xml:space="preserve">hal-01345464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic correlations in Tb2Ti2O7 spin liquid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluctuations and All-In–All-Out Ordering in Dipole-Octupole Nd2Zr2O7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guitteny</w:t>
+                <w:t xml:space="preserve">Solène Guitteny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Mirebeau</w:t>
+                <w:t xml:space="preserve">O. Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dalmas de Réotier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Bonville</w:t>
+                <w:t xml:space="preserve">Monica Ciomaga Hatnean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.144412⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (19), pp.197202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.197202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345464v1</w:t>
+                <w:t xml:space="preserve">hal-01229091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuations and All-In–All-Out Ordering in Dipole-Octupole Nd2Zr2O7</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Petit</w:t>
+                <w:t xml:space="preserve">Neutron Diffraction Studies: Structure and Physical Properties of La2 O 3−x F x Fe2Se2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Landsgesell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Guitteny</w:t>
+                <w:t xml:space="preserve">K. Prokeš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. V. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Florea</w:t>
+                <w:t xml:space="preserve">D. Abou-Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Ciomaga Hatnean</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 115 (19), pp.197202. </w:t>
+              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (3), pp.1111-1116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.197202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10948-014-2760-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229091v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and magnetic properties of the low-dimensional fluoride β-FeF3(H2O)2·H2O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Nenert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Fabelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Forsberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9404,77 +9404,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-glass-like behavior and negative thermal expansion in antiperovskite Mn3Ni1−xCuxN compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire V. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9560,51 +9560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Elkhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Amami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9676,77 +9676,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transitions and interface phenomena in the cryogenic temperature domain of a niobate nanostructured ceramic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lanfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Darie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. S. Bellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. V. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. L. Nobre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9832,64 +9832,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Okamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ishikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89 (14), pp.140412(R). </w:t>
@@ -9940,90 +9940,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and magnetic properties of the layered perovskite PbVO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okos Alexandru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Darie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Raita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 602, pp.265-268. </w:t>
@@ -10067,445 +10067,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00972125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, structural and magnetic studies of the of the CuCr1-xCoxO2 delafossite oxide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Revealing the properties of Mn2Au for antiferromagnetic spintronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitoria Barthem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Ben Salah</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mayaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Givord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2012.10.037⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.2892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms3892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984212v1</w:t>
+                <w:t xml:space="preserve">hal-00941909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the properties of Mn2Au for antiferromagnetic spintronics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The effect of Zn vacancies on the physical properties of antiperovskite compounds Mn3ZnxN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihua Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Mayaffre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Pairis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (12), pp.968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.02.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms3892⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00941909v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of Zn vacancies on the physical properties of antiperovskite compounds Mn3ZnxN</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Synthesis, structural and magnetic studies of the of the CuCr1-xCoxO2 delafossite oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Elkhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Pairis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Strobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 68 (12), pp.968. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 330, pp.101-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.02.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2012.10.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00836345v1</w:t>
+                <w:t xml:space="preserve">hal-00984212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure, Raman spectroscopy and evidence of ferromagnetic transition in CuCr&amp;lt; sub&amp;gt; 1− x&amp;lt;/sub&amp;gt; M&amp;lt; sub&amp;gt; x&amp;lt;/sub&amp;gt; O&amp;lt; sub&amp;gt; 2&amp;lt;/sub&amp;gt;(M= Mn and Rh) compounds</w:t>
               </w:r>
@@ -10517,64 +10517,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Elkhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Amami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10627,303 +10627,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of a large-periodicity soliton lattice in a current-driven electronic crystal</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effect of Ga Substitution on the Magnetic State of Delafossite CuCrO2 with Antiferromagnetic Triangular Sublattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Elkhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Strobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.035113⟩</w:t>
+              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26, pp.2125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10948-012-1807-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941993v1</w:t>
+                <w:t xml:space="preserve">hal-00941962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Ga Substitution on the Magnetic State of Delafossite CuCrO2 with Antiferromagnetic Triangular Sublattice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Evolution of a large-periodicity soliton lattice in a current-driven electronic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L.R. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bolloc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ravy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10948-012-1807-7⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.035113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.035113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00941962v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermistor behaviour and electric conduction analysis of Ni-doped niobate ferroelectric: the role of multiple β parameters</w:t>
               </w:r>
@@ -10948,51 +10948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Palacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe S. Bellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos A.L. Nobre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11045,291 +11045,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry adapted analysis of the magnetic and structural phase diagram of Bi$_{1-x}$Y$_x$CrO$_3$</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Role of Order-Disorder Transitions in the Quest for Molecular Multiferroics: Structural and Magnetic Neutron Studies of a Mixed Valence Iron (II)-Iron (III) Formate Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Gomez-Perez</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Canadillas-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Fabelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alberto Rodríguez-Velamazán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lemée-Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sax A. Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.224103⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134, pp.19772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja3082457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00704087v1</w:t>
+                <w:t xml:space="preserve">hal-00941967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Order-Disorder Transitions in the Quest for Molecular Multiferroics: Structural and Magnetic Neutron Studies of a Mixed Valence Iron (II)-Iron (III) Formate Framework</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Lemée-Cailleau</w:t>
+                <w:t xml:space="preserve">Symmetry adapted analysis of the magnetic and structural phase diagram of Bi$_{1-x}$Y$_x$CrO$_3$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sax A. Mason</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alejandro Gomez-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 134, pp.19772. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.224103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja3082457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.224103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941967v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Order Through Super-Superexchanges in the Polar Magnetoelectric Organic-Inorganic Hybrid Cr [(D3N-(CH2) 2-PO3)(Cl)(D2O)]</w:t>
               </w:r>
@@ -11341,51 +11341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Nenert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyun-Joo Koo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11449,51 +11449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the pressure and temperature dependence of the intrinsic magnetic properties of YCo 4Ge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11591,64 +11591,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al-doping effect on the structural and physical properties of delafossite-type oxide CuCrO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mongi Amami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11733,51 +11733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. W. C. Sarvezuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Kinast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Gusmao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11867,51 +11867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. W. C. Sarvezuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Kinast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Gusmao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12014,51 +12014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12103,580 +12103,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between low dimensionality and magnetic frustration in the magnetoelectric pyroxenes LiCrX2O6 (X=Ge,Si)</w:t>
+                <w:t xml:space="preserve">Effect of the M/Co substitution on magnetocrystalline anisotropy and magnetization in SmCo5− xMx compounds (M= Ga; Al)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwilherm Nénert</w:t>
+                <w:t xml:space="preserve">Ancuta Laslo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masahiko Isobe</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.024429⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107, pp.09A732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3339776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942096v1</w:t>
+                <w:t xml:space="preserve">hal-00942105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical phenomena and femtosecond ordering dynamics associated with electronic and spin-ordered phases in YVO 3 and GdVO 3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spinel-type solid solutions involving Mn&amp;lt; sup&amp;gt; 4+&amp;lt;/sup&amp;gt; and Ti&amp;lt; sup&amp;gt; 4+&amp;lt;/sup&amp;gt;: Crystal chemistry, magnetic and electrochemical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loan-Phung Le-My</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Strobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. V. Yusupov</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas T. M. Palstra</w:t>
+                <w:t xml:space="preserve">Fannie Alloin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.075103⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 72, pp.124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2010.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002231v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the M/Co substitution on magnetocrystalline anisotropy and magnetization in SmCo5− xMx compounds (M= Ga; Al)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interplay between low dimensionality and magnetic frustration in the magnetoelectric pyroxenes LiCrX2O6 (X=Ge,Si)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Nénert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiko Isobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancuta Laslo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ingyu Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Ritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 107, pp.09A732. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.024429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3339776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.024429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942105v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spinel-type solid solutions involving Mn&amp;lt; sup&amp;gt; 4+&amp;lt;/sup&amp;gt; and Ti&amp;lt; sup&amp;gt; 4+&amp;lt;/sup&amp;gt;: Crystal chemistry, magnetic and electrochemical properties</w:t>
+                <w:t xml:space="preserve">Critical phenomena and femtosecond ordering dynamics associated with electronic and spin-ordered phases in YVO 3 and GdVO 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loan-Phung Le-My</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">R. V. Yusupov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Mihailovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fannie Alloin</w:t>
+                <w:t xml:space="preserve">G.R. Blake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas T. M. Palstra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2010.11.010⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.075103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.075103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942083v1</w:t>
+                <w:t xml:space="preserve">hal-01002231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and magnetic properties of ErCo4.5Ge0.5 intermetallic compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Isnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12735,77 +12735,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High magnetic field study of the anisotropy and neutron diffraction investigation of the crystal and magnetic structure of YCo4.5Ge0.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 505, pp.11-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12851,51 +12851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ruthenium substitution in layered sodium cobaltate Na&amp;lt; i&amp;gt; x&amp;lt;/i&amp;gt; CoO&amp;lt; sub&amp;gt; 2&amp;lt;/sub&amp;gt;: Synthesis, structural and physical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Muguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12903,51 +12903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Pachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 182, pp.1872. </w:t>
@@ -12997,51 +12997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain induced on (TMTSF)ReO microwires deposited on a silicon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Joo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13114,90 +13114,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topotactic synthesis, structure and magnetic properties of a new hexagonal polytype of silver cobaltate(III) AgCoO2+δ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Muguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. -H. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Strobel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 181, pp.2883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13348,51 +13348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organization of charge under pressure in the organic conductor (TMTSF)2ReO4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auban-Senzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13523,51 +13523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. P. Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Miraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13637,71 +13637,71 @@
                 <w:t xml:space="preserve">Étude par diffraction de neutrons des composés NaMgD 3 et KMgD 3 sous haute pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius A. P. Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Goujon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Celine Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Miraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13739,90 +13739,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variety and complexity of magnetic structures or rare earth-based nano-lamellar i-MAX phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ressouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13873,90 +13873,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hystérèse colossale lors de la transition ferroélectrique hybride impropre dans NaLaCoWO6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Darie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFC2018, colloque de l'Association Française de Cristallographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13981,90 +13981,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the structure of the modulated doubly ordered perovskite NaLaCoWO6 and its reversible phase transition with a colossal temperature hysteresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Darie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 31st European Crystallographic Meeting, ECM31</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Oviedo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14089,103 +14089,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Improper Ferroelectricity : extension of the Doubly Ordered Perovskites Family NaLnCoWO6 with the help of High Pressure-High Temperature synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Darie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire V Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales 2018 du GDR OXYFUN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Piriac sur Mer, France</w:t>
@@ -14214,103 +14214,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sr5CuGe9O24 : trois coordinances différentes pour le Ge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Kodjikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Darie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Association Française de Cristallographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
@@ -14339,103 +14339,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving an unknown phase in a HP/HT Sr-Cu-Ge-O sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Kodjikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Darie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Union of Crystallography XXIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Hyderabad, India</w:t>
@@ -14464,83 +14464,83 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When high pressure-high temperature synthesis helps to discover new oxides: examples from multiferroism and magnetic frustration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Darie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Goujon</w:t>
+                <w:t xml:space="preserve">Celine Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -14583,394 +14583,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Li-Mn-Ge-O phase solved by combining 3D electron diffraction methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure, electric and magnetic properties of Pb(V1−xMx)O3, M=Ti, Fe compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okos Alexandru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire V Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Darie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurel Pop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Union of Crystallography XXIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">EPDIC14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000226v1</w:t>
+                <w:t xml:space="preserve">hal-01994327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, electric and magnetic properties of Pb(V1−xMx)O3, M=Ti, Fe compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Darie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okos Alexandru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurel Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPDIC14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">IUCr2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994327v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, electric and magnetic properties of Pb(V1−xMx)O3, M=Ti, Fe compounds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A new Li-Mn-Ge-O phase solved by combining 3D electron diffraction methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Kodjikian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lepoittevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUCr2014</w:t>
+              <w:t xml:space="preserve">International Union of Crystallography XXIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01994335v1</w:t>
+                <w:t xml:space="preserve">hal-02000226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UMo/Al nuclear fuel plate behavior under thermal treatment (425-550°C)</w:t>
               </w:r>
@@ -14982,51 +14982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Palancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15251,77 +15251,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences in situ sur le CRG- D1B par couplage de mesure thermogravimétrique et diffraction de neutrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Djellit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15430,64 +15430,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ressouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -15541,51 +15541,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence de phase dans le compose moleculaire quasi-unidimensionnel (TMTSF)2ReO4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université Pierre et Marie Curie - Paris VI, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15875,51 +15875,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Oubaid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bal&#233;dent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fabelo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bocher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C V Colin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15302/frontphys.2026.055201" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788435v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmei Hu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewen Shi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Sun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihao Deng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.177489" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927944v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanzheng Tao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Opagiste" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ballou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rosen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520624011053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223632v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demortier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fauqu&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ressouche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kibalin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.9.056201" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766827v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Noguere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filhol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Zanotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-024-05589-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florianne Vayer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Damay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Embs" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rols" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-024-00589-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Nimoh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Hammer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian J&#228;hnig" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Dittrich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c02544" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433983v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Damay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sheptyakov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.014419" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04614680v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Diatta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beaudhuin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c14047" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774648v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G. Zheng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bal&#233;dent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oubaid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auban-Senzier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.184428" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Cui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Ma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.094438" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920765v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Viaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillot-Deudon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deniard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123701" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596750v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Faure" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dashwood" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Johnson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.013040" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253979v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alexanian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lhotel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.094403" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795954v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqing Lu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.094412" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305121v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgrange" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boucher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourasseau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328417002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795701v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahima Kurian" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjana Das" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinnu Devan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Raama Varma" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170372" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04254447v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Denis Romero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunlang Ji" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paul Attfield" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.064422" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04254363v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lepoittevin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hayward" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c09088" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254010v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ding" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Simonet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Stock" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.084405" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795889v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C D Dashwood" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A H Walker" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Kwasigroch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L S I Veiga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41714-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996600v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Gen Zheng" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bal&#233;dent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00955-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559423v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khatua" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomil&#353;ek" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Strydom" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jagli&#269;i&#263;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00879-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637295v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Leclercq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ar&#233;valo-L&#243;pez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Goujon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520622001159" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560520v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriki Terada" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohito Nakano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stunault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Qureshi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.144403" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861670v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barbier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.174421" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084038v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gomez Eslava" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Ito" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Yano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Shoji" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.156168" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147068v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusree V. K" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjana R Das" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Neenu Lekshmi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramchandra Dhal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.134405" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143410v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensei Terashima" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Baptista de Castro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Mamiya" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.094435" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143373v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Hansen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyuki Matsubayashi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.094412" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088346v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Kabbour" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviero-Minaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pautrat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qute.202000064" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143332v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Enderle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Ouladdiaf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.085131" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095020v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marchandier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Abakumov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fauth" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c02469" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03030205v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.235109" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941287v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Philippe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520620008914" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02394690v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahesh Ramakrishnan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Constable" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Cano" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Mostovoy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan White" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-019-0199-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02496662v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mokdad" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Knebel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Brison" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ta Phuoc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.245101" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964694v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zuo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01129" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02295933v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01303" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091216v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hansen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Greenblatt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.245109" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051966v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangin-Thro" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.060401" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320719v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jeanneau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgy Remenyi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sulpice" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/127/27002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F85DXW2N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963747v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.02.061" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963278v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz-Lopez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Freire" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b09397" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714951v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.054110" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856133v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fischer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b00827" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947534v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Mazzuca" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ca&#241;adillas-Delgado" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fabelo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alberto Rodr&#237;guez-Velamaz&#225;n" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Luzon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703140" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339449v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colmont" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tsirlin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Jesche" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00445" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856138v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Freire" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire V Colin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebedev" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TA00234G" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828364v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Raba" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ressouche" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Qureshi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nassif" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.161102" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01458127v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lander" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Batuk" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alves Dalla Corte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02526" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963799v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chattopadhyay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yahia" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.054418" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691873v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cathelin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lejay" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00277-1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692053v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.207207" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636063v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire V. Colin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Suard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01218" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652704v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicoud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hernandez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b06409" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632252v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#248;ran J Nilsen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Simonet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryutaro Okuma" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Okamoto" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.214415" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163057v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chaix" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Brion" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.214419" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345466v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V. Colin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ito" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yano" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953874" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329504v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.02.011" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345450v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TC00149A" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345449v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueying Hai" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mayer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Miraglia" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.07.018" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4N959RC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345447v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ding" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gay" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.064423" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345439v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitoria M.T.S. Barthem" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haettel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dufeu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Givord" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.07.101" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86KG6XRG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632248v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Songvilay" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nataf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jordan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.214416" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345441v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2016.080.002" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345456v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landsgesell" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Proke&#353;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abou-Ras" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-014-2760-4" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345464v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guitteny" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mirebeau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalmas de R&#233;otier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonville" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.144412" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229091v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Guitteny" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Florea" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ciomaga Hatnean" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.197202" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345462v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Nenert" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Forsberg" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez-Carvajal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT02242H" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345453v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Chu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921537" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972262v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elkhouni" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amami" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Salah" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2014.01.035" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F17B0C0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330305v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lanfredi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Bellucci" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. L. Nobre" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt00623b" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986108v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Nilsen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Okamoto" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ishikawa" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.140412" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972125v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okos Alexandru" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Raita" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.02.144" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DT6VZDP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00984212v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strobel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2012.10.037" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-740VR42B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941909v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitoria Barthem" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mayaffre" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Julien" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3892" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836345v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pairis" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.02.052" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKT2FT81-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941940v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.12.004" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBWB28R7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941993v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L.R. Jacques" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bolloc'H" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravy" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumas" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.035113" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941962v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-012-1807-7" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4XVV9FQV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941980v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvania Lanfredi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Palacio" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe S. Bellucci" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos A.L. Nobre" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/43/435302" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BK9KFH9M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704087v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gomez-Perez" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.224103" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941967v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Canadillas-Delgado" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sax A. Mason" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja3082457" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941932v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Joo Koo" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauer" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bellito" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic301874v" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984936v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Arnold" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Kamarad" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMMM.2010.11.074" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V12V0VK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984172v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Amami" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2011.03.027" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68769S6G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984007v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. C. Sarvezuk" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Kinast" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Gusmao" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. M. da Cunha" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.83.174412" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984016v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3562516" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984000v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paul-Boncour" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Arnold" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblond" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.84.094429" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942096v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm N&#233;nert" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Isobe" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingyu Kim" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Ritter" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.024429" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002231v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. V. Yusupov" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Mihailovic" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Blake" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. M. Palstra" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.075103" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942105v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancuta Laslo" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3339776" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942083v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan-Phung Le-My" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pagnier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Alloin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2010.11.010" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64GLKLVH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984940v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMMM.2009.06.047" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RTNXJD2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989249v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.06.025" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4PF0CTX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942111v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muguerra" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;bert" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pachoud" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.04.030" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L20FSX2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530828v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joo" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Pasquier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009168" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347206v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Anne" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -H. Julien" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2008.07.031" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896832v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Colin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salameh" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bechgaard" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/43/434230" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367072v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auban-Senzier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Pasquier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Bechgaard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2006-10096-6" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798670v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. P. Nunez" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goujon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miraglia" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laversenne" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798610v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius A. P. Nunez" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760469v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Tao" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327332209547X" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994454v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994468v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995395v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000206v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000216v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995391v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Legendre" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000226v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994327v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Pop" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994335v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941952v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palancher" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnin" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Nassif" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Honkim&#228;ki" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942014v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tucoulou" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Calzavara" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392655v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djellit" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Douillet" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407012v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaix" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chan" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011958v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01584374v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Oubaid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bal&#233;dent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fabelo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bocher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C V Colin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15302/frontphys.2026.055201" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927944v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanzheng Tao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Opagiste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ballou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rosen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520624011053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223632v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demortier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fauqu&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ressouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kibalin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.9.056201" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788435v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmei Hu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewen Shi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Sun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihao Deng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.177489" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766827v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Noguere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filhol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Zanotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-024-05589-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florianne Vayer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Damay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Embs" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rols" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-024-00589-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Nimoh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Hammer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian J&#228;hnig" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Dittrich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c02544" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433983v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Damay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sheptyakov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.014419" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04614680v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Diatta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beaudhuin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c14047" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774648v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G. Zheng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bal&#233;dent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oubaid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auban-Senzier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.184428" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Cui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Ma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.094438" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795954v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqing Lu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.094412" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305121v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgrange" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boucher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourasseau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328417002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795701v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahima Kurian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjana Das" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinnu Devan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Raama Varma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170372" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596750v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Faure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dashwood" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Johnson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.013040" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253979v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alexanian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lhotel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.094403" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920765v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Viaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillot-Deudon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deniard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123701" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04254447v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Denis Romero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunlang Ji" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paul Attfield" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.064422" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04254363v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lepoittevin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hayward" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c09088" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795889v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C D Dashwood" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A H Walker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Kwasigroch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L S I Veiga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41714-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254010v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ding" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Simonet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Stock" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.084405" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559423v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khatua" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomil&#353;ek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Strydom" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jagli&#269;i&#263;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00879-2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996600v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Gen Zheng" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bal&#233;dent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00955-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637295v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Leclercq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ar&#233;valo-L&#243;pez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Goujon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520622001159" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560520v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriki Terada" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohito Nakano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stunault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Qureshi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.144403" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861670v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barbier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.174421" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084038v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gomez Eslava" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Ito" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Yano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Shoji" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.156168" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143373v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Hansen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyuki Matsubayashi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.094412" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088346v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Kabbour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviero-Minaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pautrat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qute.202000064" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143332v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Enderle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Ouladdiaf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.085131" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147068v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusree V. K" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjana R Das" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Neenu Lekshmi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramchandra Dhal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.134405" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143410v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensei Terashima" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Baptista de Castro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Mamiya" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.094435" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095020v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marchandier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Abakumov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fauth" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c02469" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03030205v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.235109" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941287v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Philippe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520620008914" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964694v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zuo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01129" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02295933v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01303" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091216v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hansen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Greenblatt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.245109" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02496662v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mokdad" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Knebel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Brison" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ta Phuoc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.245101" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02394690v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahesh Ramakrishnan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Constable" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Cano" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Mostovoy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan White" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-019-0199-3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051966v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangin-Thro" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.060401" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320719v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jeanneau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgy Remenyi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sulpice" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/127/27002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F85DXW2N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714951v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.054110" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856133v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz-Lopez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Freire" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joly" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fischer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b00827" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947534v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Mazzuca" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ca&#241;adillas-Delgado" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fabelo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alberto Rodr&#237;guez-Velamaz&#225;n" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Luzon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703140" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963278v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b09397" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963747v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.02.061" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339449v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colmont" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tsirlin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Jesche" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00445" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856138v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Freire" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire V Colin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebedev" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TA00234G" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01458127v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lander" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Batuk" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alves Dalla Corte" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02526" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828364v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Raba" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ressouche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Qureshi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nassif" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.161102" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963799v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chattopadhyay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yahia" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.054418" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691873v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cathelin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lejay" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00277-1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692053v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.207207" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636063v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire V. Colin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Suard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01218" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632252v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#248;ran J Nilsen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Simonet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryutaro Okuma" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Okamoto" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.214415" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652704v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicoud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hernandez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b06409" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345450v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TC00149A" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329504v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.02.011" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345449v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueying Hai" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mayer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Miraglia" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.07.018" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4N959RC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345447v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ding" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V. Colin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gay" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.064423" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163057v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chaix" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Brion" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.214419" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345466v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ito" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yano" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953874" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345439v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitoria M.T.S. Barthem" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haettel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dufeu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Givord" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.07.101" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86KG6XRG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345441v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2016.080.002" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632248v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Songvilay" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nataf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jordan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.214416" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345464v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guitteny" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mirebeau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalmas de R&#233;otier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonville" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.144412" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229091v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Guitteny" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Florea" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ciomaga Hatnean" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.197202" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345456v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landsgesell" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Proke&#353;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abou-Ras" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-014-2760-4" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345462v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Nenert" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Forsberg" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez-Carvajal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT02242H" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345453v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Chu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921537" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972262v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elkhouni" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amami" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Salah" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2014.01.035" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F17B0C0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330305v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lanfredi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Bellucci" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. L. Nobre" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt00623b" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986108v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Nilsen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Okamoto" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ishikawa" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.140412" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972125v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okos Alexandru" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Raita" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.02.144" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DT6VZDP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941909v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitoria Barthem" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mayaffre" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Julien" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3892" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836345v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pairis" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.02.052" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKT2FT81-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00984212v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strobel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2012.10.037" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-740VR42B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941940v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.12.004" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBWB28R7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941962v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-012-1807-7" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4XVV9FQV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941993v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L.R. Jacques" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bolloc'H" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravy" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumas" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.035113" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941980v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvania Lanfredi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Palacio" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe S. Bellucci" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos A.L. Nobre" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/43/435302" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BK9KFH9M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941967v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Canadillas-Delgado" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sax A. Mason" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja3082457" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704087v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gomez-Perez" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.224103" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941932v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Joo Koo" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauer" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bellito" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic301874v" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984936v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Arnold" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Kamarad" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMMM.2010.11.074" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V12V0VK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984172v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Amami" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2011.03.027" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68769S6G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984007v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. C. Sarvezuk" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Kinast" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Gusmao" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. M. da Cunha" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.83.174412" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984016v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3562516" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984000v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paul-Boncour" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Arnold" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblond" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.84.094429" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942105v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancuta Laslo" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3339776" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942083v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan-Phung Le-My" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pagnier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Alloin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2010.11.010" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64GLKLVH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942096v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm N&#233;nert" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Isobe" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingyu Kim" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Ritter" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.024429" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002231v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. V. Yusupov" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Mihailovic" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Blake" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. M. Palstra" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.075103" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984940v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMMM.2009.06.047" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RTNXJD2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989249v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.06.025" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4PF0CTX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942111v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muguerra" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;bert" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pachoud" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.04.030" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L20FSX2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530828v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joo" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Pasquier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009168" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347206v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Anne" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -H. Julien" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2008.07.031" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896832v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Colin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salameh" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bechgaard" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/43/434230" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367072v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auban-Senzier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Pasquier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Bechgaard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2006-10096-6" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798670v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. P. Nunez" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goujon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miraglia" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laversenne" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798610v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius A. P. Nunez" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760469v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Tao" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327332209547X" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994454v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994468v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995395v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000206v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000216v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995391v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Legendre" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994327v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Pop" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994335v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000226v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941952v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palancher" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnin" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Nassif" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Honkim&#228;ki" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942014v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tucoulou" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Calzavara" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392655v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djellit" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Douillet" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407012v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaix" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chan" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011958v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01584374v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>