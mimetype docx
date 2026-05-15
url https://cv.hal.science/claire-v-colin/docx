--- v1 (2026-04-15)
+++ v2 (2026-05-15)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (101)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (102)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,1315 +368,1315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual planar anisotropy of the induced magnetism in KTb&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt;</w:t>
+                <w:t xml:space="preserve">Effect of Fe-doping on magnetic structures and “spin-lattice-charge” strong correlation properties in Mn3Sn1-Fe C compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Demortier</w:t>
+                <w:t xml:space="preserve">Dongmei Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Petit</w:t>
+                <w:t xml:space="preserve">Kewen Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fauqué</w:t>
+                <w:t xml:space="preserve">Ying Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ressouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Kibalin</w:t>
+                <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.9.056201⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1010, pp.177489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.177489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223632v1</w:t>
+                <w:t xml:space="preserve">hal-04788435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Fe-doping on magnetic structures and “spin-lattice-charge” strong correlation properties in Mn3Sn1-Fe C compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unusual planar anisotropy of the induced magnetism in KTb&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Demortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongmei Hu</w:t>
+                <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kewen Shi</w:t>
+                <w:t xml:space="preserve">B. Fauqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Sun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Colin</w:t>
+                <w:t xml:space="preserve">E. Ressouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihao Deng</w:t>
+                <w:t xml:space="preserve">I. Kibalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1010, pp.177489. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (5), pp.056201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.177489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.9.056201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788435v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematics of zircaloy-4 lattice parameters from 2 K to PWR irradiation conditions</w:t>
+                <w:t xml:space="preserve">Manipulation of magnetic structures and pressure-induced strong correlation properties in the frustrated M n 3 GaN antiperovskite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Noguere</w:t>
+                <w:t xml:space="preserve">Jin Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewen Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Xu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Zanotti</w:t>
+                <w:t xml:space="preserve">Zhijie Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-024-05589-y⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (9), pp.094438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.094438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766827v1</w:t>
+                <w:t xml:space="preserve">hal-04788596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy-stabilized materials as a platform to explore terbium-based pyrochlore frustrated magnets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematics of zircaloy-4 lattice parameters from 2 K to PWR irradiation conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Noguere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florianne Vayer</w:t>
+                <w:t xml:space="preserve">J. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Petit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rols</w:t>
+                <w:t xml:space="preserve">J.-M. Zanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43246-024-00589-y⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 139, pp.787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-024-05589-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770234v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layer-By-Layer Magnetic Ordering via Idle Spins and the Optical Signature of Jahn–Teller Cr 2+ Ions in Sr 2 Cr(PO 4 ) 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entropy-stabilized materials as a platform to explore terbium-based pyrochlore frustrated magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florianne Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Nimoh</w:t>
+                <w:t xml:space="preserve">Jan Embs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mentré</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Volker Dittrich</w:t>
+                <w:t xml:space="preserve">Stéphane Rols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c02544⟩</w:t>
+              <w:t xml:space="preserve">Communications Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43246-024-00589-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793532v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Dy$^{3+}$ environment on magnetic anisotropy and magnetocaloric effect in Dy$_3$B$_2$C$_3$O$_{12}$(B = In, Sc, Te; C = Ga,Al, Li) garnets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Layer-By-Layer Magnetic Ordering via Idle Spins and the Optical Signature of Jahn–Teller Cr 2+ Ions in Sr 2 Cr(PO 4 ) 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Nimoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Maria Hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Damay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Petit</w:t>
+                <w:t xml:space="preserve">Maximilian Jähnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sheptyakov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Suard</w:t>
+                <w:t xml:space="preserve">Volker Dittrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.014419⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (44), pp.21000-21011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c02544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04433983v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BaCoO 2 with Tetrahedral Cobalt Coordination: The Missing Element to Understand Energy Storage and Conversion Applications in BaCoO 3−δ -Based Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Dy$^{3+}$ environment on magnetic anisotropy and magnetocaloric effect in Dy$_3$B$_2$C$_3$O$_{12}$(B = In, Sc, Te; C = Ga,Al, Li) garnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliou Diatta</w:t>
+                <w:t xml:space="preserve">D. Sheptyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Viennois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Haines</w:t>
+                <w:t xml:space="preserve">E. Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.3c14047⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (1), pp.014419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.014419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614680v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the transport and magnetic properties of substituted Ba(Fe1-xNix)2(Se1-yTey)3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BaCoO 2 with Tetrahedral Cobalt Coordination: The Missing Element to Understand Energy Storage and Conversion Applications in BaCoO 3−δ -Based Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliou Diatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.G. Zheng</w:t>
+                <w:t xml:space="preserve">Mickael Beaudhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Balédent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Colin</w:t>
+                <w:t xml:space="preserve">Julien Haines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.184428⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (22), pp.15027-15035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.3c14047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774648v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation of magnetic structures and pressure-induced strong correlation properties in the frustrated M n 3 GaN antiperovskite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the transport and magnetic properties of substituted Ba(Fe1-xNix)2(Se1-yTey)3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.G. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Cui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ying Sun</w:t>
+                <w:t xml:space="preserve">Y. Oubaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhijie Ma</w:t>
+                <w:t xml:space="preserve">P. Auban-Senzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 110 (9), pp.094438. </w:t>
+              <w:t xml:space="preserve">, 2024, 109 (18), pp.184428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.094438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.184428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788596v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noncoplanar antiferromagnetism induced zero thermal expansion behavior in the antiperovskite Mn 3 Sn 0.5 Zn 0.5 C x</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhijie Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huiqing Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewen Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 107 (9), pp.094412. </w:t>
@@ -1714,64 +1714,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of thermal scattering laws with the CINEL code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Noguere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desgrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1842,563 +1842,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exchange bias effect and inhomogeneous magnetism in 6H Ba3CoFeRuO9: Role of structural site disorder</w:t>
+                <w:t xml:space="preserve">Magnetic structure and field dependence of the cycloid phase mediating the spin reorientation transition in Ca 3 Ru 2 O 7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahima Kurian</w:t>
+                <w:t xml:space="preserve">Q. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranjana Das</w:t>
+                <w:t xml:space="preserve">C. Dashwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chinnu Devan</w:t>
+                <w:t xml:space="preserve">C. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manoj Raama Varma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Colin</w:t>
+                <w:t xml:space="preserve">R. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ressouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 568, pp.170372. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), pp.013040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.5.013040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795701v1</w:t>
+                <w:t xml:space="preserve">hal-04596750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic structure and field dependence of the cycloid phase mediating the spin reorientation transition in Ca 3 Ru 2 O 7</w:t>
+                <w:t xml:space="preserve">Collective magnetic state induced by charge disorder in the non-Kramers rare-earth pyrochlore Tb2ScNbO7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Faure</w:t>
+                <w:t xml:space="preserve">Yann Alexanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dashwood</w:t>
+                <w:t xml:space="preserve">Elsa Lhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Ballou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Colin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Ressouche</w:t>
+                <w:t xml:space="preserve">Holger Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.5.013040⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (9), pp.094403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.094403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596750v1</w:t>
+                <w:t xml:space="preserve">hal-04253979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective magnetic state induced by charge disorder in the non-Kramers rare-earth pyrochlore Tb2ScNbO7</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two new cubic perovskite oxides Ba3CoSb2O9 and Ba2SrCoSb2O9: Syntheses, crystal structures and magnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Darie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Alexanian</w:t>
+                <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Lhotel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Colin</w:t>
+                <w:t xml:space="preserve">Mélanie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger Klein</w:t>
+                <w:t xml:space="preserve">Catherine Guillot-Deudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.094403⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 317, pp.123701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2022.123701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253979v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two new cubic perovskite oxides Ba3CoSb2O9 and Ba2SrCoSb2O9: Syntheses, crystal structures and magnetic properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exchange bias effect and inhomogeneous magnetism in 6H Ba3CoFeRuO9: Role of structural site disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bordet</w:t>
+                <w:t xml:space="preserve">Mahima Kurian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Viaud</w:t>
+                <w:t xml:space="preserve">Ranjana Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Guillot-Deudon</w:t>
+                <w:t xml:space="preserve">Chinnu Devan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Deniard</w:t>
+                <w:t xml:space="preserve">Manoj Raama Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 317, pp.123701. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 568, pp.170372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2022.123701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920765v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doping-independent 120° magnetism in the quadruple perovskite CaMn3V4O12</w:t>
               </w:r>
@@ -2683,51 +2683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M P Kwasigroch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L S I Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.6197. </w:t>
@@ -2893,697 +2893,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signature of a randomness-driven spin-liquid state in a frustrated magnet</w:t>
+                <w:t xml:space="preserve">Magnetic properties of the (Mo2/3R1/3)2AlC(R=Ho,Dy ) i-MAX phases studied by x-ray magnetic circular dichroism and neutron diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Khatua</w:t>
+                <w:t xml:space="preserve">Maxime Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gomilšek</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Z. Jagličić</w:t>
+                <w:t xml:space="preserve">Fabrice Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Opagiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42005-022-00879-2⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (17), pp.174421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.174421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559423v1</w:t>
+                <w:t xml:space="preserve">hal-03861670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal stripe order as a precursor of the superconducting phase in pressurized BaFe2Se3 Spin Ladder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Signature of a randomness-driven spin-liquid state in a frustrated magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Khatua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gomilšek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Orain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen-Gen Zheng</w:t>
+                <w:t xml:space="preserve">A. Strydom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Balédent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+                <w:t xml:space="preserve">Z. Jagličić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 5 (1), pp.183. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42005-022-00955-7⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-022-00879-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996600v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressibility of structural modulation waves in the chain compounds BaCoX2O7 ( X = As, P): a powder study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ranjana Das</w:t>
+                <w:t xml:space="preserve">Universal stripe order as a precursor of the superconducting phase in pressurized BaFe2Se3 Spin Ladder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen-Gen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Leclercq</w:t>
+                <w:t xml:space="preserve">Victor Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bouvier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Celine Goujon</w:t>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2052520622001159⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-022-00955-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637295v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single E-type collinear spin state in orthorhombic YMnO$_3$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compressibility of structural modulation waves in the chain compounds BaCoX2O7 ( X = As, P): a powder study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranjana Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noriki Terada</w:t>
+                <w:t xml:space="preserve">Angel Arévalo-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomohito Nakano</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Navid Qureshi</w:t>
+                <w:t xml:space="preserve">Celine Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.144403⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78 (2), pp.162-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2052520622001159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560520v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of the (Mo2/3R1/3)2AlC(R=Ho,Dy ) i-MAX phases studied by x-ray magnetic circular dichroism and neutron diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single E-type collinear spin state in orthorhombic YMnO$_3$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noriki Terada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomohito Nakano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Barbier</w:t>
+                <w:t xml:space="preserve">Anne Stunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Wilhelm</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elsa Lhotel</w:t>
+                <w:t xml:space="preserve">Navid Qureshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 105 (17), pp.174421. </w:t>
+              <w:t xml:space="preserve">, 2022, 105 (14), pp.144403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.174421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.144403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861670v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential Co and Fe atom occupancy in R2(Fe1-xCo )14B intermetallic compounds (R = Nd, Y and Ce)</w:t>
               </w:r>
@@ -3697,1099 +3697,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-induced incommensurate antiferromagnetic order in a ferromagnetic B-site ordered double-perovskite Lu2NiMnO6</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noriki Terada</w:t>
+                <w:t xml:space="preserve">Three different Ge environments in a new Sr 5 CuGe 9 O 24 phase synthesized at high pressure and high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Kodjikian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kazuyuki Matsubayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.102.094412⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76 (5), pp.727-732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2052520620008914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04143373v1</w:t>
+                <w:t xml:space="preserve">hal-02941287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiferroic BaCoX 2 O 7 (X = P, As) Compounds with Incommensurate Structural Waves but Collinear Spin Ingredients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angel Arévalo-López</w:t>
+                <w:t xml:space="preserve">Pressure-induced incommensurate antiferromagnetic order in a ferromagnetic B-site ordered double-perovskite Lu2NiMnO6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noriki Terada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navid Qureshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas C Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houria Kabbour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Pautrat</w:t>
+                <w:t xml:space="preserve">Kazuyuki Matsubayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Quantum Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qute.202000064⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (9), pp.094412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.102.094412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088346v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the large ferroelectric polarization enhancement under high pressure for multiferroic DyMnO3 studied by polarized and unpolarized neutron diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noriki Terada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navid Qureshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Enderle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Ouladdiaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102 (8), pp.085131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevb.102.085131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant exchange bias effect in Ruddlesden-Popper oxides SrLaFe0.25+xMn0.25Co0.5−xO4 (x=0,0.25): Role of the cluster glass magnetic phase in a quasi-two-dimensional perovskite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anusree V. K</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranjana R Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anusree V. K</w:t>
+                <w:t xml:space="preserve">P Neenu Lekshmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramchandra Dhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102 (13), pp.134405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevb.102.134405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between magnetic ordering and gigantic magnetocaloric effect in HoB2 studied by neutron diffraction experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noriki Terada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kensei Terashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Baptista de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroaki Mamiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102 (9), pp.094435. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevb.102.094435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and Intercalation Properties of BaRu 2 O 6 and SrRu 2 O 6</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiferroic BaCoX 2 O 7 (X = P, As) Compounds with Incommensurate Structural Waves but Collinear Spin Ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Arévalo-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Kabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Marchandier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">François Fauth</w:t>
+                <w:t xml:space="preserve">Alain Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c02469⟩</w:t>
+              <w:t xml:space="preserve">Advanced Quantum Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.2000064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qute.202000064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095020v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incommensurate spin ordering and excitations in multiferroic SrMnGe2O6</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Ressouche</w:t>
+                <w:t xml:space="preserve">Magnetic and Intercalation Properties of BaRu 2 O 6 and SrRu 2 O 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Marchandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Abakumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noriki Terada</w:t>
+                <w:t xml:space="preserve">François Fauth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101 (23), pp.235109. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (19), pp.8471-8480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.235109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c02469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030205v2</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three different Ge environments in a new Sr 5 CuGe 9 O 24 phase synthesized at high pressure and high temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Kodjikian</w:t>
+                <w:t xml:space="preserve">Incommensurate spin ordering and excitations in multiferroic SrMnGe2O6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ressouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Philippe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Colin</w:t>
+                <w:t xml:space="preserve">Julien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noriki Terada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 76 (5), pp.727-732. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (23), pp.235109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2052520620008914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.235109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941287v1</w:t>
+                <w:t xml:space="preserve">hal-03030205v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Structure of the Modulated Doubly Ordered Perovskite NaLaCoWO 6 and Its Reversible Phase Transition with a Colossal Temperature Hysteresis</w:t>
               </w:r>
@@ -4814,51 +4814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Darie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (1), pp.81-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4892,103 +4892,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamagnetic Transitions versus Magnetocrystalline Anisotropy in Two Cobalt Arsenates with 1D Co 2+ Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Kabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (19), pp.12609-12617. </w:t>
@@ -5020,429 +5020,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning competing magnetic interactions with pressure in RMn2O5 multiferroics</w:t>
+                <w:t xml:space="preserve">Structural, magnetic, and insulator-to-metal transitions under pressure in the GaV4S8 Mott insulator: A rich phase diagram up to 14.7 GPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Peng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Colin</w:t>
+                <w:t xml:space="preserve">J. Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Hansen</w:t>
+                <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Greenblatt</w:t>
+                <w:t xml:space="preserve">C. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Brison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 99 (24), pp.245109. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.245109⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 100 (24), pp.245101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.245101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03091216v1</w:t>
+                <w:t xml:space="preserve">cea-02496662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, magnetic, and insulator-to-metal transitions under pressure in the GaV4S8 Mott insulator: A rich phase diagram up to 14.7 GPa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field-induced double spin spiral in a frustrated chiral magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marin</w:t>
+                <w:t xml:space="preserve">Mahesh Ramakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Brison</w:t>
+                <w:t xml:space="preserve">Evan Constable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ta Phuoc</w:t>
+                <w:t xml:space="preserve">Andres Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Mostovoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.245101⟩</w:t>
+              <w:t xml:space="preserve">Npj Quantum Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (1), pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41535-019-0199-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02496662v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-induced double spin spiral in a frustrated chiral magnet</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning competing magnetic interactions with pressure in RMn2O5 multiferroics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Cano</w:t>
+                <w:t xml:space="preserve">W. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxim Mostovoy</w:t>
+                <w:t xml:space="preserve">T. Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan White</w:t>
+                <w:t xml:space="preserve">M. Greenblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Npj Quantum Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (1), pp.60. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (24), pp.245109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41535-019-0199-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.245109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394690v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin decoupling under a staggered field in the Gd2Ir2O7 pyrochlore</w:t>
               </w:r>
@@ -5454,77 +5454,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mangin-Thro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Lhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (6), pp.060401. </w:t>
@@ -5702,295 +5702,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the spin-lattice coupling in M n 3 G a 1 − x S n x N antiperovskites</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the exceptional charge performance of the 0.93Li 4−x Mn 2 O 5 –0.07Li 2 O composite cathode for Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Wang</w:t>
+                <w:t xml:space="preserve">M. Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Yan</w:t>
+                <w:t xml:space="preserve">Maria Diaz-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire V Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.054110⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (12), pp.5156 - 5165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8TA00234G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714951v1</w:t>
+                <w:t xml:space="preserve">hal-01856138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Structure and Lithium Diffusion Pathways in Li 4 Mn 2 O 5 High Capacity Cathode Probed by Total Scattering and XANES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Melanie Freire</w:t>
+                <w:t xml:space="preserve">Investigation of the spin-lattice coupling in M n 3 G a 1 − x S n x N antiperovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewen Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Joly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Colin</w:t>
+                <w:t xml:space="preserve">Lei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Fischer</w:t>
+                <w:t xml:space="preserve">Jun Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (9), pp.3060 - 3070. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (5), pp.054110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b00827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.054110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856133v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic Insights on the Multiferroic Perovskite-Like [CH 3 NH 3 ][Co(COOH) 3 ] Compound</w:t>
               </w:r>
@@ -6110,7370 +6110,7495 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operando X-ray Absorption Spectroscopy and Emission Kβ 1,3 Study of the Manganese Redox Activity in High-Capacity Li 4 Mn 2 O 5 Cathode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Diaz-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (51), pp.29586-29597. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b09397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic properties of the doubly ordered perovskite NaLnCoWO 6 (Ln = Y, La, Pr, Nd, Sm, Eu, Gd, Tb, Dy, Ho, Er, Yb) family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Darie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 458, pp.48-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmmm.2018.02.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressibility of BiCu 2 PO 6 : Polymorphism against S = 1 / 2 Magnetic Spin Ladders</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexander Tsirlin</w:t>
+                <w:t xml:space="preserve">Local Structure and Lithium Diffusion Pathways in Li 4 Mn 2 O 5 High Capacity Cathode Probed by Total Scattering and XANES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Diaz-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Jesche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Colin</w:t>
+                <w:t xml:space="preserve">Henry Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (10), pp.6038-6044. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (9), pp.3060 - 3070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b00445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b00827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04339449v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the exceptional charge performance of the 0.93Li 4−x Mn 2 O 5 –0.07Li 2 O composite cathode for Li-ion batteries</w:t>
+                <w:t xml:space="preserve">Compressibility of BiCu 2 PO 6 : Polymorphism against S = 1 / 2 Magnetic Spin Ladders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Freire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bordet</w:t>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Darie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire V Colin</w:t>
+                <w:t xml:space="preserve">Alexander Tsirlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Lebedev</w:t>
+                <w:t xml:space="preserve">Anton Jesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (12), pp.5156 - 5165. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (10), pp.6038-6044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8TA00234G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b00445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856138v1</w:t>
+                <w:t xml:space="preserve">hal-04339449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, structure and electrochemical properties of K-based sulfates K &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; M&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (SO &amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; )&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; with M = Fe and Cu</w:t>
+                <w:t xml:space="preserve">Phase diagram of multiferroic KCu 3 As 2 O 7 ( O D ) 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Lander</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+                <w:t xml:space="preserve">Gøran J Nilsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Batuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Colin</w:t>
+                <w:t xml:space="preserve">Virginie Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Alves Dalla Corte</w:t>
+                <w:t xml:space="preserve">Claire V. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryutaro Okuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshihiko Okamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02526⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (21), pp.214415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.214415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458127v1</w:t>
+                <w:t xml:space="preserve">hal-01632252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the magnetic structure of CePt 2 In 7 by means of neutron diffraction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprehensive Study of Oxygen Storage in YbFe2O4+x (x ≤ 0.5): Unprecedented Coexistence of FeOn Polyhedra in One Single Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Qureshi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Colin</w:t>
+                <w:t xml:space="preserve">Sarah Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Nassif</w:t>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Duttine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.161102⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (47), pp.17031-17043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b06409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828364v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward pressure-induced multiferroicity in PrMn2O5</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis, structure and electrochemical properties of K-based sulfates K &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; M&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (SO &amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; )&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; with M = Fe and Cu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Yahia</w:t>
+                <w:t xml:space="preserve">Laura Lander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Batuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alves Dalla Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.054418⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (4), pp.2013-2021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963799v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation in spin ice from magnetic charge injection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Lejay</w:t>
+                <w:t xml:space="preserve">Determination of the magnetic structure of CePt 2 In 7 by means of neutron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Raba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ressouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Qureshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-00277-1⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (16), pp.161102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.161102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691873v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singlet Orbital Ordering in Bilayer Sr 3 Cr 2 O 7</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Colin</w:t>
+                <w:t xml:space="preserve">Fragmentation in spin ice from magnetic charge injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.207207⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-00277-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692053v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Study of a Doubly Ordered Perovskite Family NaLnCoWO 6 (Ln = Y, La, Pr, Nd, Sm, Eu, Gd, Tb, Dy, Ho, Er, Yb): Hybrid Improper Ferroelectricity in Nine New Members</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Suard</w:t>
+                <w:t xml:space="preserve">Toward pressure-induced multiferroicity in PrMn2O5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chattopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01218⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (5), pp.054418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.054418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636063v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram of multiferroic KCu 3 As 2 O 7 ( O D ) 3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yoshihiko Okamoto</w:t>
+                <w:t xml:space="preserve">Singlet Orbital Ordering in Bilayer Sr 3 Cr 2 O 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyorgy Remenyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.214415⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (20), pp.207207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.207207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632252v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Study of Oxygen Storage in YbFe2O4+x (x ≤ 0.5): Unprecedented Coexistence of FeOn Polyhedra in One Single Phase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Duttine</w:t>
+                <w:t xml:space="preserve">A New High Pressure form of Ba3NiSb2O9: Local Structure Investigated by Electron Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lepoittevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Kodjikian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Imaging and Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (19), pp.44-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652704v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SrMGe2O6 (M = Mn, Co): a family of pyroxene compounds displaying multiferroicity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Structural Study of a Doubly Ordered Perovskite Family NaLnCoWO 6 (Ln = Y, La, Pr, Nd, Sm, Eu, Gd, Tb, Dy, Ho, Er, Yb): Hybrid Improper Ferroelectricity in Nine New Members</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire V. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6TC00149A⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (14), pp.8478 - 8489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345450v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new high pressure form of Ba3NiSb2O9</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bordet</w:t>
+                <w:t xml:space="preserve">Magnetic properties of the honeycomb oxide Na 2 Co 2 TeO 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Songvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2016.02.011⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (21), pp.214416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.214416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329504v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ neutron investigation of hydrogen absorption kinetics in La(FexSi1−x)13 magnetocaloric alloys for room-temperature refrigeration application</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Cu0.8Mg1.2Si2O6 : a copper-bearing silicate with the low-clinopyroxene structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire V. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Miraglia</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.07.018⟩</w:t>
+              <w:t xml:space="preserve">Mineralogical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 80 (2), pp.325-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/minmag.2016.080.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01345449v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional short-range magnetic correlations in the magnetoelectric pyroxene CaMnGe2O6</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SrMGe2O6 (M = Mn, Co): a family of pyroxene compounds displaying multiferroicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire V. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.064423⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (19), pp.4236-4245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6TC00149A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345447v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helical bunching and symmetry lowering inducing multiferroicity in Fe langasites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie de Brion</w:t>
+                <w:t xml:space="preserve">A new high pressure form of Ba3NiSb2O9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lepoittevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Kodjikian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.214419⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 237, pp.166-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2016.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163057v2</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-solution stability and preferential site-occupancy in (R-R′)2Fe14B compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
+                <w:t xml:space="preserve">One-dimensional short-range magnetic correlations in the magnetoelectric pyroxene CaMnGe2O6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. V. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Suard</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Darie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4953874⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (6), pp.064423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.064423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345466v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy moment direction and antiferromagnetic domain wall motion in Mn2Au</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helical bunching and symmetry lowering inducing multiferroicity in Fe langasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Ballou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.07.101⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (21), pp.214419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.214419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01345439v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163057v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu0.8Mg1.2Si2O6 : a copper-bearing silicate with the low-clinopyroxene structure</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solid-solution stability and preferential site-occupancy in (R-R′)2Fe14B compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. V. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dempsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralogical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1180/minmag.2016.080.002⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (24), pp.242415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4953874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345441v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of the honeycomb oxide Na 2 Co 2 TeO 6</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-situ neutron investigation of hydrogen absorption kinetics in La(FexSi1−x)13 magnetocaloric alloys for room-temperature refrigeration application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xueying Hai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire V. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Miraglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.214416⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 400, pp.344-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632248v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic correlations in Tb2Ti2O7 spin liquid</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Easy moment direction and antiferromagnetic domain wall motion in Mn2Au</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitoria M.T.S. Barthem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire V. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Haettel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dufeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Givord</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.144412⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 406 (24), pp.289-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.07.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345464v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuations and All-In–All-Out Ordering in Dipole-Octupole Nd2Zr2O7</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin-glass-like behavior and negative thermal expansion in antiperovskite Mn3Ni1−xCuxN compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire V. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihua Chu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.197202⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (21), pp.213915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4921537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229091v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron Diffraction Studies: Structure and Physical Properties of La2 O 3−x F x Fe2Se2</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fluctuations and All-In–All-Out Ordering in Dipole-Octupole Nd2Zr2O7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Guitteny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Ciomaga Hatnean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10948-014-2760-4⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (19), pp.197202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.197202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345456v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic properties of the low-dimensional fluoride β-FeF3(H2O)2·H2O</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juan Rodriguez-Carvajal</w:t>
+                <w:t xml:space="preserve">Neutron Diffraction Studies: Structure and Physical Properties of La2 O 3−x F x Fe2Se2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Landsgesell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Prokeš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. V. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Abou-Ras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schäfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5DT02242H⟩</w:t>
+              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (3), pp.1111-1116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10948-014-2760-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345462v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-glass-like behavior and negative thermal expansion in antiperovskite Mn3Ni1−xCuxN compounds</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mesoscopic correlations in Tb2Ti2O7 spin liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guitteny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mirebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dalmas de Réotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. V. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4921537⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (14), pp.144412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.144412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345453v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetoelectric interactions of (Ca, Mg)-doped polycrystalline multiferroic CuFeO&amp;lt; sub&amp;gt; 2&amp;lt;/sub&amp;gt;</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Ben Salah</w:t>
+                <w:t xml:space="preserve">Structural and magnetic properties of the low-dimensional fluoride β-FeF3(H2O)2·H2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Nenert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Fabelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Forsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire V. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Rodriguez-Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2014.01.035⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (31), pp.14130-14138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5DT02242H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00972262v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transitions and interface phenomena in the cryogenic temperature domain of a niobate nanostructured ceramic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. A. L. Nobre</w:t>
+                <w:t xml:space="preserve">Structural and magnetoelectric interactions of (Ca, Mg)-doped polycrystalline multiferroic CuFeO&amp;lt; sub&amp;gt; 2&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Elkhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4dt00623b⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.151-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2014.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330305v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helical order and multiferroicity in the S = 1/2 quasi-kagome system KCu3As2O7(OD)3</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase transitions and interface phenomena in the cryogenic temperature domain of a niobate nanostructured ceramic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lanfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Darie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. S. Bellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. V. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. L. Nobre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.140412⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (28), pp.10983-10998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4dt00623b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986108v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and magnetic properties of the layered perovskite PbVO3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Okos Alexandru</w:t>
+                <w:t xml:space="preserve">Helical order and multiferroicity in the S = 1/2 quasi-kagome system KCu3As2O7(OD)3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. J. Nilsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Okamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.02.144⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (14), pp.140412(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.140412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00972125v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the properties of Mn2Au for antiferromagnetic spintronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vitoria Barthem</w:t>
+                <w:t xml:space="preserve">Structure and magnetic properties of the layered perovskite PbVO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okos Alexandru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Raita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms3892⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 602, pp.265-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.02.144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941909v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of Zn vacancies on the physical properties of antiperovskite compounds Mn3ZnxN</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bordet</w:t>
+                <w:t xml:space="preserve">Revealing the properties of Mn2Au for antiferromagnetic spintronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitoria Barthem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mayaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Givord</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.02.052⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.2892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms3892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00836345v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, structural and magnetic studies of the of the CuCr1-xCoxO2 delafossite oxide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Amami</w:t>
+                <w:t xml:space="preserve">The effect of Zn vacancies on the physical properties of antiperovskite compounds Mn3ZnxN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihua Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pairis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2012.10.037⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (12), pp.968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.02.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984212v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure, Raman spectroscopy and evidence of ferromagnetic transition in CuCr&amp;lt; sub&amp;gt; 1− x&amp;lt;/sub&amp;gt; M&amp;lt; sub&amp;gt; x&amp;lt;/sub&amp;gt; O&amp;lt; sub&amp;gt; 2&amp;lt;/sub&amp;gt;(M= Mn and Rh) compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
+                <w:t xml:space="preserve">Synthesis, structural and magnetic studies of the of the CuCr1-xCoxO2 delafossite oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Elkhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Amami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 355, pp.158. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2013.12.004⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 330, pp.101-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2012.10.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941940v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Ga Substitution on the Magnetic State of Delafossite CuCrO2 with Antiferromagnetic Triangular Sublattice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
+                <w:t xml:space="preserve">The structure, Raman spectroscopy and evidence of ferromagnetic transition in CuCr&amp;lt; sub&amp;gt; 1− x&amp;lt;/sub&amp;gt; M&amp;lt; sub&amp;gt; x&amp;lt;/sub&amp;gt; O&amp;lt; sub&amp;gt; 2&amp;lt;/sub&amp;gt;(M= Mn and Rh) compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Elkhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Salah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Amami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10948-012-1807-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 355, pp.158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2013.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941962v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of a large-periodicity soliton lattice in a current-driven electronic crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L.R. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bolloc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.L.R. Jacques</w:t>
+                <w:t xml:space="preserve">S. Ravy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85, pp.035113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.035113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermistor behaviour and electric conduction analysis of Ni-doped niobate ferroelectric: the role of multiple β parameters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Felipe S. Bellucci</w:t>
+                <w:t xml:space="preserve">Effect of Ga Substitution on the Magnetic State of Delafossite CuCrO2 with Antiferromagnetic Triangular Sublattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Elkhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcos A.L. Nobre</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Strobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/45/43/435302⟩</w:t>
+              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26, pp.2125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10948-012-1807-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941980v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Order-Disorder Transitions in the Quest for Molecular Multiferroics: Structural and Magnetic Neutron Studies of a Mixed Valence Iron (II)-Iron (III) Formate Framework</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermistor behaviour and electric conduction analysis of Ni-doped niobate ferroelectric: the role of multiple β parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvania Lanfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Palacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe S. Bellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos A.L. Nobre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja3082457⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45, pp.435302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/45/43/435302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941967v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry adapted analysis of the magnetic and structural phase diagram of Bi$_{1-x}$Y$_x$CrO$_3$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic Order Through Super-Superexchanges in the Polar Magnetoelectric Organic-Inorganic Hybrid Cr [(D3N-(CH2) 2-PO3)(Cl)(D2O)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Nenert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun-Joo Koo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Bellito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.224103⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52, pp.753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic301874v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00704087v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Order Through Super-Superexchanges in the Polar Magnetoelectric Organic-Inorganic Hybrid Cr [(D3N-(CH2) 2-PO3)(Cl)(D2O)]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwilherm Nenert</w:t>
+                <w:t xml:space="preserve">The Role of Order-Disorder Transitions in the Quest for Molecular Multiferroics: Structural and Magnetic Neutron Studies of a Mixed Valence Iron (II)-Iron (III) Formate Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Canadillas-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Fabelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alberto Rodríguez-Velamazán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lemée-Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyun-Joo Koo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carlo Bellito</w:t>
+                <w:t xml:space="preserve">Sax A. Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic301874v⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134, pp.19772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja3082457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941932v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the pressure and temperature dependence of the intrinsic magnetic properties of YCo 4Ge</w:t>
+                <w:t xml:space="preserve">Symmetry adapted analysis of the magnetic and structural phase diagram of Bi$_{1-x}$Y$_x$CrO$_3$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jiri Kamarad</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Gomez-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.JMMM.2010.11.074⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.224103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.224103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00984936v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al-doping effect on the structural and physical properties of delafossite-type oxide CuCrO2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mongi Amami</w:t>
+                <w:t xml:space="preserve">Pressure-induced changes in the structural and magnetic properties of YFe2D4.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Paul-Boncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2011.03.027⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.94429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVB.84.094429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00984172v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of magnetic ordering in quasi-one-dimensional FexCo1-xNb2O6 compounds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the pressure and temperature dependence of the intrinsic magnetic properties of YCo 4Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdenek Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Kamarad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVB.83.174412⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 323, pp.874-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JMMM.2010.11.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984007v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New investigation of the magnetic structure of CoNb2O6 columbite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. J. Kinast</w:t>
+                <w:t xml:space="preserve">Al-doping effect on the structural and physical properties of delafossite-type oxide CuCrO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mongi Amami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Strobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3562516⟩</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 406, pp.2182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2011.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984016v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-induced changes in the structural and magnetic properties of YFe2D4.2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Isnard</w:t>
+                <w:t xml:space="preserve">New investigation of the magnetic structure of CoNb2O6 columbite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. W. C. Sarvezuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Kinast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Paul-Boncour</w:t>
+                <w:t xml:space="preserve">M. A. Gusmao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Arnold</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Leblond</w:t>
+                <w:t xml:space="preserve">J. B. M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVB.84.094429⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109, pp.07E160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3562516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984000v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the M/Co substitution on magnetocrystalline anisotropy and magnetization in SmCo5− xMx compounds (M= Ga; Al)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ancuta Laslo</w:t>
+                <w:t xml:space="preserve">Suppression of magnetic ordering in quasi-one-dimensional FexCo1-xNb2O6 compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. W. C. Sarvezuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Kinast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Gusmao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. M. da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3339776⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.174412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVB.83.174412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942105v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spinel-type solid solutions involving Mn&amp;lt; sup&amp;gt; 4+&amp;lt;/sup&amp;gt; and Ti&amp;lt; sup&amp;gt; 4+&amp;lt;/sup&amp;gt;: Crystal chemistry, magnetic and electrochemical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interplay between low dimensionality and magnetic frustration in the magnetoelectric pyroxenes LiCrX2O6 (X=Ge,Si)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Nénert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiko Isobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingyu Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loan-Phung Le-My</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Strobel</w:t>
+                <w:t xml:space="preserve">Clemens Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2010.11.010⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.024429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.024429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00942083v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between low dimensionality and magnetic frustration in the magnetoelectric pyroxenes LiCrX2O6 (X=Ge,Si)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critical phenomena and femtosecond ordering dynamics associated with electronic and spin-ordered phases in YVO 3 and GdVO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. V. Yusupov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Mihailovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.R. Blake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwilherm Nénert</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas T. M. Palstra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 82, pp.024429. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.024429⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 81, pp.075103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.075103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942096v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical phenomena and femtosecond ordering dynamics associated with electronic and spin-ordered phases in YVO 3 and GdVO 3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dragan Mihailovic</w:t>
+                <w:t xml:space="preserve">Effect of the M/Co substitution on magnetocrystalline anisotropy and magnetization in SmCo5− xMx compounds (M= Ga; Al)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancuta Laslo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas T. M. Palstra</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.075103⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107, pp.09A732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3339776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002231v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic properties of ErCo4.5Ge0.5 intermetallic compound</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spinel-type solid solutions involving Mn&amp;lt; sup&amp;gt; 4+&amp;lt;/sup&amp;gt; and Ti&amp;lt; sup&amp;gt; 4+&amp;lt;/sup&amp;gt;: Crystal chemistry, magnetic and electrochemical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loan-Phung Le-My</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Strobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Isnard</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fannie Alloin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.JMMM.2009.06.047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 72, pp.124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2010.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984940v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High magnetic field study of the anisotropy and neutron diffraction investigation of the crystal and magnetic structure of YCo4.5Ge0.5</w:t>
+                <w:t xml:space="preserve">Structural and magnetic properties of ErCo4.5Ge0.5 intermetallic compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Isnard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2010.06.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 322, pp.1150-1152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JMMM.2009.06.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989249v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ruthenium substitution in layered sodium cobaltate Na&amp;lt; i&amp;gt; x&amp;lt;/i&amp;gt; CoO&amp;lt; sub&amp;gt; 2&amp;lt;/sub&amp;gt;: Synthesis, structural and physical properties</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High magnetic field study of the anisotropy and neutron diffraction investigation of the crystal and magnetic structure of YCo4.5Ge0.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2009.04.030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 505, pp.11-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2010.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942111v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain induced on (TMTSF)ReO microwires deposited on a silicon substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of ruthenium substitution in layered sodium cobaltate Na&amp;lt; i&amp;gt; x&amp;lt;/i&amp;gt; CoO&amp;lt; sub&amp;gt; 2&amp;lt;/sub&amp;gt;: Synthesis, structural and physical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Strobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Muguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pachoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2009168⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 182, pp.1872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2009.04.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00530828v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topotactic synthesis, structure and magnetic properties of a new hexagonal polytype of silver cobaltate(III) AgCoO2+δ</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strain induced on (TMTSF)ReO microwires deposited on a silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Strobel</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Joo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.R. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2008.07.031⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (3), pp.30402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2009168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347206v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper critical field divergence induced by mesoscopic phase separation in the organic superconductor (TMTSF)2ReO4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.V. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.R. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bechgaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 20 (43), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/20/43/434230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Topotactic synthesis, structure and magnetic properties of a new hexagonal polytype of silver cobaltate(III) AgCoO2+δ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Muguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. -H. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Strobel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 181, pp.2883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2008.07.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Self-organization of charge under pressure in the organic conductor (TMTSF)2ReO4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auban-Senzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude R. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Bechgaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 75 (2), pp.301-307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/epl/i2006-10096-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13483,1399 +13608,1399 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Transformations of Magnesium-Based Perovskite Hydrides under High Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. P. Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Miraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Metal Hydrogen Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude par diffraction de neutrons des composés NaMgD 3 et KMgD 3 sous haute pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius A. P. Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Miraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française de Cristallographie - AFC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variety and complexity of magnetic structures or rare earth-based nano-lamellar i-MAX phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ressouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd European Crystallography Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Versailles, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S205327332209547X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hystérèse colossale lors de la transition ferroélectrique hybride impropre dans NaLaCoWO6</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sr5CuGe9O24 : trois coordinances différentes pour le Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Kodjikian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Darie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFC2018, colloque de l'Association Française de Cristallographie</w:t>
+              <w:t xml:space="preserve">Colloque de l'Association Française de Cristallographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994454v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the structure of the modulated doubly ordered perovskite NaLaCoWO6 and its reversible phase transition with a colossal temperature hysteresis</w:t>
+                <w:t xml:space="preserve">Hystérèse colossale lors de la transition ferroélectrique hybride impropre dans NaLaCoWO6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Darie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 31st European Crystallographic Meeting, ECM31</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Oviedo, Spain</w:t>
+              <w:t xml:space="preserve">AFC2018, colloque de l'Association Française de Cristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994468v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Improper Ferroelectricity : extension of the Doubly Ordered Perovskites Family NaLnCoWO6 with the help of High Pressure-High Temperature synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Darie</w:t>
+                <w:t xml:space="preserve">Investigation of the structure of the modulated doubly ordered perovskite NaLaCoWO6 and its reversible phase transition with a colossal temperature hysteresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Darie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Klein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales 2018 du GDR OXYFUN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Piriac sur Mer, France</w:t>
+              <w:t xml:space="preserve">The 31st European Crystallographic Meeting, ECM31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Oviedo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995395v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sr5CuGe9O24 : trois coordinances différentes pour le Ge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Hybrid Improper Ferroelectricity : extension of the Doubly Ordered Perovskites Family NaLnCoWO6 with the help of High Pressure-High Temperature synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire V Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Association Française de Cristallographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales 2018 du GDR OXYFUN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Piriac sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000206v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving an unknown phase in a HP/HT Sr-Cu-Ge-O sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Kodjikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Darie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Union of Crystallography XXIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When high pressure-high temperature synthesis helps to discover new oxides: examples from multiferroism and magnetic frustration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Darie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire V. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEAM-Ist, Transpyrenean Encounter on Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, electric and magnetic properties of Pb(V1−xMx)O3, M=Ti, Fe compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okos Alexandru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire V Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Darie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurel Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPDIC14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, electric and magnetic properties of Pb(V1−xMx)O3, M=Ti, Fe compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Darie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okos Alexandru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurel Pop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUCr2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Li-Mn-Ge-O phase solved by combining 3D electron diffraction methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Kodjikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14920,301 +15045,301 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Union of Crystallography XXIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UMo/Al nuclear fuel plate behavior under thermal treatment (425-550°C)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Palancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Honkimäki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPDIC13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Grenoble, France. pp.S371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UMo/Al nuclear fuel quantitative analysis via high energy X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bonnin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. Palancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Honkimäki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tucoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Calzavara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Powder Diffraction Conference; August 2010, Darmstadt, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Germany. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15224,150 +15349,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences in situ sur le CRG- D1B par couplage de mesure thermogravimétrique et diffraction de neutrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Djellit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15377,147 +15502,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From hierarchical triangular spin liquid to multi-q spin texture in spinel GeFe2O4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ressouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15527,100 +15652,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence de phase dans le compose moleculaire quasi-unidimensionnel (TMTSF)2ReO4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université Pierre et Marie Curie - Paris VI, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15630,105 +15755,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et propriétés magnéto-électriques de nouveaux oxydes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire V. Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Communauté Universite Grenoble Alpes, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01584374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId551"/>
+      <w:footerReference w:type="default" r:id="rId552"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15875,51 +16000,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Oubaid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bal&#233;dent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fabelo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bocher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C V Colin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15302/frontphys.2026.055201" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927944v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanzheng Tao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Opagiste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ballou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rosen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520624011053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223632v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demortier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fauqu&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ressouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kibalin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.9.056201" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788435v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmei Hu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewen Shi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Sun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihao Deng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.177489" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766827v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Noguere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filhol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Zanotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-024-05589-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florianne Vayer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Damay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Embs" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rols" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-024-00589-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Nimoh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Hammer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian J&#228;hnig" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Dittrich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c02544" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433983v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Damay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sheptyakov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.014419" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04614680v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Diatta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beaudhuin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c14047" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774648v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G. Zheng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bal&#233;dent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oubaid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auban-Senzier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.184428" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Cui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Ma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.094438" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795954v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqing Lu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.094412" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305121v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgrange" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boucher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourasseau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328417002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795701v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahima Kurian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjana Das" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinnu Devan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Raama Varma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170372" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596750v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Faure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dashwood" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Johnson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.013040" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253979v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alexanian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lhotel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.094403" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920765v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Viaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillot-Deudon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deniard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123701" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04254447v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Denis Romero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunlang Ji" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paul Attfield" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.064422" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04254363v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lepoittevin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hayward" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c09088" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795889v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C D Dashwood" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A H Walker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Kwasigroch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L S I Veiga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41714-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254010v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ding" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Simonet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Stock" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.084405" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559423v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khatua" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomil&#353;ek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Strydom" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jagli&#269;i&#263;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00879-2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996600v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Gen Zheng" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bal&#233;dent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00955-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637295v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Leclercq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ar&#233;valo-L&#243;pez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Goujon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520622001159" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560520v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriki Terada" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohito Nakano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stunault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Qureshi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.144403" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861670v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barbier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.174421" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084038v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gomez Eslava" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Ito" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Yano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Shoji" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.156168" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143373v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Hansen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyuki Matsubayashi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.094412" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088346v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Kabbour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviero-Minaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pautrat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qute.202000064" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143332v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Enderle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Ouladdiaf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.085131" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147068v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusree V. K" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjana R Das" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Neenu Lekshmi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramchandra Dhal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.134405" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143410v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensei Terashima" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Baptista de Castro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Mamiya" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.094435" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095020v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marchandier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Abakumov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fauth" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c02469" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03030205v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.235109" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941287v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Philippe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520620008914" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964694v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zuo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01129" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02295933v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01303" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091216v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hansen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Greenblatt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.245109" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02496662v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mokdad" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Knebel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Brison" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ta Phuoc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.245101" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02394690v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahesh Ramakrishnan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Constable" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Cano" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Mostovoy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan White" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-019-0199-3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051966v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangin-Thro" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.060401" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320719v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jeanneau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgy Remenyi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sulpice" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/127/27002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F85DXW2N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714951v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.054110" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856133v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz-Lopez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Freire" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joly" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fischer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b00827" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947534v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Mazzuca" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ca&#241;adillas-Delgado" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fabelo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alberto Rodr&#237;guez-Velamaz&#225;n" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Luzon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703140" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963278v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b09397" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963747v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.02.061" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339449v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colmont" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tsirlin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Jesche" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00445" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856138v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Freire" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire V Colin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebedev" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TA00234G" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01458127v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lander" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Batuk" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alves Dalla Corte" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02526" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828364v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Raba" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ressouche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Qureshi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nassif" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.161102" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963799v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chattopadhyay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yahia" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.054418" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691873v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cathelin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lejay" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00277-1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692053v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.207207" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636063v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire V. Colin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Suard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01218" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632252v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#248;ran J Nilsen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Simonet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryutaro Okuma" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Okamoto" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.214415" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652704v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicoud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hernandez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b06409" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345450v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TC00149A" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329504v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.02.011" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345449v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueying Hai" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mayer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Miraglia" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.07.018" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4N959RC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345447v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ding" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V. Colin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gay" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.064423" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163057v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chaix" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Brion" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.214419" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345466v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ito" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yano" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953874" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345439v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitoria M.T.S. Barthem" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haettel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dufeu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Givord" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.07.101" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86KG6XRG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345441v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2016.080.002" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632248v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Songvilay" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nataf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jordan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.214416" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345464v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guitteny" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mirebeau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalmas de R&#233;otier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonville" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.144412" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229091v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Guitteny" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Florea" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ciomaga Hatnean" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.197202" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345456v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landsgesell" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Proke&#353;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abou-Ras" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-014-2760-4" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345462v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Nenert" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Forsberg" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez-Carvajal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT02242H" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345453v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Chu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921537" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972262v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elkhouni" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amami" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Salah" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2014.01.035" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F17B0C0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330305v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lanfredi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Bellucci" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. L. Nobre" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt00623b" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986108v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Nilsen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Okamoto" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ishikawa" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.140412" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972125v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okos Alexandru" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Raita" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.02.144" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DT6VZDP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941909v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitoria Barthem" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mayaffre" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Julien" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3892" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836345v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pairis" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.02.052" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKT2FT81-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00984212v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strobel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2012.10.037" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-740VR42B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941940v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.12.004" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBWB28R7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941962v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-012-1807-7" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4XVV9FQV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941993v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L.R. Jacques" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bolloc'H" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravy" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumas" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.035113" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941980v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvania Lanfredi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Palacio" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe S. Bellucci" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos A.L. Nobre" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/43/435302" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BK9KFH9M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941967v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Canadillas-Delgado" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sax A. Mason" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja3082457" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704087v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gomez-Perez" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.224103" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941932v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Joo Koo" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauer" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bellito" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic301874v" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984936v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Arnold" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Kamarad" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMMM.2010.11.074" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V12V0VK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984172v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Amami" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2011.03.027" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68769S6G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984007v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. C. Sarvezuk" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Kinast" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Gusmao" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. M. da Cunha" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.83.174412" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984016v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3562516" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984000v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paul-Boncour" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Arnold" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblond" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.84.094429" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942105v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancuta Laslo" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3339776" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942083v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan-Phung Le-My" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pagnier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Alloin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2010.11.010" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64GLKLVH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942096v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm N&#233;nert" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Isobe" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingyu Kim" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Ritter" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.024429" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002231v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. V. Yusupov" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Mihailovic" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Blake" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. M. Palstra" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.075103" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984940v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMMM.2009.06.047" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RTNXJD2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989249v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.06.025" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4PF0CTX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942111v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muguerra" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;bert" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pachoud" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.04.030" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L20FSX2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530828v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joo" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Pasquier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009168" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347206v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Anne" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -H. Julien" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2008.07.031" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896832v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Colin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salameh" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bechgaard" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/43/434230" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367072v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auban-Senzier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Pasquier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Bechgaard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2006-10096-6" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798670v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. P. Nunez" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goujon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miraglia" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laversenne" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798610v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius A. P. Nunez" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760469v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Tao" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327332209547X" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994454v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994468v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995395v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000206v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000216v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995391v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Legendre" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994327v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Pop" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994335v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000226v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941952v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palancher" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnin" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Nassif" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Honkim&#228;ki" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942014v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tucoulou" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Calzavara" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392655v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djellit" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Douillet" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407012v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaix" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chan" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011958v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01584374v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Oubaid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bal&#233;dent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fabelo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bocher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C V Colin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15302/frontphys.2026.055201" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927944v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanzheng Tao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Opagiste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ballou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rosen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520624011053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788435v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmei Hu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewen Shi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Sun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihao Deng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.177489" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223632v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demortier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fauqu&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ressouche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kibalin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.9.056201" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788596v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Cui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Ma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.094438" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Noguere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filhol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollivier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Zanotti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-024-05589-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770234v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florianne Vayer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Damay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Embs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rols" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-024-00589-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793532v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Nimoh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Hammer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian J&#228;hnig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Dittrich" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c02544" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433983v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Damay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sheptyakov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.014419" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04614680v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Diatta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beaudhuin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c14047" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774648v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G. Zheng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bal&#233;dent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oubaid" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auban-Senzier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.184428" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795954v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqing Lu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.094412" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305121v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgrange" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boucher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourasseau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328417002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596750v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Faure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dashwood" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Johnson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.013040" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253979v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alexanian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lhotel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klein" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.094403" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920765v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Viaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillot-Deudon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deniard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123701" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795701v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahima Kurian" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjana Das" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinnu Devan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Raama Varma" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170372" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04254447v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Denis Romero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunlang Ji" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paul Attfield" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.064422" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04254363v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lepoittevin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hayward" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c09088" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795889v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C D Dashwood" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A H Walker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Kwasigroch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L S I Veiga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41714-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254010v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ding" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Simonet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Stock" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.084405" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861670v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barbier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.174421" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559423v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khatua" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomil&#353;ek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Strydom" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jagli&#269;i&#263;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00879-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996600v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Gen Zheng" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bal&#233;dent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00955-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637295v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Leclercq" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ar&#233;valo-L&#243;pez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Goujon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520622001159" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560520v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriki Terada" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohito Nakano" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stunault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Qureshi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.144403" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084038v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gomez Eslava" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Ito" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Yano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Shoji" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.156168" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941287v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Philippe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520620008914" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143373v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Hansen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyuki Matsubayashi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.094412" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143332v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Enderle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Ouladdiaf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.085131" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147068v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusree V. K" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjana R Das" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Neenu Lekshmi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramchandra Dhal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.134405" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143410v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensei Terashima" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Baptista de Castro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Mamiya" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.094435" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088346v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Kabbour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviero-Minaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pautrat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qute.202000064" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095020v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marchandier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Abakumov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fauth" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c02469" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03030205v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.235109" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964694v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zuo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01129" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02295933v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01303" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02496662v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mokdad" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Knebel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Brison" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ta Phuoc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.245101" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02394690v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahesh Ramakrishnan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Constable" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Cano" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Mostovoy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan White" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-019-0199-3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091216v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hansen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Greenblatt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.245109" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051966v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangin-Thro" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.060401" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320719v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jeanneau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgy Remenyi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sulpice" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/127/27002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F85DXW2N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856138v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Freire" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz-Lopez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire V Colin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebedev" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TA00234G" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714951v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.054110" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947534v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Mazzuca" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ca&#241;adillas-Delgado" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fabelo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alberto Rodr&#237;guez-Velamaz&#225;n" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Luzon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703140" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963278v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joly" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Freire" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b09397" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963747v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.02.061" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856133v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fischer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b00827" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339449v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colmont" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tsirlin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Jesche" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00445" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632252v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#248;ran J Nilsen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Simonet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire V. Colin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryutaro Okuma" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Okamoto" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.214415" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652704v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicoud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hernandez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b06409" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01458127v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lander" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Batuk" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alves Dalla Corte" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02526" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828364v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Raba" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ressouche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Qureshi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nassif" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.161102" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691873v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cathelin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lejay" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00277-1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963799v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chattopadhyay" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yahia" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.054418" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692053v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.207207" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595673v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636063v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Suard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01218" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632248v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Songvilay" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nataf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jordan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.214416" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345441v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2016.080.002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345450v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TC00149A" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329504v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.02.011" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345447v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ding" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V. Colin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gay" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.064423" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163057v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chaix" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Brion" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.214419" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345466v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ito" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yano" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953874" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345449v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueying Hai" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mayer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Miraglia" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.07.018" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4N959RC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345439v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitoria M.T.S. Barthem" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haettel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dufeu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Givord" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.07.101" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86KG6XRG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345453v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Chu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921537" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229091v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Guitteny" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Florea" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ciomaga Hatnean" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.197202" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345456v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landsgesell" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Proke&#353;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abou-Ras" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-014-2760-4" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345464v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guitteny" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mirebeau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dalmas de R&#233;otier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonville" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.144412" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345462v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Nenert" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Forsberg" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez-Carvajal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT02242H" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972262v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elkhouni" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amami" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Salah" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2014.01.035" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F17B0C0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330305v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lanfredi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Bellucci" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. L. Nobre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt00623b" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986108v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Nilsen" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Okamoto" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ishikawa" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.140412" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972125v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okos Alexandru" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Raita" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.02.144" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DT6VZDP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941909v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitoria Barthem" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mayaffre" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Julien" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3892" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836345v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pairis" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.02.052" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKT2FT81-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00984212v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strobel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2012.10.037" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-740VR42B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941940v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.12.004" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBWB28R7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941993v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L.R. Jacques" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bolloc'H" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravy" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumas" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.035113" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941962v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-012-1807-7" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4XVV9FQV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941980v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvania Lanfredi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Palacio" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe S. Bellucci" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos A.L. Nobre" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/43/435302" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BK9KFH9M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941932v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Joo Koo" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauer" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bellito" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic301874v" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941967v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Canadillas-Delgado" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sax A. Mason" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja3082457" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704087v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gomez-Perez" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.224103" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984000v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paul-Boncour" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Arnold" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblond" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.84.094429" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984936v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Arnold" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Kamarad" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMMM.2010.11.074" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V12V0VK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984172v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Amami" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2011.03.027" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68769S6G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984016v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. C. Sarvezuk" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Kinast" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Gusmao" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. M. da Cunha" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3562516" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984007v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.83.174412" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942096v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm N&#233;nert" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Isobe" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingyu Kim" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Ritter" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.024429" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002231v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. V. Yusupov" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Mihailovic" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Blake" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. M. Palstra" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.075103" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942105v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancuta Laslo" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3339776" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942083v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan-Phung Le-My" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pagnier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Alloin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2010.11.010" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64GLKLVH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984940v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMMM.2009.06.047" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RTNXJD2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989249v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.06.025" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4PF0CTX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942111v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muguerra" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;bert" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pachoud" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.04.030" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L20FSX2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530828v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joo" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Pasquier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009168" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896832v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Colin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salameh" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bechgaard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/43/434230" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347206v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Anne" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -H. Julien" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2008.07.031" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367072v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auban-Senzier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Pasquier" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Bechgaard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2006-10096-6" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798670v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. P. Nunez" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goujon" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miraglia" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laversenne" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798610v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius A. P. Nunez" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760469v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Tao" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327332209547X" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000206v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994454v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994468v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995395v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000216v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995391v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Legendre" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994327v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Pop" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994335v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000226v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941952v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palancher" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Nassif" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Honkim&#228;ki" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942014v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tucoulou" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Calzavara" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392655v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djellit" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Douillet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407012v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaix" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chan" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011958v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01584374v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>