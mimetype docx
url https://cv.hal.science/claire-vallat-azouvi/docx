--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -368,291 +368,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles, évaluations et rééducations de la cognition sociale : quelles spécificités pour les patients traumatisés crâniens ?</w:t>
+                <w:t xml:space="preserve">Neuropsychological functioning of homeless people in Paris: An exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Chevreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Carmen Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (3), pp.169-175. </w:t>
+              <w:t xml:space="preserve">Applied Neuropsychology: Adult</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/nrp.2023.0760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23279095.2023.2175321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404477v1</w:t>
+                <w:t xml:space="preserve">hal-04091721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychological functioning of homeless people in Paris: An exploratory study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Troubles, évaluations et rééducations de la cognition sociale : quelles spécificités pour les patients traumatisés crâniens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Chevreau</w:t>
+                <w:t xml:space="preserve">Alicia Garzon-Hérédia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Coll</w:t>
+                <w:t xml:space="preserve">Marie-Lys Merhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Barbot</w:t>
+                <w:t xml:space="preserve">Philippe Azouvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Carmen Castillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Neuropsychology: Adult</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (3), pp.169-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23279095.2023.2175321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2023.0760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04091721v1</w:t>
+                <w:t xml:space="preserve">hal-04404477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of effect of litigation on long-term outcome after severe traumatic brain injury</w:t>
               </w:r>
@@ -772,103 +772,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homelessness and Research: Methodological Obstacles and Lessons Learned from a Psychological Study in Parisian Homeless Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Carmen Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psych</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3 (2), pp.184-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -902,51 +902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between neuropsychological impairments and functional outcome eight years after severe traumatic brain injury: Results from the PariS-TBI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Swaenepoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1081,51 +1081,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Development of Future Thinking Functions: French Adaptation of the Functions of Future Thinking Scale (FoFTS) Across the Lifespan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila El Mardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1228,51 +1228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brunet-Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Global Neuropsychology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Porto, Portugal. </w:t>
@@ -1435,51 +1435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For homeless people, some sand in gears of their brain can lead to invisible disabilities… Description and analysis of neurocognitive health among individuals experiencing homelessness in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carmen Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1487,51 +1487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coll Marta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14Th World Congress On Brain Injury, IBIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Dublin (Ireland), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1582,77 +1582,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carmen Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’hiver de la SNLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1677,77 +1677,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les troubles cognitifs chez les SDF : Etat de la littérature scientifique, de ses enjeux et de ses limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carmen Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de Neuropsychologie Clinique, Pour une neuropsychologie de singularité !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1929,51 +1929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bio-psycho-social intervention for treating social cognitive deficits after ABI : two case studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14Th World Congress On Brain Injury, IBIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Dublin (Irlande), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2132,90 +2132,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation et rééducation de la cognition sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Garzon-Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Azouvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation neuropsychologique et remédiation de la cognition sociale : actualités et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pauline Narme, Isabelle Jambaqué-Aubourg, Pascale Piolino, Insitut de Psychologie, Oct 2022, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2365,51 +2365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge du traumatisme crânien chez l’adulte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Une nouvelle manière de concevoir la remédiation cognitive : l’approche intégrative centrée sur la personne »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Forum de la SNLF, 2021- Mathilde CHEVIGNARD, Steve MAJERUS, Hélène AMIEVA, Nov 2021, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2559,51 +2559,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télé-rééducation cognitive : problématiques actuelles et focus sur la mémoire de travail et l'attention.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratique et télésoins en orthophonie - 4ème journée des orthophonistes de l'AP-HP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ORAP, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2673,51 +2673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire de travail et son évaluation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amiéva, H.; Azouvi, P.; Barbeau, E.; Colette, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de Neuropsychologie Adulte – Evaluation (3ème Edition).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DeBoeck, pp.193-207, 2023</w:t>
@@ -2740,268 +2740,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rééducation cognitive après une lésion cérébrale acquise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">L’évaluation écologique et neuropsychologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Franck, N. </w:t>
+              <w:t xml:space="preserve">Amieva, H.; Azouvi, P.; Barbeau, E.; Colette, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remédiation cognitive - 3ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, Masson, pp.467-486, 2023, Pratiques en psychothérapie, 978-2-294-78309-8</w:t>
+              <w:t xml:space="preserve">Traité de Neuropsychologie Adulte – Evaluation (3ème Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DeBoeck, pp.90-107, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404475v1</w:t>
+                <w:t xml:space="preserve">hal-04404430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation écologique et neuropsychologique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rééducation cognitive après une lésion cérébrale acquise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Azouvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Allain</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Amieva, H.; Azouvi, P.; Barbeau, E.; Colette, F. </w:t>
+              <w:t xml:space="preserve">Franck, N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traité de Neuropsychologie Adulte – Evaluation (3ème Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DeBoeck, pp.90-107, 2023</w:t>
+              <w:t xml:space="preserve">Remédiation cognitive - 3ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, Masson, pp.467-486, 2023, Pratiques en psychothérapie, 978-2-294-78309-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404430v1</w:t>
+                <w:t xml:space="preserve">hal-04404475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les traumatismes crânio-cérébraux : aspects cognitifs et comportementaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Azouvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amieva, H.; Azouvi, P.; Barbeau, E.; Colette, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de Neuropsychologie Adulte – Evaluation (3ème Edition).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.661-673, 2023</w:t>
@@ -3043,77 +3043,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehabilitation of social cognition after traumatic brain injury.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Heredia-Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Azouvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rajkumar Rajendram; Victor R. Preedy; Colin R. Martin Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnosis and treatment of traumatic brain injury.The Neuroscience of Traumatic Brain Injury.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, Academic Press, 2022, 978-0-12-823347-4</w:t>
@@ -3142,51 +3142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les traumatismes crâniens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurologie et orthophonie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3211,64 +3211,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les traumatismes crâniens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Azouvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurologie et orthophonie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, In press, Orthophonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3306,64 +3306,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social cognition in traumatic brain injury.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Garzon-Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rajkumar Rajendram; Victor R. Preedy; Colin R. Martin Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular, molecular, physiological, and behavioral aspect of traumatic brain injury. The Neuroscience of Traumatic Brain Injury.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, Academic Press, 2022, Cellular, molecular, physiological, and behavioral aspect of traumatic brain injury. The Neuroscience of Traumatic Brain Injury., 978-0-12-823036-7</w:t>
@@ -3424,51 +3424,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les séquelles invisibles des traumatismes crâniens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3544,64 +3544,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sommeil, Fatigue, troubles du sommeil et troubles cognitifs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Géraldine Rauchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Azouvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck, 2021, Neuropsychologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3788,51 +3788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Pellegrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Massin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. El-Tawil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9428" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491858v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mazo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pantal&#233;o" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianne van der Oord" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Picq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz-Pannier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2024.2319909" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04404477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vallat-Azouvi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garzon-H&#233;r&#233;dia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lys Merhi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Azouvi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2023.0760" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04091721v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Chevreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coll" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Castillo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2023.2175321" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04404384v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bayen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ruet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pradat-Diehl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Charanton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2022.101725" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04091722v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psych3020016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814334v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Swaenepo&#235;l" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Bayen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Ghout" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2021.1933180" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413860v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila El Mardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ernst" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267755v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunet-Gouet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060989v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2023.2247822" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405269v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carmen Castillo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coll Marta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barbot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814411v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Chevreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405295v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268924v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Picq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03970793v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevignard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo C&#226;mara-Costa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Toure Pellen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HTR.0000000000000845" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814426v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garzon-Heredia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814423v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michel Pantal&#233;o" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814417v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814415v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane van der Oord" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814428v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04404435v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04404475v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04404430v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04404454v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Arnould" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dromer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Heredia-Garzon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04404463v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814398v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814368v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814405v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Lebrun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814392v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine G&#233;raldine Rauchs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Pellegrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Massin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. El-Tawil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9428" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491858v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mazo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pantal&#233;o" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianne van der Oord" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Picq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz-Pannier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2024.2319909" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04091721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Chevreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coll" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Castillo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vallat-Azouvi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2023.2175321" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04404477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garzon-H&#233;r&#233;dia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lys Merhi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Azouvi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2023.0760" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04404384v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bayen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ruet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pradat-Diehl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Charanton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2022.101725" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04091722v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psych3020016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814334v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Swaenepo&#235;l" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Bayen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Ghout" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2021.1933180" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413860v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila El Mardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ernst" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267755v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunet-Gouet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060989v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2023.2247822" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405269v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carmen Castillo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coll Marta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barbot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814411v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Chevreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405295v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268924v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Picq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03970793v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevignard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo C&#226;mara-Costa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Toure Pellen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HTR.0000000000000845" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814426v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garzon-Heredia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814423v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michel Pantal&#233;o" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814417v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814415v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane van der Oord" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814428v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04404435v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04404430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04404475v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04404454v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Arnould" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dromer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Heredia-Garzon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04404463v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814398v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814368v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814405v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Lebrun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814392v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine G&#233;raldine Rauchs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>