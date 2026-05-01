--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,683 +368,817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychological functioning of homeless people in Paris: An exploratory study</w:t>
+                <w:t xml:space="preserve">Troubles, évaluations et rééducations de la cognition sociale : quelles spécificités pour les patients traumatisés crâniens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Chevreau</w:t>
+                <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Coll</w:t>
+                <w:t xml:space="preserve">Alicia Garzon-Hérédia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Barbot</w:t>
+                <w:t xml:space="preserve">Marie-Lys Merhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Carmen Castillo</w:t>
+                <w:t xml:space="preserve">Philippe Azouvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Neuropsychology: Adult</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (3), pp.169-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23279095.2023.2175321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2023.0760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04091721v1</w:t>
+                <w:t xml:space="preserve">hal-04404477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles, évaluations et rééducations de la cognition sociale : quelles spécificités pour les patients traumatisés crâniens ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Neuropsychological functioning of homeless people in Paris: An exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Chevreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Carmen Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (3), pp.169-175. </w:t>
+              <w:t xml:space="preserve">Applied Neuropsychology: Adult</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/nrp.2023.0760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23279095.2023.2175321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404477v1</w:t>
+                <w:t xml:space="preserve">hal-04091721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of effect of litigation on long-term outcome after severe traumatic brain injury</w:t>
+                <w:t xml:space="preserve">Jupiter Science Enabled by ESA's Jupiter Icy Moons Explorer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Bayen</w:t>
+                <w:t xml:space="preserve">Leigh Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Ruet</w:t>
+                <w:t xml:space="preserve">Thibault Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Jourdan</w:t>
+                <w:t xml:space="preserve">Davide Grassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Pradat-Diehl</w:t>
+                <w:t xml:space="preserve">Ricardo Hueso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Charanton</w:t>
+                <w:t xml:space="preserve">Luisa Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 66 (5), pp.101725. </w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 219 (7), pp.53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2022.101725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11214-023-00996-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404384v1</w:t>
+                <w:t xml:space="preserve">hal-04757004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homelessness and Research: Methodological Obstacles and Lessons Learned from a Psychological Study in Parisian Homeless Services</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lack of effect of litigation on long-term outcome after severe traumatic brain injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Bayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pradat-Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Charanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psych</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/psych3020016⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66 (5), pp.101725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2022.101725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04091722v1</w:t>
+                <w:t xml:space="preserve">hal-04404384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Homelessness and Research: Methodological Obstacles and Lessons Learned from a Psychological Study in Parisian Homeless Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Chevreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Carmen Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psych</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (2), pp.184-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/psych3020016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Relationships between neuropsychological impairments and functional outcome eight years after severe traumatic brain injury: Results from the PariS-TBI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Swaenepoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Bayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Ghout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Injury</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35 (9), pp.1001-1010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02699052.2021.1933180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1054,159 +1188,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Development of Future Thinking Functions: French Adaptation of the Functions of Future Thinking Scale (FoFTS) Across the Lifespan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila El Mardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ernst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international du Collectif Cognitif - 2ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Dieppe, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural correlates of specific WM rehabilitation in patients with traumatic brain injury: a case series study (PLASTIM-MDTC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1215,123 +1349,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pantaléo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brunet-Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Global Neuropsychology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Porto, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehabilitation of working memory after traumatic brain injury: Cognitive and MRI Case series study (PLASTIM-MDTC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1353,434 +1487,434 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Picq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brunet-Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress on Brain Injury</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Dublin, Ireland. , </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02699052.2023.2247822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For homeless people, some sand in gears of their brain can lead to invisible disabilities… Description and analysis of neurocognitive health among individuals experiencing homelessness in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Chevreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carmen Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coll Marta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14Th World Congress On Brain Injury, IBIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Dublin (Ireland), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profil neuropsychologique des personnes SDF : résultats préliminaires d’une étude exploratoire à Paris.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carmen Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’hiver de la SNLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les troubles cognitifs chez les SDF : Etat de la littérature scientifique, de ses enjeux et de ses limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Chevreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carmen Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de Neuropsychologie Clinique, Pour une neuropsychologie de singularité !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1790,1724 +1924,1724 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’une rééducation spécifique de la mémoire de travail sur la plasticité cérébrale après un traumatisme crânio-cérébral : étude PLASTIM-MDTC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pantaléo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐luc Picq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brunet-Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’hiver de la SNLF 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Neuropsychologie de Langue Française, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bio-psycho-social intervention for treating social cognitive deficits after ABI : two case studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14Th World Congress On Brain Injury, IBIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Dublin (Irlande), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age at Injury and Postinjury Outcomes 7 to 8 Years After Severe Traumatic Brain Injury in Children/Adolescents and Adults: Findings From the Traumatisme Grave de l’Enfant (TGE) and the Paris-TBI Cohort Studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Câmara-Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Toure Pellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Conference Abstracts Brain Injury</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, New York (NY), France. pp.E502-E608, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/HTR.0000000000000845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03970793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation et rééducation de la cognition sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Garzon-Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Azouvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation neuropsychologique et remédiation de la cognition sociale : actualités et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pauline Narme, Isabelle Jambaqué-Aubourg, Pascale Piolino, Insitut de Psychologie, Oct 2022, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rééducation de la mémoire de travail après une lésion cérébrale acquise: Etude cognitive et IRM (PLASTIM-MDTC): Résultats préliminaires : 2 études de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Michel Pantaléo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Picq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brunet-Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les troubles émotionnels comme porte d’entrée des maladies cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de Printemps de la SNLF, May 2022, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge du traumatisme crânien chez l’adulte.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rééducation de la mémoire de travail après lésion cérébrale acquise : une revue systématique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Michel Pantaléo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane van der Oord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Picq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Une nouvelle manière de concevoir la remédiation cognitive : l’approche intégrative centrée sur la personne »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Forum de la SNLF, 2021- Mathilde CHEVIGNARD, Steve MAJERUS, Hélène AMIEVA, Nov 2021, PARIS, France</w:t>
+              <w:t xml:space="preserve">45 èmes Journées de Printemps de la Société de Neuropsychologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814417v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rééducation de la mémoire de travail après lésion cérébrale acquise : une revue systématique.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Télé-rééducation cognitive : problématiques actuelles et focus sur la mémoire de travail et l'attention.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45 èmes Journées de Printemps de la Société de Neuropsychologie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, PARIS, France</w:t>
+              <w:t xml:space="preserve">Pratique et télésoins en orthophonie - 4ème journée des orthophonistes de l'AP-HP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ORAP, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814415v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télé-rééducation cognitive : problématiques actuelles et focus sur la mémoire de travail et l'attention.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Prise en charge du traumatisme crânien chez l’adulte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratique et télésoins en orthophonie - 4ème journée des orthophonistes de l'AP-HP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ORAP, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">« Une nouvelle manière de concevoir la remédiation cognitive : l’approche intégrative centrée sur la personne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Forum de la SNLF, 2021- Mathilde CHEVIGNARD, Steve MAJERUS, Hélène AMIEVA, Nov 2021, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814428v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mémoire de travail et son évaluation.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’évaluation écologique et neuropsychologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Amiéva, H.; Azouvi, P.; Barbeau, E.; Colette, F. </w:t>
+              <w:t xml:space="preserve">Amieva, H.; Azouvi, P.; Barbeau, E.; Colette, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traité de Neuropsychologie Adulte – Evaluation (3ème Edition).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DeBoeck, pp.193-207, 2023</w:t>
+              <w:t xml:space="preserve">Traité de Neuropsychologie Adulte – Evaluation (3ème Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DeBoeck, pp.90-107, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404435v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation écologique et neuropsychologique.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Rééducation cognitive après une lésion cérébrale acquise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Azouvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Amieva, H.; Azouvi, P.; Barbeau, E.; Colette, F. </w:t>
+              <w:t xml:space="preserve">Franck, N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traité de Neuropsychologie Adulte – Evaluation (3ème Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DeBoeck, pp.90-107, 2023</w:t>
+              <w:t xml:space="preserve">Remédiation cognitive - 3ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, Masson, pp.467-486, 2023, Pratiques en psychothérapie, 978-2-294-78309-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404430v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rééducation cognitive après une lésion cérébrale acquise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Les traumatismes crânio-cérébraux : aspects cognitifs et comportementaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Azouvi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Franck, N. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amieva, H.; Azouvi, P.; Barbeau, E.; Colette, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remédiation cognitive - 3ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, Masson, pp.467-486, 2023, Pratiques en psychothérapie, 978-2-294-78309-8</w:t>
+              <w:t xml:space="preserve">Traité de Neuropsychologie Adulte – Evaluation (3ème Edition).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp.661-673, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404475v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les traumatismes crânio-cérébraux : aspects cognitifs et comportementaux.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">La mémoire de travail et son évaluation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Amieva, H.; Azouvi, P.; Barbeau, E.; Colette, F. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amiéva, H.; Azouvi, P.; Barbeau, E.; Colette, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de Neuropsychologie Adulte – Evaluation (3ème Edition).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Boeck, pp.661-673, 2023</w:t>
+              <w:t xml:space="preserve">, DeBoeck, pp.193-207, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404454v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rehabilitation of social cognition after traumatic brain injury.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Les traumatismes crâniens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnosis and treatment of traumatic brain injury.The Neuroscience of Traumatic Brain Injury.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, Academic Press, 2022, 978-0-12-823347-4</w:t>
+              <w:t xml:space="preserve">Neurologie et orthophonie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814364v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les traumatismes crâniens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Azouvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurologie et orthophonie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, De Boeck, In press, Orthophonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404463v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les traumatismes crâniens.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social cognition in traumatic brain injury.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Garzon-Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rajkumar Rajendram; Victor R. Preedy; Colin R. Martin Eds. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurologie et orthophonie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck, In press, Orthophonie</w:t>
+              <w:t xml:space="preserve">Cellular, molecular, physiological, and behavioral aspect of traumatic brain injury. The Neuroscience of Traumatic Brain Injury.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, Academic Press, 2022, Cellular, molecular, physiological, and behavioral aspect of traumatic brain injury. The Neuroscience of Traumatic Brain Injury., 978-0-12-823036-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814398v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social cognition in traumatic brain injury.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Rehabilitation of social cognition after traumatic brain injury.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Heredia-Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Azouvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rajkumar Rajendram; Victor R. Preedy; Colin R. Martin Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular, molecular, physiological, and behavioral aspect of traumatic brain injury. The Neuroscience of Traumatic Brain Injury.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, Academic Press, 2022, Cellular, molecular, physiological, and behavioral aspect of traumatic brain injury. The Neuroscience of Traumatic Brain Injury., 978-0-12-823036-7</w:t>
+              <w:t xml:space="preserve">Diagnosis and treatment of traumatic brain injury.The Neuroscience of Traumatic Brain Injury.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, Academic Press, 2022, 978-0-12-823347-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814368v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les séquelles invisibles des traumatismes crâniens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3517,131 +3651,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sommeil, Fatigue, troubles du sommeil et troubles cognitifs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Géraldine Rauchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vallat-Azouvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Azouvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck, 2021, Neuropsychologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3788,51 +3922,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Pellegrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Massin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. El-Tawil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9428" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491858v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mazo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pantal&#233;o" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianne van der Oord" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Picq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz-Pannier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2024.2319909" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04091721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Chevreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coll" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Castillo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vallat-Azouvi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2023.2175321" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04404477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garzon-H&#233;r&#233;dia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lys Merhi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Azouvi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2023.0760" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04404384v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bayen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ruet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pradat-Diehl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Charanton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2022.101725" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04091722v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psych3020016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814334v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Swaenepo&#235;l" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Bayen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Ghout" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2021.1933180" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413860v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila El Mardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ernst" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267755v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunet-Gouet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060989v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2023.2247822" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405269v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carmen Castillo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coll Marta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barbot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814411v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Chevreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405295v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268924v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Picq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03970793v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevignard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo C&#226;mara-Costa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Toure Pellen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HTR.0000000000000845" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814426v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garzon-Heredia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814423v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michel Pantal&#233;o" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814417v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814415v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane van der Oord" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814428v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04404435v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04404430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04404475v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04404454v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Arnould" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dromer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Heredia-Garzon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04404463v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814398v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814368v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814405v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Lebrun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814392v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine G&#233;raldine Rauchs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Pellegrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Massin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. El-Tawil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9428" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491858v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mazo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pantal&#233;o" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianne van der Oord" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Picq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz-Pannier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2024.2319909" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04404477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vallat-Azouvi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garzon-H&#233;r&#233;dia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lys Merhi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Azouvi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2023.0760" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04091721v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Chevreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coll" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Castillo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2023.2175321" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757004v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Fletcher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cavali&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Grassi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Hueso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-00996-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04404384v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bayen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ruet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pradat-Diehl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Charanton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2022.101725" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04091722v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psych3020016" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814334v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Swaenepo&#235;l" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Bayen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Ghout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2021.1933180" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413860v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila El Mardi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ernst" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267755v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunet-Gouet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060989v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2023.2247822" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405269v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carmen Castillo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coll Marta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barbot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Chevreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268924v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Picq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405088v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03970793v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevignard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo C&#226;mara-Costa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Toure Pellen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HTR.0000000000000845" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814426v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Garzon-Heredia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michel Pantal&#233;o" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814415v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane van der Oord" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814428v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814417v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04404430v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04404475v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04404454v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Arnould" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dromer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04404435v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04404463v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814398v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814368v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814364v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Heredia-Garzon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814405v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Lebrun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03814392v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine G&#233;raldine Rauchs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>