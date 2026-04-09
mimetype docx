--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1923,697 +1923,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ectomycorrhizal fungus alters sensitivity to jasmonate, salicylate, gibberellin, and ethylene in host roots</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The small secreted effector protein MiSSP7.6 of Laccaria bicolor is required for the establishment of ectomycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasanth Singan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guinet</w:t>
+                <w:t xml:space="preserve">Heng Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Kemppainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.13702⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (4), pp.1435-1446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911824v1</w:t>
+                <w:t xml:space="preserve">hal-02911808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mutualism effector MiSSP7 of Laccaria bicolor alters the interactions between the poplar JAZ6 protein and its associated proteins</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts of Soil Microbiome Variations on Root Colonization by Fungi and Bacteria and on the Metabolome of Populus tremula × alba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Schellenberger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Meyer</w:t>
+                <w:t xml:space="preserve">L Mangeot-Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T J Tschaplinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N L Engle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-76832-6⟩</w:t>
+              <w:t xml:space="preserve">Phytobiomes Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.142 - 155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PBIOMES-08-19-0042-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250408v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alterations in the phenylpropanoid pathway affect poplar ability for ectomycorrhizal colonisation and susceptibility to root-knot nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Behr</w:t>
+                <w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annegret Kohler</w:t>
+                <w:t xml:space="preserve">Kris Morreel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geert Goeminne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycorrhiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30 (5), pp.555-566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00572-020-00976-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The small secreted effector protein MiSSP7.6 of Laccaria bicolor is required for the establishment of ectomycorrhizal symbiosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mutualism effector MiSSP7 of Laccaria bicolor alters the interactions between the poplar JAZ6 protein and its associated proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Daguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heng Kang</w:t>
+                <w:t xml:space="preserve">Sebastian Hartmann-Wittulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Minna Kemppainen</w:t>
+                <w:t xml:space="preserve">Romain Schellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Pardo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
+                <w:t xml:space="preserve">Laura Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (4), pp.1435-1446. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.20362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14959⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-76832-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911808v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Soil Microbiome Variations on Root Colonization by Fungi and Bacteria and on the Metabolome of Populus tremula × alba</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An ectomycorrhizal fungus alters sensitivity to jasmonate, salicylate, gibberellin, and ethylene in host roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shingo Miyauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Mangeot-Peter</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Francis Martin</w:t>
+                <w:t xml:space="preserve">Vasanth Singan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytobiomes Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4, pp.142 - 155. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (4), pp.1047-1068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PBIOMES-08-19-0042-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.13702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939170v1</w:t>
+                <w:t xml:space="preserve">hal-02911824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Viable New Strategy for the Discovery of Peptide Proteolytic Cleavage Products in Plant-Microbe Interactions</w:t>
               </w:r>
@@ -2880,51 +2880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laccaria bicolor MiSSP8 is a small‐secreted protein decisive for the establishment of the ectomycorrhizal symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Daguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joske Ruytinx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3129,295 +3129,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hydrophobin-Like OmSSP1 May Be an Effector in the Ericoid Mycorrhizal Symbiosis</w:t>
+                <w:t xml:space="preserve">Secretome Analysis from the Ectomycorrhizal Ascomycete Cenococcum geophilum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Casarrubia</w:t>
+                <w:t xml:space="preserve">Maira de Freitas Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Daghino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annegret Kohler</w:t>
+                <w:t xml:space="preserve">Patrice Vion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassine-Radhouane Khouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00546⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844910v1</w:t>
+                <w:t xml:space="preserve">hal-02627372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secretome Analysis from the Ectomycorrhizal Ascomycete Cenococcum geophilum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Hydrophobin-Like OmSSP1 May Be an Effector in the Ericoid Mycorrhizal Symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Casarrubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maira de Freitas Pereira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
+                <w:t xml:space="preserve">Stefania Daghino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Vion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+                <w:t xml:space="preserve">Hassine-Radhouane Khouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627372v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genomics and transcriptomics depict ericoid mycorrhizal fungi as versatile saprotrophs and plant mutualists</w:t>
               </w:r>
@@ -3671,51 +3671,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulatory networks underlying mycorrhizal development delineated by genome-wide expression profiling and functional analysis of the transcription factor repertoire of the plant symbiotic fungus Laccaria bicolor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Daguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Levati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4333,51 +4333,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effector MiSSP7 of the mutualistic fungus [i]Laccaria[/i] [i]bicolor[/i] stabilizes the [i]Populus[/i] JAZ6 protein and represses jasmonic acid (JA) responsive genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Michael Plett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Daguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Wittulsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5917,398 +5917,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is ethylene structuring fungal poplar communities ?</w:t>
+                <w:t xml:space="preserve">Endophytic colonisation of poplar tissues: easy to enter but hard to stay ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Is ethylene structuring fungal poplar communities ?</w:t>
+              <w:t xml:space="preserve">Workshop on Biotrophy and Plant Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187814v1</w:t>
+                <w:t xml:space="preserve">hal-04204342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The study of symbiotic effectors: what’s next ?</w:t>
+                <w:t xml:space="preserve">Epigenetic control of ectomycorrhization in poplar.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Biotrophy and Plant Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">2d MoDiP (Molecular dialogue in plant biotic interactions) network-annual workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204344v1</w:t>
+                <w:t xml:space="preserve">hal-04204371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endophytic colonisation of poplar tissues: easy to enter but hard to stay ?</w:t>
+                <w:t xml:space="preserve">From the study of fungal symbiotic effectors towards a key role of root terpenes for the control of tree-microbes interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Biotrophy and Plant Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">Journées Jean Chevaugeon Phytopathologie-Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204342v1</w:t>
+                <w:t xml:space="preserve">hal-04204363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic control of ectomycorrhization in poplar.</w:t>
+                <w:t xml:space="preserve">Is ethylene structuring fungal poplar communities ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Fracchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2d MoDiP (Molecular dialogue in plant biotic interactions) network-annual workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Is ethylene structuring fungal poplar communities ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204371v1</w:t>
+                <w:t xml:space="preserve">hal-04187814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the study of fungal symbiotic effectors towards a key role of root terpenes for the control of tree-microbes interactions.</w:t>
+                <w:t xml:space="preserve">The study of symbiotic effectors: what’s next ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jean Chevaugeon Phytopathologie-Mycologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aussois, France</w:t>
+              <w:t xml:space="preserve">Workshop on Biotrophy and Plant Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204363v1</w:t>
+                <w:t xml:space="preserve">hal-04204344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the study of fungal symbiotic effectors towards a key role of root terpenes for the control of tree-fungal interactions</w:t>
               </w:r>
@@ -6795,64 +6795,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Daguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Schellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Wittulsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7019,103 +7019,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The small secreted protein OmSSP1 is up-regulated in ericoid mycorrhiza and is involved in symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Daghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Casarrubia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Daguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effectome meeting XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Lauret, France</w:t>
@@ -7739,277 +7739,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of abiotic stresses on ectomycorrhizal symbiosis and role of ectomycorrhization on tree responses</w:t>
+                <w:t xml:space="preserve">OmSSP1, a hydrophobin-like small secreted protein, is a putative effector in ericoid mycorrhiza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maira de Freitas Pereira</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Priault</w:t>
+                <w:t xml:space="preserve">Stefania Daghino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Casarrubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Daguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 23rd International Plant Growth Substances Association (IPGSA) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France. 1p</w:t>
+              <w:t xml:space="preserve">4th international Molecular Mycorrhiza Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139796v1</w:t>
+                <w:t xml:space="preserve">hal-03469295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OmSSP1, a hydrophobin-like small secreted protein, is a putative effector in ericoid mycorrhiza</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of abiotic stresses on ectomycorrhizal symbiosis and role of ectomycorrhization on tree responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Casarrubia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yohann Daguerre</w:t>
+                <w:t xml:space="preserve">Maira de Freitas Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Pavlovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Priault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international Molecular Mycorrhiza Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Turin, Italy</w:t>
+              <w:t xml:space="preserve">The 23rd International Plant Growth Substances Association (IPGSA) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469295v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Phytohormones, des régulateurs clefs du microbiome racinaire du peuplier ?</w:t>
               </w:r>
@@ -8330,652 +8330,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of ectomycorrhizal symbiosis by nutrient signalling in poplar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Bonnot</w:t>
+                <w:t xml:space="preserve">Jasmonic acid signalling pathway alters the structuring of the root microbiome in Grey Poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauralie Mangeot-Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hénocq</w:t>
+                <w:t xml:space="preserve">Nancy L. Engle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gaumétou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annegret Kohler</w:t>
+                <w:t xml:space="preserve">Timothy J. Tschaplinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd MPIterMic - ARBRE workshop on Molecular Plant Fungal Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">41st New Phytologist Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187772v1</w:t>
+                <w:t xml:space="preserve">hal-02948429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between lateral gene transfer and rhizosphere functioning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdoul-Razak Tidjani</w:t>
+                <w:t xml:space="preserve">Jasmonic acid signalling pathway alters the structuring of the root microbiome in Grey Poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauralie Mangeot-Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bontemps</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy L. Engle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy J. Tschaplinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional ecology conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">3rd Conference on Ecology of Soil Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Helsinky, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03060574v1</w:t>
+                <w:t xml:space="preserve">hal-02948409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmonic acid signalling pathway alters the structuring of the root microbiome in Grey Poplar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis M. Martin</w:t>
+                <w:t xml:space="preserve">The hydrophobin-like OmSSP1 may be an effector in the ericoid mycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Casarrubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Daghino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassine-Radhouane Khouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st New Phytologist Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">3rd MPIterMic - ARBRE workshop on Molecular Plant Fungal Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948429v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmonic acid signalling pathway alters the structuring of the root microbiome in Grey Poplar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lauralie Mangeot-Peter</w:t>
+                <w:t xml:space="preserve">Interplay between lateral gene transfer and rhizosphere functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Choufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul-Razak Tidjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vos Michiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy L. Engle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francis M. Martin</w:t>
+                <w:t xml:space="preserve">Cyril Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Conference on Ecology of Soil Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Helsinky, France</w:t>
+              <w:t xml:space="preserve">Functional ecology conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948409v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hydrophobin-like OmSSP1 may be an effector in the ericoid mycorrhizal symbiosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefania Daghino</w:t>
+                <w:t xml:space="preserve">Regulation of ectomycorrhizal symbiosis by nutrient signalling in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hénocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaumétou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassine-Radhouane Khouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd MPIterMic - ARBRE workshop on Molecular Plant Fungal Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469309v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Poplar defence phytohormones on the structuration of Poplar root microbiome</w:t>
               </w:r>
@@ -9000,64 +9000,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy L. Engle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy J. Tschaplinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOM 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t>
@@ -9086,103 +9086,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The small secreted protein OmSSP1 is up-regulated in ericoid mycorrhiza and is involved in symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Casarrubia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Daghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Daguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Mycorrhiza, ICOM9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t>
@@ -9810,51 +9810,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signaling pathways driving the development of ectomycorrhizal symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Daguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Plett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10844,51 +10844,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500190v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Beltr&#225;n-Torres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J. de la Cruz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Janou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70982" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio L&#243;pez-R&#225;ez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Banasiak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Becana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Goormachtig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lanfranco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2025.101592" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219376v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Marqu&#233;s&#8208;g&#225;lvez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Weston" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault&#8208;fourrey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70446" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693914v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Marqu&#233;s-G&#225;lvez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pandharikar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Basso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lackus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19609" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590036v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rouached" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.08.007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amith R Devireddy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael A Ployet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s A Rush" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae232" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703366v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fracchia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N L Engle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Tschaplinski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01888-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050258v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vigneaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fauchery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18734" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210267v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra de Freitas Pereira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16465" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003303v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Plett" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerica Saboti&#269;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Vogt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridtjof Snijders" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16115" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583002v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Labourel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kemppainen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Silva Machado" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17940" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001114v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske Ruytinx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hartmann-Wittulsky" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9122612" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156567v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Fracchia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauralie Mangeot-Peter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02541-20" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610108v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Rep" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17462" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02911824v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanth Singan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13702" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03250408v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Daguerre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hartmann-Wittulski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schellenberger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76832-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948350v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Behr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Morreel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Goeminne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-020-00976-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02911808v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Kang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Pardo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14959" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939170v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mangeot-Peter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-08-19-0042-R" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02990389v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Villalobos Solis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Poudel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Bonnot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Him Shrestha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hettich" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-04-20-0082-ta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192633v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Armaleo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf M&#252;ller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lutzoni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge B Bode" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5629-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627877v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pellegrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14727" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278749v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Petit-Houdenot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Degrave" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blaise" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ollivier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15762" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844910v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Casarrubia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine-Radhouane Khouja" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00546" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627372v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira de Freitas Pereira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00141" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02080038v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen-A&#235;lle Grelet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14974" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187791v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Anasontzis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Champion" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15113" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611442v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levati" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4114-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598827v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Calabrese" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Niehl" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcx044" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579569v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Hibbett" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro.2016.149" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639336v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo G. Nagy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W. Barry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3223" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269483v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M. Martin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01278" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268578v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michael Plett" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wittulsky" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vayssieres" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1322671111" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123254v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Commun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2014.08.007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917942v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ait Lahmidi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Doidy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Migeon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-013-0496-9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HBR5RM3L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644005v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Hacquard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2010.10.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653050v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2011.03.022" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ4F73W3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000169v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A C. A. Cuomo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019315108" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659013v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lucic" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Chalot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02580.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261893v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aerts" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahr&#233;n" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. J. Danchin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06556" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02468782v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lambou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00128.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671675v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourgues" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Clergeot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cots" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sibuet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153178v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166132v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kammerer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levasseur" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632311v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Trung Luu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187814v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204344v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204342v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204371v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204363v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204365v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187787v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Eduardo Marqu&#233;s G&#225;lvez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03460823v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187781v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187771v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; E. Marqu&#233;s-G&#225;lvez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952963v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186913v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra H&#233;nocq" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaum&#233;tou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047789v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186927v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204348v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217117v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Yi Hong" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Looney" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rojas-Flechas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Nash" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Schadt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217127v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hameed" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217140v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Hettich" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel I. Villalobos Solis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139796v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Pavlovic" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469295v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948445v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217175v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Engle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Tschaplinsky" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217161v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187772v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;nocq" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaum&#233;tou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060574v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Choufa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Razak Tidjani" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vos Michiel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948429v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy L. Engle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Tschaplinski" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948409v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469309v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948421v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470134v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080200v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980164v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fracchia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basso" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guinet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2871-3_16" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208785v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-9507-0_11" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988293v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0142-6_4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989251v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05448-9_6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950241v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950185v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950193v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140842v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo G Nagy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W Barry" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166098v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Warion" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bednareck" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chervin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153032v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Henocq" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chartoire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981391v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500190v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Beltr&#225;n-Torres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J. de la Cruz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Janou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70982" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio L&#243;pez-R&#225;ez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Banasiak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Becana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Goormachtig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lanfranco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2025.101592" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219376v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Marqu&#233;s&#8208;g&#225;lvez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Weston" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault&#8208;fourrey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70446" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693914v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Marqu&#233;s-G&#225;lvez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pandharikar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Basso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lackus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19609" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590036v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rouached" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.08.007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amith R Devireddy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael A Ployet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s A Rush" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae232" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703366v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fracchia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N L Engle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Tschaplinski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01888-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050258v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vigneaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fauchery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18734" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210267v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra de Freitas Pereira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16465" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003303v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Plett" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerica Saboti&#269;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Vogt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridtjof Snijders" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16115" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583002v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Labourel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kemppainen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Silva Machado" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17940" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001114v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske Ruytinx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hartmann-Wittulsky" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9122612" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156567v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Fracchia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauralie Mangeot-Peter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02541-20" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610108v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Rep" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17462" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02911808v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Kang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Pardo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14959" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939170v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mangeot-Peter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-08-19-0042-R" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948350v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Behr" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Morreel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Goeminne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-020-00976-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03250408v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Daguerre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hartmann-Wittulski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schellenberger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meyer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76832-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02911824v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanth Singan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13702" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02990389v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Villalobos Solis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Poudel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Bonnot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Him Shrestha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hettich" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-04-20-0082-ta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192633v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Armaleo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf M&#252;ller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lutzoni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge B Bode" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5629-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627877v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pellegrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14727" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278749v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Petit-Houdenot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Degrave" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blaise" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ollivier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15762" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627372v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira de Freitas Pereira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00141" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844910v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Casarrubia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine-Radhouane Khouja" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00546" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02080038v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen-A&#235;lle Grelet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14974" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187791v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Anasontzis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Champion" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15113" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611442v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levati" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4114-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598827v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Calabrese" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Niehl" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcx044" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579569v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Hibbett" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro.2016.149" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639336v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo G. Nagy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W. Barry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3223" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269483v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M. Martin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01278" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268578v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michael Plett" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wittulsky" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vayssieres" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1322671111" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123254v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Commun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2014.08.007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917942v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ait Lahmidi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Doidy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Migeon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-013-0496-9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HBR5RM3L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644005v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Hacquard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2010.10.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653050v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2011.03.022" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ4F73W3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000169v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A C. A. Cuomo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019315108" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659013v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lucic" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Chalot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02580.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261893v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aerts" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahr&#233;n" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. J. Danchin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06556" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02468782v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lambou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00128.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671675v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourgues" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Clergeot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cots" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sibuet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153178v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166132v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kammerer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levasseur" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632311v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Trung Luu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204342v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204371v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204363v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187814v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204344v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204365v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187787v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Eduardo Marqu&#233;s G&#225;lvez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03460823v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187781v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187771v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; E. Marqu&#233;s-G&#225;lvez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952963v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186913v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra H&#233;nocq" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaum&#233;tou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047789v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186927v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204348v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217117v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Yi Hong" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Looney" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rojas-Flechas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Nash" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Schadt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217127v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hameed" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217140v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Hettich" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel I. Villalobos Solis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469295v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139796v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Pavlovic" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948445v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217175v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Engle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Tschaplinsky" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217161v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948429v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy L. Engle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Tschaplinski" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948409v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469309v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060574v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Choufa" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Razak Tidjani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vos Michiel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187772v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;nocq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaum&#233;tou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948421v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470134v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080200v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980164v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fracchia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basso" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guinet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2871-3_16" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208785v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-9507-0_11" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988293v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0142-6_4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989251v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05448-9_6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950241v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950185v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950193v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140842v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo G Nagy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W Barry" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166098v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Warion" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bednareck" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chervin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153032v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Henocq" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chartoire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981391v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>