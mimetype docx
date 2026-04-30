--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -216,67 +216,71 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, early view, </w:t>
+              <w:t xml:space="preserve">, 2026, 250 (3), pp.1438-1452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.70982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
@@ -1564,295 +1568,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Transcriptomic Atlas of the Ectomycorrhizal Fungus Laccaria bicolor</w:t>
+                <w:t xml:space="preserve">Colonization of Naive Roots from Populus tremula × alba Involves Successive Waves of Fungi and Bacteria with Different Trophic Abilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joske Ruytinx</w:t>
+                <w:t xml:space="preserve">Félix Fracchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shingo Miyauchi</w:t>
+                <w:t xml:space="preserve">Lauralie Mangeot-Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Hartmann-Wittulsky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maíra de Freitas Pereira</w:t>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Guinet</w:t>
+                <w:t xml:space="preserve">Francis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (12), pp.2612. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87 (6), pp.e02541-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9122612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02541-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04001114v1</w:t>
+                <w:t xml:space="preserve">hal-03156567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonization of Naive Roots from Populus tremula × alba Involves Successive Waves of Fungi and Bacteria with Different Trophic Abilities</w:t>
+                <w:t xml:space="preserve">A Transcriptomic Atlas of the Ectomycorrhizal Fungus Laccaria bicolor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Fracchia</w:t>
+                <w:t xml:space="preserve">Joske Ruytinx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauralie Mangeot-Peter</w:t>
+                <w:t xml:space="preserve">Shingo Miyauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+                <w:t xml:space="preserve">Sebastian Hartmann-Wittulsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maíra de Freitas Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
+                <w:t xml:space="preserve">Frédéric Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 87 (6), pp.e02541-20. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (12), pp.2612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02541-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9122612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156567v1</w:t>
+                <w:t xml:space="preserve">hal-04001114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative resistance linked to late effectors</w:t>
               </w:r>
@@ -1923,697 +1927,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The small secreted effector protein MiSSP7.6 of Laccaria bicolor is required for the establishment of ectomycorrhizal symbiosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An ectomycorrhizal fungus alters sensitivity to jasmonate, salicylate, gibberellin, and ethylene in host roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shingo Miyauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heng Kang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
+                <w:t xml:space="preserve">Vasanth Singan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14959⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (4), pp.1047-1068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.13702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911808v1</w:t>
+                <w:t xml:space="preserve">hal-02911824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Soil Microbiome Variations on Root Colonization by Fungi and Bacteria and on the Metabolome of Populus tremula × alba</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The small secreted effector protein MiSSP7.6 of Laccaria bicolor is required for the establishment of ectomycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Kemppainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Mangeot-Peter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N L Engle</w:t>
+                <w:t xml:space="preserve">Alejandro Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytobiomes Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4, pp.142 - 155. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (4), pp.1435-1446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PBIOMES-08-19-0042-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939170v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations in the phenylpropanoid pathway affect poplar ability for ectomycorrhizal colonisation and susceptibility to root-knot nematodes</w:t>
+                <w:t xml:space="preserve">Impacts of Soil Microbiome Variations on Root Colonization by Fungi and Bacteria and on the Metabolome of Populus tremula × alba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Behr</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Geert Goeminne</w:t>
+                <w:t xml:space="preserve">L Mangeot-Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T J Tschaplinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N L Engle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-020-00976-6⟩</w:t>
+              <w:t xml:space="preserve">Phytobiomes Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.142 - 155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PBIOMES-08-19-0042-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948350v1</w:t>
+                <w:t xml:space="preserve">hal-02939170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mutualism effector MiSSP7 of Laccaria bicolor alters the interactions between the poplar JAZ6 protein and its associated proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alterations in the phenylpropanoid pathway affect poplar ability for ectomycorrhizal colonisation and susceptibility to root-knot nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kris Morreel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Daguerre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laura Meyer</w:t>
+                <w:t xml:space="preserve">Geert Goeminne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-76832-6⟩</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (5), pp.555-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-020-00976-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250408v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ectomycorrhizal fungus alters sensitivity to jasmonate, salicylate, gibberellin, and ethylene in host roots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mutualism effector MiSSP7 of Laccaria bicolor alters the interactions between the poplar JAZ6 protein and its associated proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Daguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shingo Miyauchi</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Hartmann-Wittulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Schellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasanth Singan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guinet</w:t>
+                <w:t xml:space="preserve">Laura Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 43 (4), pp.1047-1068. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.20362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.13702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-76832-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911824v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Viable New Strategy for the Discovery of Peptide Proteolytic Cleavage Products in Plant-Microbe Interactions</w:t>
               </w:r>
@@ -2880,77 +2884,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laccaria bicolor MiSSP8 is a small‐secreted protein decisive for the establishment of the ectomycorrhizal symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Daguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joske Ruytinx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Kemppainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3129,295 +3133,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secretome Analysis from the Ectomycorrhizal Ascomycete Cenococcum geophilum</w:t>
+                <w:t xml:space="preserve">The Hydrophobin-Like OmSSP1 May Be an Effector in the Ericoid Mycorrhizal Symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maira de Freitas Pereira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
+                <w:t xml:space="preserve">Salvatore Casarrubia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Vion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guinet</w:t>
+                <w:t xml:space="preserve">Stefania Daghino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassine-Radhouane Khouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00141⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627372v1</w:t>
+                <w:t xml:space="preserve">hal-01844910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hydrophobin-Like OmSSP1 May Be an Effector in the Ericoid Mycorrhizal Symbiosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Secretome Analysis from the Ectomycorrhizal Ascomycete Cenococcum geophilum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Daghino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annegret Kohler</w:t>
+                <w:t xml:space="preserve">Maira de Freitas Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Vion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassine-Radhouane Khouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844910v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genomics and transcriptomics depict ericoid mycorrhizal fungi as versatile saprotrophs and plant mutualists</w:t>
               </w:r>
@@ -3671,77 +3675,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulatory networks underlying mycorrhizal development delineated by genome-wide expression profiling and functional analysis of the transcription factor repertoire of the plant symbiotic fungus Laccaria bicolor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Daguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Levati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joske Ruytinx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3939,51 +3943,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unearthing the roots of ectomycorrhizal symbioses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4333,51 +4337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effector MiSSP7 of the mutualistic fungus [i]Laccaria[/i] [i]bicolor[/i] stabilizes the [i]Populus[/i] JAZ6 protein and represses jasmonic acid (JA) responsive genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Michael Plett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Daguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Wittulsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4786,51 +4790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Delaruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 75 (3), pp.106-112. </w:t>
@@ -4881,51 +4885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutualistic interactions on a knife-edge between saprotrophy and pathogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (4), pp.444 - 450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5144,51 +5148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5729,51 +5733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of salicylates in the regulation of poplar microbiome colonization: from defence signalling molecule to carbon source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Fracchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5917,398 +5921,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endophytic colonisation of poplar tissues: easy to enter but hard to stay ?</w:t>
+                <w:t xml:space="preserve">Is ethylene structuring fungal poplar communities ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Fracchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Biotrophy and Plant Immunity</w:t>
+              <w:t xml:space="preserve">Is ethylene structuring fungal poplar communities ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204342v1</w:t>
+                <w:t xml:space="preserve">hal-04187814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic control of ectomycorrhization in poplar.</w:t>
+                <w:t xml:space="preserve">The study of symbiotic effectors: what’s next ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2d MoDiP (Molecular dialogue in plant biotic interactions) network-annual workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Workshop on Biotrophy and Plant Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204371v1</w:t>
+                <w:t xml:space="preserve">hal-04204344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the study of fungal symbiotic effectors towards a key role of root terpenes for the control of tree-microbes interactions.</w:t>
+                <w:t xml:space="preserve">Endophytic colonisation of poplar tissues: easy to enter but hard to stay ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jean Chevaugeon Phytopathologie-Mycologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aussois, France</w:t>
+              <w:t xml:space="preserve">Workshop on Biotrophy and Plant Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204363v1</w:t>
+                <w:t xml:space="preserve">hal-04204342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is ethylene structuring fungal poplar communities ?</w:t>
+                <w:t xml:space="preserve">Epigenetic control of ectomycorrhization in poplar.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Is ethylene structuring fungal poplar communities ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">2d MoDiP (Molecular dialogue in plant biotic interactions) network-annual workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187814v1</w:t>
+                <w:t xml:space="preserve">hal-04204371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The study of symbiotic effectors: what’s next ?</w:t>
+                <w:t xml:space="preserve">From the study of fungal symbiotic effectors towards a key role of root terpenes for the control of tree-microbes interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Biotrophy and Plant Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">Journées Jean Chevaugeon Phytopathologie-Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204344v1</w:t>
+                <w:t xml:space="preserve">hal-04204363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the study of fungal symbiotic effectors towards a key role of root terpenes for the control of tree-fungal interactions</w:t>
               </w:r>
@@ -6415,51 +6419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop franco-allemand on Biotrophy and Plant Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6497,51 +6501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le microbiote des racines de peuplier : dynamique, régulation et interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Fracchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6700,51 +6704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st MoDiP (Molecular dialogue in plant biotic interactions) network annual workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6795,64 +6799,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Daguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Schellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Wittulsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7019,103 +7023,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The small secreted protein OmSSP1 is up-regulated in ericoid mycorrhiza and is involved in symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Daghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Casarrubia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Daguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effectome meeting XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Lauret, France</w:t>
@@ -7739,307 +7743,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OmSSP1, a hydrophobin-like small secreted protein, is a putative effector in ericoid mycorrhiza</w:t>
+                <w:t xml:space="preserve">Impact of abiotic stresses on ectomycorrhizal symbiosis and role of ectomycorrhization on tree responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Daghino</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yohann Daguerre</w:t>
+                <w:t xml:space="preserve">Maira de Freitas Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Pavlovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Priault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international Molecular Mycorrhiza Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Turin, Italy</w:t>
+              <w:t xml:space="preserve">The 23rd International Plant Growth Substances Association (IPGSA) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469295v1</w:t>
+                <w:t xml:space="preserve">hal-03139796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of abiotic stresses on ectomycorrhizal symbiosis and role of ectomycorrhization on tree responses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OmSSP1, a hydrophobin-like small secreted protein, is a putative effector in ericoid mycorrhiza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Daghino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maira de Freitas Pereira</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Priault</w:t>
+                <w:t xml:space="preserve">Salvatore Casarrubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Daguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 23rd International Plant Growth Substances Association (IPGSA) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France. 1p</w:t>
+              <w:t xml:space="preserve">4th international Molecular Mycorrhiza Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139796v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Phytohormones, des régulateurs clefs du microbiome racinaire du peuplier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Fracchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8090,51 +8094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmonic acid signalling pathway alters the structuring of the root microbiome in Grey Poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauralie Mangeot-Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8142,51 +8146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Engle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Tschaplinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX colloque de l'Association d'Ecologie Microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bussang (Vosges), France</w:t>
@@ -8215,103 +8219,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial Colonisation Dynamics of Poplar Root Systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Fracchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauralie Mangeot-Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXeme colloque de l'Association Française d'Ecologie Microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bussang (Vosges), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8330,734 +8334,734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmonic acid signalling pathway alters the structuring of the root microbiome in Grey Poplar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
+                <w:t xml:space="preserve">Regulation of ectomycorrhizal symbiosis by nutrient signalling in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy L. Engle</w:t>
+                <w:t xml:space="preserve">A. Hénocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy J. Tschaplinski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francis M. Martin</w:t>
+                <w:t xml:space="preserve">C. Gaumétou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st New Phytologist Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">3rd MPIterMic - ARBRE workshop on Molecular Plant Fungal Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948429v1</w:t>
+                <w:t xml:space="preserve">hal-04187772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmonic acid signalling pathway alters the structuring of the root microbiome in Grey Poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauralie Mangeot-Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy L. Engle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy J. Tschaplinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Conference on Ecology of Soil Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Helsinky, France</w:t>
+              <w:t xml:space="preserve">41st New Phytologist Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948409v1</w:t>
+                <w:t xml:space="preserve">hal-02948429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hydrophobin-like OmSSP1 may be an effector in the ericoid mycorrhizal symbiosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hassine-Radhouane Khouja</w:t>
+                <w:t xml:space="preserve">Jasmonic acid signalling pathway alters the structuring of the root microbiome in Grey Poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauralie Mangeot-Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy L. Engle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy J. Tschaplinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd MPIterMic - ARBRE workshop on Molecular Plant Fungal Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">3rd Conference on Ecology of Soil Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Helsinky, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469309v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between lateral gene transfer and rhizosphere functioning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bontemps</w:t>
+                <w:t xml:space="preserve">The hydrophobin-like OmSSP1 may be an effector in the ericoid mycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Casarrubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Daghino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassine-Radhouane Khouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional ecology conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">3rd MPIterMic - ARBRE workshop on Molecular Plant Fungal Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060574v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of ectomycorrhizal symbiosis by nutrient signalling in poplar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Bonnot</w:t>
+                <w:t xml:space="preserve">Interplay between lateral gene transfer and rhizosphere functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Choufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul-Razak Tidjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hénocq</w:t>
+                <w:t xml:space="preserve">Vos Michiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gaumétou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annegret Kohler</w:t>
+                <w:t xml:space="preserve">Cyril Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd MPIterMic - ARBRE workshop on Molecular Plant Fungal Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">Functional ecology conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187772v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Poplar defence phytohormones on the structuration of Poplar root microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauralie Mangeot-Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy L. Engle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy J. Tschaplinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOM 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t>
@@ -9086,103 +9090,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The small secreted protein OmSSP1 is up-regulated in ericoid mycorrhiza and is involved in symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Casarrubia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Daghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Daguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Mycorrhiza, ICOM9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t>
@@ -9615,51 +9619,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Jasmonates in Beneficial Microbe–Root Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9719,51 +9723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Signalling During the Ectomycorrhizal Symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9810,51 +9814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signaling pathways driving the development of ectomycorrhizal symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Daguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Plett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9922,51 +9926,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 New Insights into Ectomycorrhizal Symbiosis Evolution and Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frank Kempken. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mycota</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XI, Springer, pp.273-293, 2013, Agricultural Applications, 978-3-642-36821-9</w:t>
@@ -10021,51 +10025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Plett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frans J. de Bruijn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbial Ecology of the Rhizosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.501-512, 2013, 9781118297674</w:t>
@@ -10844,51 +10848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500190v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Beltr&#225;n-Torres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J. de la Cruz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Janou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70982" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio L&#243;pez-R&#225;ez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Banasiak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Becana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Goormachtig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lanfranco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2025.101592" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219376v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Marqu&#233;s&#8208;g&#225;lvez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Weston" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault&#8208;fourrey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70446" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693914v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Marqu&#233;s-G&#225;lvez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pandharikar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Basso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lackus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19609" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590036v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rouached" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.08.007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amith R Devireddy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael A Ployet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s A Rush" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae232" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703366v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fracchia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N L Engle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Tschaplinski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01888-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050258v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vigneaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fauchery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18734" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210267v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra de Freitas Pereira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16465" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003303v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Plett" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerica Saboti&#269;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Vogt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridtjof Snijders" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16115" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583002v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Labourel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kemppainen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Silva Machado" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17940" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001114v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske Ruytinx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hartmann-Wittulsky" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9122612" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156567v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Fracchia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauralie Mangeot-Peter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02541-20" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610108v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Rep" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17462" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02911808v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Kang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Pardo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14959" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939170v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mangeot-Peter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-08-19-0042-R" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948350v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Behr" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Morreel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Goeminne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-020-00976-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03250408v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Daguerre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hartmann-Wittulski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schellenberger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meyer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76832-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02911824v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanth Singan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13702" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02990389v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Villalobos Solis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Poudel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Bonnot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Him Shrestha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hettich" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-04-20-0082-ta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192633v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Armaleo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf M&#252;ller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lutzoni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge B Bode" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5629-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627877v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pellegrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14727" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278749v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Petit-Houdenot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Degrave" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blaise" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ollivier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15762" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627372v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira de Freitas Pereira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00141" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844910v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Casarrubia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine-Radhouane Khouja" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00546" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02080038v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen-A&#235;lle Grelet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14974" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187791v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Anasontzis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Champion" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15113" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611442v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levati" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4114-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598827v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Calabrese" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Niehl" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcx044" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579569v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Hibbett" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro.2016.149" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639336v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo G. Nagy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W. Barry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3223" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269483v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M. Martin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01278" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268578v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michael Plett" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wittulsky" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vayssieres" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1322671111" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123254v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Commun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2014.08.007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917942v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ait Lahmidi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Doidy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Migeon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-013-0496-9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HBR5RM3L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644005v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Hacquard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2010.10.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653050v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2011.03.022" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ4F73W3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000169v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A C. A. Cuomo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019315108" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659013v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lucic" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Chalot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02580.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261893v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aerts" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahr&#233;n" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. J. Danchin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06556" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02468782v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lambou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00128.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671675v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourgues" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Clergeot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cots" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sibuet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153178v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166132v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kammerer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levasseur" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632311v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Trung Luu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204342v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204371v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204363v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187814v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204344v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204365v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187787v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Eduardo Marqu&#233;s G&#225;lvez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03460823v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187781v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187771v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; E. Marqu&#233;s-G&#225;lvez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952963v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186913v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra H&#233;nocq" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaum&#233;tou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047789v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186927v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204348v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217117v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Yi Hong" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Looney" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rojas-Flechas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Nash" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Schadt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217127v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hameed" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217140v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Hettich" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel I. Villalobos Solis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469295v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139796v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Pavlovic" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948445v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217175v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Engle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Tschaplinsky" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217161v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948429v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy L. Engle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Tschaplinski" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948409v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469309v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060574v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Choufa" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Razak Tidjani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vos Michiel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187772v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;nocq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaum&#233;tou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948421v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470134v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080200v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980164v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fracchia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basso" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guinet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2871-3_16" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208785v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-9507-0_11" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988293v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0142-6_4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989251v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05448-9_6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950241v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950185v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950193v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140842v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo G Nagy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W Barry" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166098v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Warion" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bednareck" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chervin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153032v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Henocq" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chartoire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981391v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500190v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Beltr&#225;n-Torres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J. de la Cruz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Janou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70982" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio L&#243;pez-R&#225;ez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Banasiak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Becana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Goormachtig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lanfranco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2025.101592" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219376v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Marqu&#233;s&#8208;g&#225;lvez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Weston" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault&#8208;fourrey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70446" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693914v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Marqu&#233;s-G&#225;lvez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pandharikar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Basso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lackus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19609" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590036v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rouached" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.08.007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amith R Devireddy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael A Ployet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s A Rush" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae232" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703366v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fracchia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N L Engle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Tschaplinski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01888-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050258v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vigneaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fauchery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18734" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210267v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra de Freitas Pereira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16465" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003303v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Plett" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerica Saboti&#269;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Vogt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridtjof Snijders" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16115" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583002v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Labourel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kemppainen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Silva Machado" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17940" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156567v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Fracchia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauralie Mangeot-Peter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02541-20" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001114v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske Ruytinx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hartmann-Wittulsky" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9122612" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610108v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Rep" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17462" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02911824v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanth Singan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13702" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02911808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Kang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Pardo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14959" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939170v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mangeot-Peter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-08-19-0042-R" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948350v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Behr" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Morreel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Goeminne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-020-00976-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03250408v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Daguerre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hartmann-Wittulski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schellenberger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76832-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02990389v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Villalobos Solis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Poudel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Bonnot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Him Shrestha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hettich" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-04-20-0082-ta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192633v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Armaleo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf M&#252;ller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lutzoni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge B Bode" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5629-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627877v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pellegrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14727" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278749v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Petit-Houdenot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Degrave" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blaise" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ollivier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15762" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844910v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Casarrubia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine-Radhouane Khouja" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00546" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627372v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira de Freitas Pereira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00141" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02080038v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen-A&#235;lle Grelet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14974" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187791v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Anasontzis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Champion" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15113" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611442v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levati" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4114-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598827v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Calabrese" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Niehl" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcx044" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579569v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Hibbett" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro.2016.149" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639336v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo G. Nagy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W. Barry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3223" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269483v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M. Martin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01278" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268578v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michael Plett" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wittulsky" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vayssieres" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1322671111" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123254v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Commun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2014.08.007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917942v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ait Lahmidi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Doidy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Migeon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-013-0496-9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HBR5RM3L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644005v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Hacquard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2010.10.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653050v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2011.03.022" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ4F73W3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000169v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A C. A. Cuomo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019315108" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659013v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lucic" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Chalot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02580.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261893v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aerts" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahr&#233;n" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. J. Danchin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06556" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02468782v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lambou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00128.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671675v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourgues" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Clergeot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cots" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sibuet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153178v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166132v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kammerer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levasseur" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632311v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Trung Luu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187814v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204344v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204342v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204371v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204363v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204365v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187787v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Eduardo Marqu&#233;s G&#225;lvez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03460823v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187781v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187771v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; E. Marqu&#233;s-G&#225;lvez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952963v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186913v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra H&#233;nocq" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaum&#233;tou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047789v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186927v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204348v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217117v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Yi Hong" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Looney" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rojas-Flechas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Nash" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Schadt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217127v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hameed" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217140v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Hettich" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel I. Villalobos Solis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139796v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Pavlovic" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469295v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948445v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217175v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Engle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Tschaplinsky" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217161v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187772v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;nocq" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaum&#233;tou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948429v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy L. Engle" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Tschaplinski" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948409v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469309v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060574v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Choufa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Razak Tidjani" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vos Michiel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948421v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470134v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080200v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980164v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fracchia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basso" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guinet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2871-3_16" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208785v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-9507-0_11" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988293v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0142-6_4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989251v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05448-9_6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950241v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950185v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950193v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140842v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo G Nagy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W Barry" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166098v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Warion" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bednareck" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chervin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153032v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Henocq" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chartoire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981391v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>