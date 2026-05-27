--- v2 (2026-04-30)
+++ v3 (2026-05-27)
@@ -133,299 +133,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic regulation of mycorrhizal symbioses: from plastic responses to transgenerational legacies</w:t>
+                <w:t xml:space="preserve">Molecular mechanisms modulating beneficial plant root–microbe interactions: What’s common?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerson Beltrán-Torres</w:t>
+                <w:t xml:space="preserve">Juan Antonio López-Ráez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry J. de la Cruz</w:t>
+                <w:t xml:space="preserve">Joanna Banasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Maury</w:t>
+                <w:t xml:space="preserve">Manuel Becana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Janoušková</w:t>
+                <w:t xml:space="preserve">Sofie Goormachtig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
+                <w:t xml:space="preserve">Luisa Lanfranco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 250 (3), pp.1438-1452. </w:t>
+              <w:t xml:space="preserve">Plant Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 7 (1), pp.101592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.70982⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xplc.2025.101592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500190v1</w:t>
+                <w:t xml:space="preserve">hal-05497130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanisms modulating beneficial plant root–microbe interactions: What’s common?</w:t>
+                <w:t xml:space="preserve">Epigenetic regulation of mycorrhizal symbioses: from plastic responses to transgenerational legacies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Antonio López-Ráez</w:t>
+                <w:t xml:space="preserve">Gerson Beltrán-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Banasiak</w:t>
+                <w:t xml:space="preserve">Henry J. de la Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Becana</w:t>
+                <w:t xml:space="preserve">Stéphane Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofie Goormachtig</w:t>
+                <w:t xml:space="preserve">Martina Janoušková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Lanfranco</w:t>
+                <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 7 (1), pp.101592. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 250 (3), pp.1438-1452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xplc.2025.101592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.70982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497130v1</w:t>
+                <w:t xml:space="preserve">hal-05500190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To immunity and beyond: the central role of jasmonate signalling in beneficial root–microbe–environment interactions</w:t>
               </w:r>
@@ -679,51 +679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1626,51 +1626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 87 (6), pp.e02541-20. </w:t>
@@ -1842,51 +1842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative resistance linked to late effectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn Rep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1927,697 +1927,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ectomycorrhizal fungus alters sensitivity to jasmonate, salicylate, gibberellin, and ethylene in host roots</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The small secreted effector protein MiSSP7.6 of Laccaria bicolor is required for the establishment of ectomycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasanth Singan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guinet</w:t>
+                <w:t xml:space="preserve">Heng Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Kemppainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.13702⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (4), pp.1435-1446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911824v1</w:t>
+                <w:t xml:space="preserve">hal-02911808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The small secreted effector protein MiSSP7.6 of Laccaria bicolor is required for the establishment of ectomycorrhizal symbiosis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts of Soil Microbiome Variations on Root Colonization by Fungi and Bacteria and on the Metabolome of Populus tremula × alba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Pardo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L Mangeot-Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T J Tschaplinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N L Engle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (4), pp.1435-1446. </w:t>
+              <w:t xml:space="preserve">Phytobiomes Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.142 - 155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14959⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PBIOMES-08-19-0042-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911808v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Soil Microbiome Variations on Root Colonization by Fungi and Bacteria and on the Metabolome of Populus tremula × alba</w:t>
+                <w:t xml:space="preserve">Alterations in the phenylpropanoid pathway affect poplar ability for ectomycorrhizal colonisation and susceptibility to root-knot nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Mangeot-Peter</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Francis Martin</w:t>
+                <w:t xml:space="preserve">Marc Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kris Morreel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Goeminne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytobiomes Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PBIOMES-08-19-0042-R⟩</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (5), pp.555-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-020-00976-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939170v1</w:t>
+                <w:t xml:space="preserve">hal-02948350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations in the phenylpropanoid pathway affect poplar ability for ectomycorrhizal colonisation and susceptibility to root-knot nematodes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The mutualism effector MiSSP7 of Laccaria bicolor alters the interactions between the poplar JAZ6 protein and its associated proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geert Goeminne</w:t>
+                <w:t xml:space="preserve">Yohann Daguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Hartmann-Wittulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Schellenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-020-00976-6⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.20362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-76832-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948350v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mutualism effector MiSSP7 of Laccaria bicolor alters the interactions between the poplar JAZ6 protein and its associated proteins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An ectomycorrhizal fungus alters sensitivity to jasmonate, salicylate, gibberellin, and ethylene in host roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Schellenberger</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shingo Miyauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Meyer</w:t>
+                <w:t xml:space="preserve">Vasanth Singan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.20362. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (4), pp.1047-1068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-76832-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.13702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250408v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Viable New Strategy for the Discovery of Peptide Proteolytic Cleavage Products in Plant-Microbe Interactions</w:t>
               </w:r>
@@ -2731,995 +2731,995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The lichen symbiosis re-viewed through the genomes of Cladonia grayi and its algal partner Asterochloris glomerata</w:t>
+                <w:t xml:space="preserve">A two genes – for – one gene interaction between Leptosphaeria maculans and Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Armaleo</w:t>
+                <w:t xml:space="preserve">Yohann Petit-Houdenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olaf Müller</w:t>
+                <w:t xml:space="preserve">Alexandre A. Degrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lutzoni</w:t>
+                <w:t xml:space="preserve">Michel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Blanc</w:t>
+                <w:t xml:space="preserve">Françoise Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helge B Bode</w:t>
+                <w:t xml:space="preserve">Bénédicte Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (1), pp.605. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 223 (1), pp.397-411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-019-5629-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.15762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02192633v1</w:t>
+                <w:t xml:space="preserve">hal-02278749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laccaria bicolor MiSSP8 is a small‐secreted protein decisive for the establishment of the ectomycorrhizal symbiosis</w:t>
+                <w:t xml:space="preserve">The lichen symbiosis re-viewed through the genomes of Cladonia grayi and its algal partner Asterochloris glomerata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Pellegrin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Minna Kemppainen</w:t>
+                <w:t xml:space="preserve">Daniele Armaleo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lutzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge B Bode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14727⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-5629-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627877v1</w:t>
+                <w:t xml:space="preserve">hal-02192633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two genes – for – one gene interaction between Leptosphaeria maculans and Brassica napus</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laccaria bicolor MiSSP8 is a small‐secreted protein decisive for the establishment of the ectomycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Ollivier</w:t>
+                <w:t xml:space="preserve">Clément Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Daguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joske Ruytinx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Kemppainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 223 (1), pp.397-411. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (10), pp.3765-3779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.15762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278749v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hydrophobin-Like OmSSP1 May Be an Effector in the Ericoid Mycorrhizal Symbiosis</w:t>
+                <w:t xml:space="preserve">Comparative genomics and transcriptomics depict ericoid mycorrhizal fungi as versatile saprotrophs and plant mutualists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Casarrubia</w:t>
+                <w:t xml:space="preserve">Elena Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Daghino</w:t>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen-Aëlle Grelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Kuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassine-Radhouane Khouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.1-14. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 217 (3), pp.1213-1229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.14974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844910v1</w:t>
+                <w:t xml:space="preserve">hal-02080038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secretome Analysis from the Ectomycorrhizal Ascomycete Cenococcum geophilum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ectomycorrhizal basidiomycete Laccaria bicolor releases a secreted β-1,4 endoglucanase that plays a key role in symbiosis development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maira de Freitas Pereira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
+                <w:t xml:space="preserve">George Anasontzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Labourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Vion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+                <w:t xml:space="preserve">Charlotte Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Haon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.1-17. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 220 (4), pp.1309-1321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.15113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627372v1</w:t>
+                <w:t xml:space="preserve">hal-02187791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics and transcriptomics depict ericoid mycorrhizal fungi as versatile saprotrophs and plant mutualists</w:t>
+                <w:t xml:space="preserve">Secretome Analysis from the Ectomycorrhizal Ascomycete Cenococcum geophilum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Martino</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Maira de Freitas Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Vion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.14974⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080038v1</w:t>
+                <w:t xml:space="preserve">hal-02627372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ectomycorrhizal basidiomycete Laccaria bicolor releases a secreted β-1,4 endoglucanase that plays a key role in symbiosis development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feng Zhang</w:t>
+                <w:t xml:space="preserve">The Hydrophobin-Like OmSSP1 May Be an Effector in the Ericoid Mycorrhizal Symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Casarrubia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Anasontzis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurore Labourel</w:t>
+                <w:t xml:space="preserve">Stefania Daghino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Champion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Haon</w:t>
+                <w:t xml:space="preserve">Hassine-Radhouane Khouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 220 (4), pp.1309-1321. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.15113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187791v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulatory networks underlying mycorrhizal development delineated by genome-wide expression profiling and functional analysis of the transcription factor repertoire of the plant symbiotic fungus Laccaria bicolor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Daguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Levati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3727,51 +3727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joske Ruytinx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (1), pp.1-23. </w:t>
@@ -3848,51 +3848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Niehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3982,51 +3982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David S. Hibbett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4086,77 +4086,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergent losses of decay mechanisms and rapid turnover of symbiosis genes in mycorrhizal mutualists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Kuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laszlo G. Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerrie W. Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4207,90 +4207,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Analysis of Secretomes from Ectomycorrhizal Fungi with an Emphasis on Small-Secreted Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4337,51 +4337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effector MiSSP7 of the mutualistic fungus [i]Laccaria[/i] [i]bicolor[/i] stabilizes the [i]Populus[/i] JAZ6 protein and represses jasmonic acid (JA) responsive genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Michael Plett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Daguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Wittulsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4458,90 +4458,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic and transcriptomic analysis of Laccaria bicolor CAZome reveals insights into polysaccharides remodelling during symbiosis establishment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Commun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Balestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4631,51 +4631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Ait Lahmidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4751,51 +4751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of Melampsora larici-populina reference genes for in planta RT-quantitative PCR expression profiling during time-course infection of poplar leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Hacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Delaruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4872,51 +4872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutualistic interactions on a knife-edge between saprotrophy and pathogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5122,51 +5122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gene repertoire for nitrogen transporters in Laccaria bicolor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Lucic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5377,51 +5377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal Pls1 tetraspanins as key factors of penetration into host plants: a role in re-establishing polarized growth in the appressorium?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Lambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5507,51 +5507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Clergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5632,264 +5632,264 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les petits peptides sécrétés dans la symbiose ectomycorhizienne.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roles of salicylates in the regulation of poplar microbiome colonization: from defence signalling molecule to carbon source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Fracchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique sur les peptides végétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fabien Chardon, May 2025, Versaille, France</w:t>
+              <w:t xml:space="preserve">17èmes Rencontres Plantes-Bactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153178v1</w:t>
+                <w:t xml:space="preserve">hal-05166132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of salicylates in the regulation of poplar microbiome colonization: from defence signalling molecule to carbon source</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les petits peptides sécrétés dans la symbiose ectomycorhizienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Rencontres Plantes-Bactéries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique sur les peptides végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabien Chardon, May 2025, Versaille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166132v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signalisation et nutrition hydrominérale dans les symbioses mycorhiziennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5921,428 +5921,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is ethylene structuring fungal poplar communities ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Endophytic colonisation of poplar tissues: easy to enter but hard to stay ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Is ethylene structuring fungal poplar communities ?</w:t>
+              <w:t xml:space="preserve">Workshop on Biotrophy and Plant Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187814v1</w:t>
+                <w:t xml:space="preserve">hal-04204342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The study of symbiotic effectors: what’s next ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Epigenetic control of ectomycorrhization in poplar.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Biotrophy and Plant Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">2d MoDiP (Molecular dialogue in plant biotic interactions) network-annual workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204344v1</w:t>
+                <w:t xml:space="preserve">hal-04204371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endophytic colonisation of poplar tissues: easy to enter but hard to stay ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">From the study of fungal symbiotic effectors towards a key role of root terpenes for the control of tree-microbes interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Biotrophy and Plant Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">Journées Jean Chevaugeon Phytopathologie-Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204342v1</w:t>
+                <w:t xml:space="preserve">hal-04204363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic control of ectomycorrhization in poplar.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Is ethylene structuring fungal poplar communities ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Fracchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2d MoDiP (Molecular dialogue in plant biotic interactions) network-annual workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Is ethylene structuring fungal poplar communities ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204371v1</w:t>
+                <w:t xml:space="preserve">hal-04187814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the study of fungal symbiotic effectors towards a key role of root terpenes for the control of tree-microbes interactions.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The study of symbiotic effectors: what’s next ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jean Chevaugeon Phytopathologie-Mycologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aussois, France</w:t>
+              <w:t xml:space="preserve">Workshop on Biotrophy and Plant Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204363v1</w:t>
+                <w:t xml:space="preserve">hal-04204344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the study of fungal symbiotic effectors towards a key role of root terpenes for the control of tree-fungal interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symbiphyt network / annual workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dijon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6367,51 +6367,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of Poplar MYC2 in Ectomycorrhizal symbiosis: from effectors to terpene synthases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Eduardo Marqués Gálvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6514,51 +6514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Fracchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHARE - Journées interdisciplinaires - Phases précoces du parasitisme tellurique et communication via l'exsudation racinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Sofia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6583,51 +6583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The study of symbiotic effectors: what’s next ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st MoDiP (Molecular dialogue in plant biotic interactions) network annual workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6652,51 +6652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MYC2 modulation of the ectomycorrhizal symbiosis: a central role for root terpenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José E. Marqués-Gálvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6773,90 +6773,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ectomycorrhizal symbiosis development: from fungal effectors to plant hormones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Daguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Schellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Wittulsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6937,51 +6937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Hénocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gaumétou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7023,103 +7023,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The small secreted protein OmSSP1 is up-regulated in ericoid mycorrhiza and is involved in symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Daghino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Casarrubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Daghino</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Daguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effectome meeting XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Lauret, France</w:t>
@@ -7187,51 +7187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Hénocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gaumétou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7273,51 +7273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The study of symbiotic effectors: what’s next ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Mycorrhiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7743,320 +7743,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of abiotic stresses on ectomycorrhizal symbiosis and role of ectomycorrhization on tree responses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Priault</w:t>
+                <w:t xml:space="preserve">OmSSP1, a hydrophobin-like small secreted protein, is a putative effector in ericoid mycorrhiza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Daghino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Casarrubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Daguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 23rd International Plant Growth Substances Association (IPGSA) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France. 1p</w:t>
+              <w:t xml:space="preserve">4th international Molecular Mycorrhiza Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139796v1</w:t>
+                <w:t xml:space="preserve">hal-03469295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OmSSP1, a hydrophobin-like small secreted protein, is a putative effector in ericoid mycorrhiza</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yohann Daguerre</w:t>
+                <w:t xml:space="preserve">Impact of abiotic stresses on ectomycorrhizal symbiosis and role of ectomycorrhization on tree responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maira de Freitas Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Pavlovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Priault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international Molecular Mycorrhiza Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Turin, Italy</w:t>
+              <w:t xml:space="preserve">The 23rd International Plant Growth Substances Association (IPGSA) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469295v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Phytohormones, des régulateurs clefs du microbiome racinaire du peuplier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Fracchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8107,51 +8107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmonic acid signalling pathway alters the structuring of the root microbiome in Grey Poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauralie Mangeot-Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Engle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8245,51 +8245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Fracchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauralie Mangeot-Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8334,652 +8334,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of ectomycorrhizal symbiosis by nutrient signalling in poplar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Bonnot</w:t>
+                <w:t xml:space="preserve">Jasmonic acid signalling pathway alters the structuring of the root microbiome in Grey Poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauralie Mangeot-Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hénocq</w:t>
+                <w:t xml:space="preserve">Nancy L. Engle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gaumétou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annegret Kohler</w:t>
+                <w:t xml:space="preserve">Timothy J. Tschaplinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd MPIterMic - ARBRE workshop on Molecular Plant Fungal Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">41st New Phytologist Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187772v1</w:t>
+                <w:t xml:space="preserve">hal-02948429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmonic acid signalling pathway alters the structuring of the root microbiome in Grey Poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauralie Mangeot-Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy L. Engle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy J. Tschaplinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st New Phytologist Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">3rd Conference on Ecology of Soil Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Helsinky, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948429v1</w:t>
+                <w:t xml:space="preserve">hal-02948409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmonic acid signalling pathway alters the structuring of the root microbiome in Grey Poplar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis M. Martin</w:t>
+                <w:t xml:space="preserve">The hydrophobin-like OmSSP1 may be an effector in the ericoid mycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Casarrubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Daghino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassine-Radhouane Khouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Conference on Ecology of Soil Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Helsinky, France</w:t>
+              <w:t xml:space="preserve">3rd MPIterMic - ARBRE workshop on Molecular Plant Fungal Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948409v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hydrophobin-like OmSSP1 may be an effector in the ericoid mycorrhizal symbiosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hassine-Radhouane Khouja</w:t>
+                <w:t xml:space="preserve">Interplay between lateral gene transfer and rhizosphere functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Choufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul-Razak Tidjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vos Michiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd MPIterMic - ARBRE workshop on Molecular Plant Fungal Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">Functional ecology conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469309v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between lateral gene transfer and rhizosphere functioning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
+                <w:t xml:space="preserve">Regulation of ectomycorrhizal symbiosis by nutrient signalling in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vos Michiel</w:t>
+                <w:t xml:space="preserve">A. Hénocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bontemps</w:t>
+                <w:t xml:space="preserve">C. Gaumétou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional ecology conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">3rd MPIterMic - ARBRE workshop on Molecular Plant Fungal Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060574v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Poplar defence phytohormones on the structuration of Poplar root microbiome</w:t>
               </w:r>
@@ -8991,77 +8991,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauralie Mangeot-Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy L. Engle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy J. Tschaplinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOM 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t>
@@ -9090,103 +9090,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The small secreted protein OmSSP1 is up-regulated in ericoid mycorrhiza and is involved in symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Casarrubia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Daghino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Daghino</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Daguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Mycorrhiza, ICOM9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t>
@@ -9215,103 +9215,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring genome diversity of mycorrhizal fungi to understand symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Kuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual International Conference on Intelligent Systems for Molecular Biology and the 14th European Conference on Computational Biology 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Dublin, Ireland</w:t>
@@ -9411,51 +9411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9515,51 +9515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ectomycorrhizal Symbiosis: From Genomics to Trans-Kingdom Molecular Communication and Signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Eduardo Marqués-Gálvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9632,51 +9632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In book: Jasmonate in Plant Biology- Methods and Protocols (pp.43-67)Edition: Second EditionChapter: 4Publisher: Springer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43 (4), pp.43-67, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9710,77 +9710,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Signalling During the Ectomycorrhizal Symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of the Fungal Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.95-109, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9814,77 +9814,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signaling pathways driving the development of ectomycorrhizal symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Daguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Plett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francis Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Mycorrhizal Symbiosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.141-157, 2016, 9781118951446</w:t>
@@ -9913,51 +9913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 New Insights into Ectomycorrhizal Symbiosis Evolution and Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9999,51 +9999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who is Controlling whom within the Ectomycorrhizal Symbiosis: Insights from Genomic and Functional Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Plett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10143,77 +10143,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergent losses of decay mechanisms and rapid turnover of symbiosis genes in mycorrhizal mutualists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Kuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laszlo G Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerrie W Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10283,267 +10283,267 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation of&amp;lt;i&amp;gt;in planta&amp;lt;/i&amp;gt;ethylene levels modulates the metabolome of&amp;lt;i&amp;gt;Populus tremula x tremuloides&amp;lt;/i&amp;gt;in a microbial-dependent manner</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F Guinet</w:t>
+                <w:t xml:space="preserve">Poplar CLE peptides stimulating ectomycorrhizal symbiosis uncovered by genome-wide identification of ectomycorrhizal-responsive small secreted peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Warion</w:t>
+                <w:t xml:space="preserve">Alexandra Henocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bednareck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Chervin</w:t>
+                <w:t xml:space="preserve">Alexis Chartoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie da Silva Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166098v1</w:t>
+                <w:t xml:space="preserve">hal-05153032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poplar CLE peptides stimulating ectomycorrhizal symbiosis uncovered by genome-wide identification of ectomycorrhizal-responsive small secreted peptides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+                <w:t xml:space="preserve">Manipulation of&amp;lt;i&amp;gt;in planta&amp;lt;/i&amp;gt;ethylene levels modulates the metabolome of&amp;lt;i&amp;gt;Populus tremula x tremuloides&amp;lt;/i&amp;gt;in a microbial-dependent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Fracchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Warion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Henocq</w:t>
+                <w:t xml:space="preserve">M Bednareck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Chartoire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie da Silva Machado</w:t>
+                <w:t xml:space="preserve">C Chervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05153032v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10574,51 +10574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure compréhension de la réponse des plantes et du phytobiome aux stress multiples : besoin d’une approche interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10848,51 +10848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500190v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Beltr&#225;n-Torres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J. de la Cruz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Janou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70982" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio L&#243;pez-R&#225;ez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Banasiak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Becana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Goormachtig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lanfranco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2025.101592" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219376v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Marqu&#233;s&#8208;g&#225;lvez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Weston" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault&#8208;fourrey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70446" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693914v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Marqu&#233;s-G&#225;lvez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pandharikar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Basso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lackus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19609" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590036v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rouached" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.08.007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amith R Devireddy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael A Ployet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s A Rush" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae232" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703366v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fracchia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N L Engle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Tschaplinski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01888-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050258v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vigneaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fauchery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18734" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210267v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra de Freitas Pereira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16465" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003303v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Plett" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerica Saboti&#269;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Vogt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridtjof Snijders" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16115" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583002v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Labourel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kemppainen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Silva Machado" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17940" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156567v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Fracchia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauralie Mangeot-Peter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02541-20" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001114v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske Ruytinx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hartmann-Wittulsky" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9122612" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610108v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Rep" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17462" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02911824v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanth Singan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13702" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02911808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Kang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Pardo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14959" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939170v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mangeot-Peter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-08-19-0042-R" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948350v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Behr" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Morreel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Goeminne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-020-00976-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03250408v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Daguerre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hartmann-Wittulski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schellenberger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76832-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02990389v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Villalobos Solis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Poudel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Bonnot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Him Shrestha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hettich" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-04-20-0082-ta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192633v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Armaleo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf M&#252;ller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lutzoni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge B Bode" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5629-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627877v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pellegrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14727" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278749v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Petit-Houdenot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Degrave" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blaise" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ollivier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15762" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844910v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Casarrubia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine-Radhouane Khouja" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00546" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627372v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira de Freitas Pereira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00141" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02080038v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen-A&#235;lle Grelet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14974" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187791v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Anasontzis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Champion" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15113" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611442v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levati" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4114-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598827v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Calabrese" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Niehl" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcx044" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579569v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Hibbett" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro.2016.149" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639336v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo G. Nagy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W. Barry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3223" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269483v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M. Martin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01278" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268578v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michael Plett" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wittulsky" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vayssieres" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1322671111" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123254v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Commun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2014.08.007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917942v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ait Lahmidi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Doidy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Migeon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-013-0496-9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HBR5RM3L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644005v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Hacquard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2010.10.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653050v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2011.03.022" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ4F73W3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000169v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A C. A. Cuomo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019315108" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659013v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lucic" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Chalot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02580.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261893v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aerts" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahr&#233;n" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. J. Danchin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06556" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02468782v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lambou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00128.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671675v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourgues" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Clergeot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cots" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sibuet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153178v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166132v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kammerer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levasseur" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632311v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Trung Luu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187814v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204344v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204342v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204371v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204363v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204365v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187787v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Eduardo Marqu&#233;s G&#225;lvez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03460823v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187781v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187771v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; E. Marqu&#233;s-G&#225;lvez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952963v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186913v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra H&#233;nocq" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaum&#233;tou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047789v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186927v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204348v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217117v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Yi Hong" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Looney" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rojas-Flechas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Nash" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Schadt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217127v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hameed" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217140v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Hettich" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel I. Villalobos Solis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139796v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Pavlovic" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469295v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948445v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217175v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Engle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Tschaplinsky" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217161v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187772v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;nocq" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaum&#233;tou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948429v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy L. Engle" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Tschaplinski" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948409v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469309v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060574v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Choufa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Razak Tidjani" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vos Michiel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948421v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470134v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080200v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980164v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fracchia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basso" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guinet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2871-3_16" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208785v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-9507-0_11" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988293v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0142-6_4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989251v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05448-9_6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950241v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950185v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950193v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140842v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo G Nagy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W Barry" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166098v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Warion" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bednareck" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chervin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153032v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Henocq" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chartoire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981391v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497130v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio L&#243;pez-R&#225;ez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Banasiak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Becana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Goormachtig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lanfranco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2025.101592" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500190v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Beltr&#225;n-Torres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J. de la Cruz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Janou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70982" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219376v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Marqu&#233;s&#8208;g&#225;lvez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Weston" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault&#8208;fourrey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70446" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693914v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Marqu&#233;s-G&#225;lvez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pandharikar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Basso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lackus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19609" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590036v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rouached" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.08.007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amith R Devireddy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael A Ployet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s A Rush" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae232" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703366v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fracchia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N L Engle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Tschaplinski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01888-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050258v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vigneaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fauchery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18734" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210267v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra de Freitas Pereira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16465" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003303v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Plett" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerica Saboti&#269;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Vogt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridtjof Snijders" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16115" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583002v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Labourel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kemppainen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Silva Machado" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17940" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156567v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Fracchia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauralie Mangeot-Peter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02541-20" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001114v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske Ruytinx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hartmann-Wittulsky" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9122612" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610108v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Rep" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17462" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02911808v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Kang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Pardo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14959" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939170v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mangeot-Peter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-08-19-0042-R" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948350v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Behr" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Morreel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Goeminne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-020-00976-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03250408v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Daguerre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hartmann-Wittulski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schellenberger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meyer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76832-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02911824v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanth Singan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13702" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02990389v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Villalobos Solis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Poudel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Bonnot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Him Shrestha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hettich" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-04-20-0082-ta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278749v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Petit-Houdenot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Degrave" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blaise" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ollivier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15762" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192633v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Armaleo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf M&#252;ller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lutzoni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge B Bode" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5629-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627877v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pellegrin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14727" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02080038v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen-A&#235;lle Grelet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14974" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187791v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Anasontzis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Champion" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15113" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627372v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira de Freitas Pereira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00141" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844910v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Casarrubia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine-Radhouane Khouja" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00546" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611442v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levati" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4114-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598827v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Calabrese" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Niehl" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcx044" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579569v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Hibbett" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro.2016.149" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639336v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo G. Nagy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W. Barry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3223" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269483v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M. Martin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01278" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268578v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michael Plett" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wittulsky" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vayssieres" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1322671111" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123254v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Commun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2014.08.007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917942v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ait Lahmidi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Doidy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Migeon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-013-0496-9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HBR5RM3L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644005v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Hacquard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2010.10.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653050v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2011.03.022" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ4F73W3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000169v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A C. A. Cuomo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019315108" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659013v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lucic" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Chalot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02580.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261893v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aerts" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahr&#233;n" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. J. Danchin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06556" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02468782v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lambou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00128.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671675v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourgues" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Clergeot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cots" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sibuet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166132v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kammerer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levasseur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153178v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632311v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Trung Luu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204342v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204371v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204363v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187814v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204344v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204365v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187787v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Eduardo Marqu&#233;s G&#225;lvez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03460823v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187781v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187771v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; E. Marqu&#233;s-G&#225;lvez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952963v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186913v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra H&#233;nocq" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaum&#233;tou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047789v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186927v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204348v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217117v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Yi Hong" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Looney" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rojas-Flechas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Nash" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Schadt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217127v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hameed" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217140v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Hettich" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel I. Villalobos Solis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469295v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139796v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Pavlovic" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948445v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217175v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Engle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Tschaplinsky" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217161v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948429v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy L. Engle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Tschaplinski" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948409v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469309v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060574v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Choufa" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Razak Tidjani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vos Michiel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187772v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;nocq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaum&#233;tou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948421v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470134v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080200v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980164v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fracchia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basso" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guinet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2871-3_16" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208785v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-9507-0_11" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988293v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0142-6_4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989251v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05448-9_6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950241v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950185v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950193v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140842v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo G Nagy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W Barry" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153032v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Henocq" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chartoire" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166098v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Warion" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bednareck" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chervin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981391v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>