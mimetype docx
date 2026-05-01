--- v0 (2026-03-31)
+++ v1 (2026-05-01)
@@ -935,316 +935,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01482711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Having a Heatwave? Of Chaucer’s Invention of Spring, the Inconveniences of Falling Asleep in the Sun, and why a Warm Bed’s Best for Winter… in Medieval Romance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climates : what’s the weather like in Anglophone literature &amp; arts / Climats : le temps qu’il fait dans la littérature &amp; les arts du monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Lanone, Jean-Pierre Naugrette, Oct 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01383956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fantasies of Otherness, (per)versions of the Wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Getting Medieval”: Medievalism in Contemporary Popular Culture / « Jouer à la flamme bien moyenâgeuse » : médiévisme dans la culture populaire contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Ford, Nov 2016, ALBI, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01383983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Having a Heatwave? Of Chaucer’s Invention of Spring, the Inconveniences of Falling Asleep in the Sun, and why a Warm Bed’s Best for Winter… in Medieval Romance</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Turn of the Screw: the Challenge of Collective Translation of 'Lexicalised' Poetic Formulas in the Middle English Breton Lays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climates : what’s the weather like in Anglophone literature &amp; arts / Climats : le temps qu’il fait dans la littérature &amp; les arts du monde anglophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Lanone, Jean-Pierre Naugrette, Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Middle English, ICOME 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrzej Wicher, Apr 2015, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01384290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formules dans le Stanzaic Morte Arthur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Stévanovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La formule au Moyen Age II / Formulas in Medieval Culture II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colette Stévanovitch, Elise Louviot, Philippe Mahoux, Dominique Hascoët, Jun 2012, Nancy, France. pp.189-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01482688v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01384290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For hete her clothes down she dede': Sensory Vistas in the Middle English Breton Lays</w:t>
               </w:r>
@@ -2151,51 +2151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Stévanovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols Publishers, 29, 2022, Textes vernaculaires du moyen âge, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2756,173 +2756,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01482324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">There was speech in their dumbness, language in their very gesture' : paroles, silences, théâtralité dans The Winter's Tale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures de The Winter's Tale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.161-177, 2010, 978-2-7535-1217-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01384405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lay Le Freine : introduction et traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols Publishers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les lais bretons moyen-anglais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.15-41, 2010, Les lais bretons moyen-anglais, ISBN: 978-2-503-52806-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01482913v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01384405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quick-eyed Love, observing' : le rire de Troilus, entre mépris du monde et amour des hommes</w:t>
               </w:r>
@@ -3476,51 +3476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916244v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vial" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916241v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916302v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482308v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383931v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916243v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916249v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538297v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moghaddassi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Yvernault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916291v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916283v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482711v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383983v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383956v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482688v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette St&#233;vanovitch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384290v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482670v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482571v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384260v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384246v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385752v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HIFA-EB.6.09070802050003050206070103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384232v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385621v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385580v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385561v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700166v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul D&#233;bax" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mahoux-Pauzin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Mensah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.TVMA-EB.5.127922" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384437v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385166v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916462v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/11301-book-08535370-9782745353702.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482736v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482324v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482913v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384405v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482855v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384401v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482849v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384310v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laroque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916477v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916244v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vial" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916241v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916302v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482308v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383931v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916243v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916249v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538297v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moghaddassi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Yvernault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916291v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916283v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482711v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383956v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383983v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384290v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482688v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette St&#233;vanovitch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482670v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482571v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384260v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384246v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385752v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.HIFA-EB.6.09070802050003050206070103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384232v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385621v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385580v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385561v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700166v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul D&#233;bax" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mahoux-Pauzin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Mensah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.TVMA-EB.5.127922" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384437v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385166v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916462v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/11301-book-08535370-9782745353702.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482736v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482324v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384405v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482913v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482855v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384401v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482849v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384310v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laroque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916477v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>