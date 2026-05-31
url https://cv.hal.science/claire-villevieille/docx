--- v2 (2026-05-08)
+++ v3 (2026-05-31)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Villevieille </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Degradation Mechanisms in Water‐In‐Salt Electrolyte: Part 1—In Depth Soaking Investigation by Means of Multiprobe Techniques of LiFePO 4 versus TiS 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Korjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Drnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9 (2), pp.e202500539. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.202500539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Pressure Densification Investigation of Li 3 PS 4 and Li 6 PS 5 Cl Solid Electrolytes using Combine X‐Ray Diffraction, X‐Ray Absorption Tomography and Ionic Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Korjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fauchier-Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Albin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.75195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking operando neutron diffraction for high-power Li-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dat Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Suard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.16840-16851. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5TA10422J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05612328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the fast charging ability limitation in a graphite electrode for Li-ion batteries. Heterogeneities of lithiation in conventional electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Renais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vanpeene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Servajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Drnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EES Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D6EB00003G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05615516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Degradation Mechanisms in Water‐In‐Salt Electrolyte. Part 2: Impact of the Electrochemical Parameters on the Cycling Behavior of LiFePO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; versus TiS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Faverge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiram Castillo Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐pascal Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 9 (4), pp.e202500678. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.202500678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Numerous Materials Challenges Related to Post-Li-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (3), pp.1057-1059. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmaterialslett.5c00285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox aspects of lithium-ion batteries. Is graphite an anode?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Renais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Peljo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Bachraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EES Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5EB00202H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Operando Neutron Diffraction for Solid-State Battery Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Korjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreelakshmi Anil Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gendrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2725-2731. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmaterialslett.5c00596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the densification of Li6PS5Cl solid electrolyte through multi-scale characterization techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Korjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saptarshee Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vanpeene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.104589. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ensm.2025.104589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can sulfide solid electrolytes for lithium-ion batteries be handled in dry rooms? – A multiprobe approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Leteyi Mfiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vanpeene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasily Tarnopolskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reytier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 83, pp.104742. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ensm.2025.104742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium 2‐trifluoromethyl‐4,5‐dicyanoimidazole (LiTDI) as an Alternative Salt for Aqueous Li‐Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Servajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Villalbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauréline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (20), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.202500383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing the Middle: Reconstructing 3D Internal Electrode Microstructures from Low‐Resolution Surfaces with Generative Diffusion Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiqiang Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxia Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanhui Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (11), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smsc.202500414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Interphases and Interfaces of Battery Materials at the Nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Federico Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mercier-Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fauchier-Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Rose Mangani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (34), pp.2504379. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202504379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Fast Charging Ability Limitation in Graphite Electrode for Li-Ion Batteries: Quasi-Thermodynamic Approach and Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Renais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Servajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Drnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (15), pp.5647-5657. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5c00722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05211066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring electrochemical dynamics in graphite||LiNi&amp;lt;sub&amp;gt;0.8&amp;lt;/sub&amp;gt;Mn&amp;lt;sub&amp;gt;0.1&amp;lt;/sub&amp;gt;Co&amp;lt;sub&amp;gt;0.1&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; cells via operando ultrasound and multiprobe approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Renais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mercier-Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wasylowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morian Sonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Dechent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.7774. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-62935-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The redox aspects of lithium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Peljo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (10), pp.1310-1320. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4ee04560b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing how internal sensors in a smart battery impact the local graphite lithiation mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Olgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Genies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Septet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.10258. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-54656-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking the reproducibility of all-solid-state battery cell performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Puls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Nazmutdinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fariza Kalyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry M Woolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Frost Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41560-024-01634-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of studying interfaces in battery materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.2-5. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41565-024-01836-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando focused ion beam–scanning electron microscope (FIB-SEM) revealing microstructural and morphological evolution in a solid-state battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Boulineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Energy Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (8), pp.3835-3840. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsenergylett.4c01750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room-Temperature Sintering of Amorphous Thiophosphate Solid Electrolyte (Li 3 PS 4 ): Coupling Morphological Evolution to Electrochemical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fauchier-Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauréline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (2), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202310739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the temperature‐dependent structural evolution of mechanically synthesized Na$_3$Ps$_4$ solid electrolyte through in situ X‐ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Federico Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Andrea Iles Velez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Korjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024, pp.2400225. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sstr.202400225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite Electrode (LiNi 0.6 Mn 0.2 Co 0.2 O 2 ) Engineering for Thiophosphate Solid-State Batteries: Morphological Evolution and Electrochemical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Energy Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.4957-4965. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsenergylett.3c01975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces vs interphases: How to identify and monitor them properly using advanced characterisation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Advanced Battery Materials and Interfaces — A European Perspective, 9 (8), pp.2101865. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202101865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There a Ready-Recipe for Hard Carbon-Electrode Engineering to Enhance Na-Ion Battery Performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Conder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Le Meins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Matei Ghimbeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (10), pp.12373-12387. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.2c01984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826016v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Battery Characterization Using Neutron and Synchrotron Techniques: Toward a Multi‐Modal and Multi‐Scale Standardized Experimental Workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Atkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ennio Capria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Edström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodosios Famprikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.2102694. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202102694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance-limiting factors of graphite in sulfide-based all-solid-state lithium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Höltschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia N Borca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huthwelker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Marone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian M Schlepütz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 389, pp.138735. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2021.138735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of size and shape on electrochemical performance of nano-silicon-based lithium battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Desrues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saravanan Karuppiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Alper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.307. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11020307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03126698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical vs. chemical stability of sulphide-based solid-state batteries. Which one is the biggest challenge to tackle? Overview of solid-state batteries and hybrid solid state batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Rose Mangani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (20), pp.10150-10167. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0TA02984J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of graphite cycling in sulfide solid electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Höltschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Jud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Borca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huthwelker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 167 (11), pp.110558. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/aba36f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stroboscopic neutron diffraction applied to fast time-resolved operando studies on Li-ion batteries (d-LiNi 0.5 Mn 1.5 O 4 vs. graphite)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sheptyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Boulet-Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Pomjakushin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.1288-1297. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9TA11826H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single solvent and single salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (7), pp.498-499. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41560-020-0637-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cr-Doped Li-Rich Nickel Cobalt Manganese Oxide as a Positive Electrode Material in Li-Ion Batteries to Enhance Cycling Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sheptyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (9), pp.8646-8657. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.0c01235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Na/Mn arrangements and P2/P′2 phase ratio on the electrochemical performance of NaxMnO2 cathodes for sodium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Kulka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Walczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Borca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Bolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (12), pp.6022-6033. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9TA12176E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to overcome Na deficiency in full cell using P2-phase sodium cathode -a proof of concept study of Na-rhodizonate used as sodium reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Marelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Bolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 450, pp.227617. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2019.227617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering of Sn and Pre‐Lithiated Sn as Negative Electrode Materials Coupled to Garnet Ta‐LLZO Solid Electrolyte for All‐Solid‐State Li Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Ferraresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Uhlenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih‐long Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (6), pp.557-565. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.201900173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Supported Binder-Free Hard Carbon Electrodes for Sodium-Ion Batteries: Insights into the Sodium Storage Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Beda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Taberna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Matei Ghimbeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9TA13189B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do imaging techniques add real value to the development of better post-Li-ion batteries?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Conder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (8), pp.3304-3327. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7TA10622J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SnO 2 Model Electrode Cycled in Li-Ion Battery Reveals the Formation of Li 2 SnO 3 and Li 8 SnO 6 Phases through Conversion Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Ferraresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabela Czekaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Horisberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (10), pp.8712-8720. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.7b19481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cylindrical Cell for Operando Neutron Diffraction of Li-Ion Battery Electrode Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vitoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Reichardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sheptyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenrg.2018.00076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple redox couples cathode material for Li-ion battery: Lithium chromium phosphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Reichardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sheptyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.266-273. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2017.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical impedance spectroscopy of a Li–S battery: Part 2. Influence of separator chemistry on the lithium electrode/electrolyte interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Conder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigita Trabesinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz Gubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 255, pp.379 - 390. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2017.09.148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of lithium polysulfides in lithium–sulfur batteries using operando X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Conder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigita Trabesinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz Gubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (6), </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nenergy.2017.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidation of the reaction mechanisms of isostructural FeSn 2 and CoSn 2 negative electrodes for Na-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonie Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (8), pp.3865-3874. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6TA10535A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CuSbS2 as a negative electrode material for sodium ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pöttgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 342, pp.616-622. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.12.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cobalt content in Na0.67MnxFeyCozO2 (x + y + z = 1), a cathode material for sodium ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (23), pp.13851-13857. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7RA00566K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand influence in Li-ion battery hybrid active materials: Ni methylenediphosphonate vs. Ni dimethylamino methylenediphosphonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sheptyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Novák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (39), pp.5420-5423. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CC01982C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface and morphological investigation of the electrode/electrolyte properties in an all-solid-state battery using a Li2S-P2S5 solid electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario El Kazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (2-4), pp.207-214. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10832-017-0084-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe and Co methylene diphosphonates as conversion materials for Li-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sheptyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Nachtegaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 342, pp.879-885. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.12.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved electrochemical performances of Li-rich nickel cobalt manganese oxide by partial substitution of Li+ by Mg2+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sheptyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 359, pp.27-36. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface and Safety Properties of Phosphorus-Based Negative Electrodes in Li-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M El Kazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (17), pp.7151-7158. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b01128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure evolution via operando neutron diffraction during long-term cycling of a customized 5 V full Li-ion cylindrical cell LiNi 0.5 Mn 1.5 O 4 vs. graphite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Boulet-Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sheptyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (48), pp.25574-25582. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7TA07917F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the Surface Reactions of an Amorphous Si Thin Film as a Model Electrode for Li-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Ferraresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Czornomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario El Kazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (43), pp.29791-29798. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.6b10929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of the carbonate-based-electrolyte degradation and its effects on the electrochemical performance of Li 1+x (Ni a Co b Mn 1-a-b ) 1-x O 2 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-J. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Trabesinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Leitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 335, pp.91-97. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando Neutron Powder Diffraction Using Cylindrical Cell Design: The Case of LiNi0.5Mn1.5O4 vs Graphite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Boulet-Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sheptyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (31), pp.17268-17273. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b05777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeSn2 and CoSn2 Electrode Materials for Na-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonie Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 163 (7), pp.A1306-A1310. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0791607jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetically aligned graphite electrodes for high-rate performance Li-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Studart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (8), </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nenergy.2016.97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MnSn2 negative electrodes for Na-ion batteries: a conversion-based reaction dissected</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonie Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.19116-19122. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6TA07788A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface/Interface Study on Full xLi 2 MnO 3 ·(1 − x)LiMO 2 (M = Ni, Mn, Co)/Graphite Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Boulet-Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario El Kazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162 (7), pp.A1297-A1300. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0491507jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze-dryed LixMoO3 nanobelts used as cathode materials for lithium-ion batteries: A bulk and interface study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gorzkowska-Sobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmer Fjellvag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 297, pp.276-282. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.07.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous in Situ X-ray Absorption Spectroscopy and X-ray Diffraction Studies on Battery Materials: The Case of Fe 0.5 TiOPO 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bleith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter van Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (7), pp.3466-3471. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp511042x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of Electrolyte Degradation for the Electrochemical Performance of Li 1+x (Ni a Co b Mn 1-a-b ) 1-x O 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-J. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Urbonaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Leitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162 (13), pp.A7072-A7077. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0061513jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Inhomogeneous Reactions in Li-Ion Batteries: Operando Synchrotron X-Ray Diffraction on Two-Layer Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsuyoshi Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoji Takeuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (7), pp.1500083. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.201500083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoS2 coating on MoO3 nanobelts: A novel approach for a high specific charge electrode for rechargeable Li-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Jun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Krumeich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Nesper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 279, pp.636-644. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2014.12.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium chromium pyrophosphate as an insertion material for Li-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Reichardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (6), pp.661-667. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520615017539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrode Engineering of Conversion-based Negative Electrodes for Na-ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonie Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHIMIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (12), pp.729-733. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2533/chimia.2015.729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Solvent, Lithium Salt, and Temperature on Stability of Carbonate-Based Electrolytes for 5.0 V LiNi 0.5 Mn 1.5 O 4 Electrode s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minglong He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Boulet-Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 163 (2), pp.A83-A89. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0201602jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ X-ray diffraction characterisation of Fe0.5TiOPO4 and Cu0.5TiOPO4 as electrode material for sodium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bleith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 176, pp.18-21. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2015.06.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Conversion Material Morphology on Electrochemistry Studied with Operando X-Ray Tomography and Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ebner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Gómez-Cámer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Marone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (10), pp.1676-1681. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201403792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-temperature benzyl alcohol/benzyl mercaptan synthesis of iron oxysulfide/iron oxide composite materials for electrodes in Li-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Novák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (31), pp.16112-16119. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5TA03155A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium Iron Methylenediphosphonate: a Model Material for New Organic-Inorganic Hybrid Positive Electrode Materials for Li Ion Batteries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sheptyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Medarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Benedek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.7889. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b02595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rechargeable Batteries: Grasping for the Limits of Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik J. Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Streich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigita Trabesinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162 (14), pp.A2468-A2475. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0081514jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined operando X-ray diffraction-electrochemical impedance spectroscopy detecting solid solution reactions of LiFePO 4 in batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsuyoshi Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms9169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Interaction of the Carbonates and Binder in Na-Ion Batteries: A Combined Bulk and Surface Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonie Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario El Kazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Jämstorp Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofía Pérez Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (4), pp.1210-1216. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm5039649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk and surface analyses of ageing of a 5V-NCM positive electrode material for lithium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Bünzli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (18), pp.6488. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3TA13112B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the Heart of a Conversion Reaction: An Operando X-ray Absorption Spectroscopy Investigation of NiSb2, a Negative Electrode Material for Li-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Womes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (48), pp.27772-27780. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp5097579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSnS2 (M = Cu, Fe) Electrode Family as Dual-Performance Electrodes for Li–S and Li–Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 162 (3), pp.A284-A287. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0121503jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex situ and in situ Raman microscopic investigation of the differences between stoichiometric LiMO2 and high-energy xLi2MnO3·(1–x)LiMO2 (M = Ni, Co, Mn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 130, pp.206-212. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidation of the reaction mechanism upon lithiation and delithiation of Cu 0.5 TiOPO 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bleith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (31), pp.12513-12518. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4TA01627K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of the high potential specific charge in layered electrode materials for lithium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (23), pp.8589. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3TA12643A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel electrochemical cell designed for operando techniques and impedance studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Novák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (13), pp.6782 - 1-4. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3RA46184J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Mass Transfer Effects on the Kinetics of 5V HE-NCM Electrode Materials for Li-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Gómez-Cámer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Heβ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (6), pp.A871-A874. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.067405jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Electrochemical Mass Spectrometry Study of the Interface of x Li 2 MnO 3 ·(1– x )LiMO 2 (M = Ni, Co, and Mn) Material as a Positive Electrode in Li-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik J. Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario El Kazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (17), pp.5051-5057. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm502201z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of metal ion and ball milling on the electrochemical properties of M0.5TiOPO4 (M=Ni, Cu, Mg)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikram Godbole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93, pp.179-188. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.01.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonolyzed MoO 3 Nanobelts as Novel Cathode Material of Rechargeable Li-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Jun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Nesper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (5), pp.606-614. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.201200692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Cut-Off Potential on the Electrochemistry of M 0.5 TiOPO 4 (M = Fe, Cu) Synthesized by a New Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bleith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160 (9), pp.A1534-A1538. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.096309jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimony based negative electrodes for next generation Li-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Gómez-Cámer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (41), pp.13011. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3TA12762A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical activation of Li2MnO3 at elevated temperature investigated by in situ Raman microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 109, pp.426-432. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.07.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metastable β-sulfur phase stabilized at room temperature during cycling of high efficiency carbon fibre–sulfur composites for Li–S batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (42), pp.13089. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3TA13072J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular in situ neutron powder diffraction cell for study of reaction mechanism in electrode materials for Li-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikram Godbole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), pp.757-763. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2RA21526H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural and electrochemical study of Ni0.5TiOPO4 synthesized via modified solution route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikram Godbole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heino-Harald Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77, pp.244-249. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2012.05.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of NiSb2 and FeSb2 as negative electrode for li-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costana Ionica-Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Zitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Womes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 192, pp.351-355. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2010.04.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self supported nickel antimonides based electrodes for li-ion battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costana Ionica-Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 192, pp.298-303. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2010.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct evidence of morphological changes in conversion type electrodes in Li-ion battery by Acoustic Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.1336-1339. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2010.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon modified Li2Ti3O7 ramsdellite electrode for Li-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle van Thournout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Scoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Olivier-Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (23), pp.7080-7084. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2010.06.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The good reactivity of lithium with the nanostructured copper phosphilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Taberna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.5956-5960. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B810841B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured transition metal phosphide as negative electrode for lithium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeon Boyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Annou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Zitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (3), pp.183-190. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11581-007-0170-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">121Sb Mössbauer study of the electrochemical reaction of NiSb2 vs lithium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costana Ionica-Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Jumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperfine Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 187, pp.71-79. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10751-008-9865-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NiSb2 as negative electrode for Li-ion batteries: An original conversion reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costana Ionica-Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducourant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Jumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 172 (1), pp.388-394. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2007.06.256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving fast charging capabilities of graphite electrodes using 6 Li isotope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Renais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Servajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFECI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding lithiation gradient in solid-state batteries by means of Operando Neutron Radiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Korjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry (ISE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Mayence, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact and Stability of a Reference Electrode for Lithium-ion Battery Using Synchrotron Operando Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mollica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Thivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS) - 2025 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Varsovie (Warsaw), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the reliability and impact of a reference electrode for lithium-ion battery during cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mollica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Thivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Français d’Etude des Composés d’Insertion (GFECI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power limitations in graphite electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Renais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Operado Battery Days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutrons as key technique for a better understanding of lithium and post-lithium batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Korjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Renais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCNS Workshop 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Tutzing, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale investigation of batteries using advanced operando techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPDIC 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlating Bulk and Surface Investigation Techniques to Understand Solid State Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMLB 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Hong Khong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep insight into reactivity of Li3PS4 electrolyte for solid Li-Ion batteries towards humidity using large instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Profatilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Leteyi Mfiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vanpeene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasily Tarnopolskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS PRIME 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04935941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando FIB-SEM revealing the dynamics of morphological changes occurring in positive electrode composite in solid-state battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Boulineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Operando Battery days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando FIB-SEM revealing the dynamics of morphological changes occurring in positive electrode composite in solid-state battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Boulineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-state Batteries VI - From Fundamentals to Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Frankfurt am Main, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure Evolution in Solid-State Batteries During Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Topical Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stresa, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link between microstructure and electrochemical performance of solid state batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BeLI 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Padoue / Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrode engineering for ASSB: Challenges and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mercier-Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Conder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISE 37th Topical Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stressa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrode engineering for ASSB: Challenges and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mercier-Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Conder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Operando Battery Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Morphology of Thiophosphate Based Electrolytes Using Synchrotron X-Ray Tomography Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Vaughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Pischedda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International conference on solid state ionics (SSI24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating LiFePO4 electrode degradation in water-in-salt electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Giboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mirolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual ISE Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XRD-CT Investigation of LPSCl degradation occurring during cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Vaughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LiBD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental understanding of the mixing of NMC with sulphur electrolyte for all solid-state batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fauchier Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauréline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Franger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating LiFePO 4 electrode degradation in water-in-salt electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauréline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Giboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFECI 2023 RÉUNION ANNUELLE DU GROUPE FRANÇAIS D'ETUDE DES COMPOSÉS D'INSERTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards high power and high energy LIBs : investigation and optimization of NMC electrode.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Barchasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Binder on Electrochemical Properties of Sulphide-based Electrolyte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Trassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauréline Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICROSTRUCTURE & MORPHOLOGICAL EVOLUTION OF SOLID-STATE BATTERIES DURING CYCLING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fauchier-Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Korjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés SCF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutrons as key technique for a better understanding of lithium and postlithium batteries ¶</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Renais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Korjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fauchier-Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la diffusion neutronique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Erquy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la densification des électrolytes solides pour batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fauchier-Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Pischedda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14eme Forum de technologie des Hautes Pressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Argelès sur Mer, France. pp.4957 - 4965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced and multiscale characterisation of solid state batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pittcon conference and exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Philadelphie (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pressure and time on the properties of amorphous electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fauchier-Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle du Groupe Français d'Etude des Composés d'Insertion (GFECI) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure &amp; Morphological Evolution of Solid-State Batteries During Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Korjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBA Austin 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Austin (TX), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and structural and electrochemical characterization of sodium based thiophosphates electrolytes for all solid state batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Federico Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">User Meeting 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRF, Feb 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the electrode engineering in solid state batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fauchier-Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFECI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Séte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale operando investigation of sulfide based solid electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fauchier-Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Lithium Batteries 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the correlation between structure – morphology and performance of all solid-state batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Korjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Trassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fauchier-Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBA 2022 - International Battery Materials Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery materials and diagnostics using advanced operando techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Crystallography Conference (ECM33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlating electrochemistry, structure and morphology for a better understanding of sulfide based electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fauchier-Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Korjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Trassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Bunsen Discussion Meeting on Solid-state Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Francfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale investigation of solid state batteries using advanced operando techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fauchier-Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Korjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Trassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World Energy Storage Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XRD-CT Investigation of LPSCl degradation occurring during cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Vaughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Batteries V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Frankfurt am Main, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Custom Silicon Nanowires for Lithium-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saravanan Karuppiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Paradol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Electrochemistry 72nd annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Electrochemistry, Aug 2021, Jeju Island (Virtual), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale postmortem/operando investigation of commercial sulfide based solid electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS European Materials Research Society - Fall meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis of batteries using advanced operando techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLiS- Post Lithium Storage Cluster of Excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando visualization of morphological dynamics in all-solid-state batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-state Batteries 4.0 – from Fundamentals to Application an online International Bunsen Discussion Meeting (IBDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Giessen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité de la structure ramsdellite Li2Ti3O7 renforcée par la trisubstitution du titane (Ti/Fe, Ni, Al)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle van Thournout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Français d'Etude des composés d'Insertion, GFECI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle phase ternaire identifiée dans le cyclage de NiFe1-xSb2 comme électrode négative de batterie Li-ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Womes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Français d'Etude des Composés d'Insertion, GFECI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new ternary Li4FeSb2 structure formed upon discharge of the FeSb2/Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Womes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Meeting on Lithium Batteries, IMLB 14th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Tianjin, China. pp.324-330, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2008.08.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme réactionnel des phases NixFe1-xSb2 vis-à-vis du lithium ; performances comme électrode négative pour batterie Li-ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Womes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Français d'Etude des Composés d'Insertion, GFECI 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Fort-Mahon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaction électrochimique des phases FePx vis à vis du mécanisme réactionnel des phases NixFe1-xSb2 vis à vis du lithium ; performances comme électrode négative pour batterie Li-ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Womes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe français d’étude des composés d’insertion 2008 (GFECI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Fort-Mahon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphures de métaux de transition nanostructurés comme électrode négative pour batterie Li ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeon Boyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Zitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFECI 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Fort-Mahon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaction électrochimique du lithium avec NiSb2. Analyse du mécanisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costana Ionica-Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Français d'Etude des Composés D'Insertion, GFECI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Saint-Die-Des-Voges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion électrochimique de lithium dans NiSb2. Analyse du mécanisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costana Ionica-Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFECI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Saint Diès les Voges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of pH fluctuations in water-in-salt electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Villalbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavita Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Riassetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Electrochemistry 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Mayence, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Impact of Reference Electrodes with Mesh Geometry on Lithium-ion Batteries During Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mollica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Thivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">User Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Characterization of Blend PAN/PVdF Polymer Electrolytes for Lithium Metal Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Français d'étude des composés d'insertion (GFECI) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-ion polymer electrolyte for lithium sulfur batteries -Understanding polysulfide diffusion kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFECI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Annecy, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ball milling on positive composite electrode preparation for solid state battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Pineira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauréline Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFECI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a modified P2D-Newman’s model for predicting lithiation heterogeneities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Renais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Farkhondeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Français d'Etude des Composés et d'Insertion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Sevrier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Mixed Ionic Conduction in Composite Electrode (NCM/LPSCl) for All Solid-State Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fauchier Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Franger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O'Batt: International Operando Battery Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenobe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a reliable reference electrode to investigate the effects of lithium plating on battery durability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mollica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Thivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Operando Battery Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding limitation in water-in-salt electrochemical cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Servajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Giboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Operando Battery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and quantification of lithiation heterogeneities in graphite electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Renais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Servajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Topical Meeting ISE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stresa, Lago Maggiore, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Electrochemical Characterization of Thioantimoniate Sodium Solid Electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Federico Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauréline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A battery combining power and energy, is it possible ? Investigation of graphite electrode engineering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Renais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electrochemical characterization of sodium solid electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Federico Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson A Iles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithium Battery Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the electrode engineering in solid state batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fauchier Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O'Batt: International Operando Battery Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Li-ion batteries negative electrode swelling processes using electrochemical dilatometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OBatt 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of binder in all-solid state battery using sulphide based electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Trassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Korjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauréline Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Bunsen discussion Meeting "Solid-state Batteries V"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Francfort, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Li-ion batteries negative electrode swelling processes using electrochemical dilatometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe Français d’Etude des Composés d’Insertion (GFECI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Sète, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual phase lithium titanate anode for a rechargeable lithium battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle van Thournout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Olivier-Fourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : EP09290231.1. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux d'électrode négative pour batteries Li-ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle van Thournout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costana Ionica-Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: EP07291775.7. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux d'insertion et/ou de conversion comme nouveaux matériaux d'électrodes négatives pour batteries Lithium-ion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Université Montpellier 2 Sciences et Techniques du Languedoc, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02426320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId514"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Villevieille </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (102)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of PVDF Homo and Copolymer on Thiophosphate Solid Electrolyte Characteristics and Comprehensive Bulk‐To‐Surface Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Trassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauréline Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.70516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05633730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Degradation Mechanisms in Water‐In‐Salt Electrolyte. Part 2: Impact of the Electrochemical Parameters on the Cycling Behavior of LiFePO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; versus TiS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Faverge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiram Castillo Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐pascal Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9 (4), pp.e202500678. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.202500678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Pressure Densification Investigation of Li 3 PS 4 and Li 6 PS 5 Cl Solid Electrolytes using Combine X‐Ray Diffraction, X‐Ray Absorption Tomography and Ionic Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Korjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fauchier-Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Albin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.75195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking operando neutron diffraction for high-power Li-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dat Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Suard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.16840-16851. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5TA10422J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05612328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay of structure and dynamics in solid polymer electrolytes: a molecular dynamics study of LiPF &amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; /polypropylene carbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d6cp00450d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05633734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed analysis of Li6PS5Cl/LiNi0.5Mn0.3Co0.2O2 composite electrode before electrochemical cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fauchier-Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Trassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Rogalev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauréline Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D6FD00037A.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05633740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the fast charging ability limitation in a graphite electrode for Li-ion batteries. Heterogeneities of lithiation in conventional electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Renais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vanpeene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Servajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Drnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EES Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D6EB00003G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05615516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Degradation Mechanisms in Water‐In‐Salt Electrolyte: Part 1—In Depth Soaking Investigation by Means of Multiprobe Techniques of LiFePO 4 versus TiS 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Korjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Drnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9 (2), pp.e202500539. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.202500539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Operando Neutron Diffraction for Solid-State Battery Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Korjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreelakshmi Anil Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gendrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2725-2731. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmaterialslett.5c00596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing the Middle: Reconstructing 3D Internal Electrode Microstructures from Low‐Resolution Surfaces with Generative Diffusion Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiqiang Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxia Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanhui Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (11), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smsc.202500414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Interphases and Interfaces of Battery Materials at the Nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Federico Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mercier-Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fauchier-Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Rose Mangani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (34), pp.2504379. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202504379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the densification of Li6PS5Cl solid electrolyte through multi-scale characterization techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Korjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saptarshee Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vanpeene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.104589. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ensm.2025.104589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can sulfide solid electrolytes for lithium-ion batteries be handled in dry rooms? – A multiprobe approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Leteyi Mfiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vanpeene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasily Tarnopolskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reytier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 83, pp.104742. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ensm.2025.104742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium 2‐trifluoromethyl‐4,5‐dicyanoimidazole (LiTDI) as an Alternative Salt for Aqueous Li‐Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Servajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Villalbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauréline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (20), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.202500383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Fast Charging Ability Limitation in Graphite Electrode for Li-Ion Batteries: Quasi-Thermodynamic Approach and Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Renais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Servajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Drnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (15), pp.5647-5657. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5c00722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05211066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring electrochemical dynamics in graphite||LiNi&amp;lt;sub&amp;gt;0.8&amp;lt;/sub&amp;gt;Mn&amp;lt;sub&amp;gt;0.1&amp;lt;/sub&amp;gt;Co&amp;lt;sub&amp;gt;0.1&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; cells via operando ultrasound and multiprobe approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Renais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mercier-Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wasylowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morian Sonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Dechent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.7774. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-62935-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Numerous Materials Challenges Related to Post-Li-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (3), pp.1057-1059. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmaterialslett.5c00285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox aspects of lithium-ion batteries. Is graphite an anode?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Renais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Peljo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Bachraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EES Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5EB00202H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando focused ion beam–scanning electron microscope (FIB-SEM) revealing microstructural and morphological evolution in a solid-state battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Boulineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Energy Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (8), pp.3835-3840. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsenergylett.4c01750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The redox aspects of lithium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pekka Peljo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (10), pp.1310-1320. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4ee04560b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing how internal sensors in a smart battery impact the local graphite lithiation mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabel Olgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Genies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Septet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.10258. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-54656-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking the reproducibility of all-solid-state battery cell performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Puls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Nazmutdinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fariza Kalyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry M Woolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Frost Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41560-024-01634-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of studying interfaces in battery materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.2-5. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41565-024-01836-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room-Temperature Sintering of Amorphous Thiophosphate Solid Electrolyte (Li 3 PS 4 ): Coupling Morphological Evolution to Electrochemical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fauchier-Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauréline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (2), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202310739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the temperature‐dependent structural evolution of mechanically synthesized Na$_3$Ps$_4$ solid electrolyte through in situ X‐ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Federico Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Andrea Iles Velez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Korjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024, pp.2400225. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sstr.202400225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite Electrode (LiNi 0.6 Mn 0.2 Co 0.2 O 2 ) Engineering for Thiophosphate Solid-State Batteries: Morphological Evolution and Electrochemical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Energy Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.4957-4965. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsenergylett.3c01975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There a Ready-Recipe for Hard Carbon-Electrode Engineering to Enhance Na-Ion Battery Performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Conder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Le Meins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Matei Ghimbeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (10), pp.12373-12387. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.2c01984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826016v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces vs interphases: How to identify and monitor them properly using advanced characterisation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Advanced Battery Materials and Interfaces — A European Perspective, 9 (8), pp.2101865. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202101865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of size and shape on electrochemical performance of nano-silicon-based lithium battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Desrues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saravanan Karuppiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Alper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.307. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11020307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03126698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance-limiting factors of graphite in sulfide-based all-solid-state lithium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Höltschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia N Borca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huthwelker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Marone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian M Schlepütz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 389, pp.138735. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2021.138735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Battery Characterization Using Neutron and Synchrotron Techniques: Toward a Multi‐Modal and Multi‐Scale Standardized Experimental Workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Atkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ennio Capria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Edström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodosios Famprikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.2102694. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202102694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stroboscopic neutron diffraction applied to fast time-resolved operando studies on Li-ion batteries (d-LiNi 0.5 Mn 1.5 O 4 vs. graphite)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sheptyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Boulet-Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Pomjakushin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.1288-1297. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9TA11826H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single solvent and single salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (7), pp.498-499. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41560-020-0637-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cr-Doped Li-Rich Nickel Cobalt Manganese Oxide as a Positive Electrode Material in Li-Ion Batteries to Enhance Cycling Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sheptyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (9), pp.8646-8657. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.0c01235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Na/Mn arrangements and P2/P′2 phase ratio on the electrochemical performance of NaxMnO2 cathodes for sodium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Kulka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Walczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Borca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Bolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (12), pp.6022-6033. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9TA12176E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to overcome Na deficiency in full cell using P2-phase sodium cathode -a proof of concept study of Na-rhodizonate used as sodium reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Marelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Bolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 450, pp.227617. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2019.227617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering of Sn and Pre‐Lithiated Sn as Negative Electrode Materials Coupled to Garnet Ta‐LLZO Solid Electrolyte for All‐Solid‐State Li Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Ferraresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Uhlenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih‐long Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (6), pp.557-565. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.201900173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Supported Binder-Free Hard Carbon Electrodes for Sodium-Ion Batteries: Insights into the Sodium Storage Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Beda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Taberna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Matei Ghimbeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9TA13189B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of graphite cycling in sulfide solid electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Höltschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Jud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Borca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huthwelker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 167 (11), pp.110558. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/aba36f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical vs. chemical stability of sulphide-based solid-state batteries. Which one is the biggest challenge to tackle? Overview of solid-state batteries and hybrid solid state batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Rose Mangani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (20), pp.10150-10167. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0TA02984J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SnO 2 Model Electrode Cycled in Li-Ion Battery Reveals the Formation of Li 2 SnO 3 and Li 8 SnO 6 Phases through Conversion Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Ferraresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabela Czekaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Horisberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (10), pp.8712-8720. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.7b19481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cylindrical Cell for Operando Neutron Diffraction of Li-Ion Battery Electrode Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vitoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Reichardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sheptyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenrg.2018.00076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple redox couples cathode material for Li-ion battery: Lithium chromium phosphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Reichardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sheptyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.266-273. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2017.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do imaging techniques add real value to the development of better post-Li-ion batteries?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Conder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (8), pp.3304-3327. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7TA10622J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of lithium polysulfides in lithium–sulfur batteries using operando X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Conder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigita Trabesinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz Gubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (6), </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nenergy.2017.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidation of the reaction mechanisms of isostructural FeSn 2 and CoSn 2 negative electrodes for Na-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonie Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (8), pp.3865-3874. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6TA10535A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand influence in Li-ion battery hybrid active materials: Ni methylenediphosphonate vs. Ni dimethylamino methylenediphosphonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sheptyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Novák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (39), pp.5420-5423. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CC01982C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cobalt content in Na0.67MnxFeyCozO2 (x + y + z = 1), a cathode material for sodium ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (23), pp.13851-13857. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7RA00566K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CuSbS2 as a negative electrode material for sodium ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pöttgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 342, pp.616-622. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.12.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface and Safety Properties of Phosphorus-Based Negative Electrodes in Li-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M El Kazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (17), pp.7151-7158. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b01128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe and Co methylene diphosphonates as conversion materials for Li-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sheptyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Nachtegaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 342, pp.879-885. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.12.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved electrochemical performances of Li-rich nickel cobalt manganese oxide by partial substitution of Li+ by Mg2+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sheptyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 359, pp.27-36. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface and morphological investigation of the electrode/electrolyte properties in an all-solid-state battery using a Li2S-P2S5 solid electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario El Kazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (2-4), pp.207-214. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10832-017-0084-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure evolution via operando neutron diffraction during long-term cycling of a customized 5 V full Li-ion cylindrical cell LiNi 0.5 Mn 1.5 O 4 vs. graphite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Boulet-Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sheptyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (48), pp.25574-25582. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7TA07917F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical impedance spectroscopy of a Li–S battery: Part 2. Influence of separator chemistry on the lithium electrode/electrolyte interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Conder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigita Trabesinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz Gubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 255, pp.379 - 390. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2017.09.148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the Surface Reactions of an Amorphous Si Thin Film as a Model Electrode for Li-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Ferraresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Czornomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario El Kazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (43), pp.29791-29798. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.6b10929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeSn2 and CoSn2 Electrode Materials for Na-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonie Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 163 (7), pp.A1306-A1310. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0791607jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of the carbonate-based-electrolyte degradation and its effects on the electrochemical performance of Li 1+x (Ni a Co b Mn 1-a-b ) 1-x O 2 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-J. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Trabesinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Leitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 335, pp.91-97. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando Neutron Powder Diffraction Using Cylindrical Cell Design: The Case of LiNi0.5Mn1.5O4 vs Graphite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Boulet-Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sheptyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (31), pp.17268-17273. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b05777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetically aligned graphite electrodes for high-rate performance Li-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Studart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (8), </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nenergy.2016.97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MnSn2 negative electrodes for Na-ion batteries: a conversion-based reaction dissected</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonie Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.19116-19122. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6TA07788A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous in Situ X-ray Absorption Spectroscopy and X-ray Diffraction Studies on Battery Materials: The Case of Fe 0.5 TiOPO 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bleith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter van Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (7), pp.3466-3471. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp511042x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of Electrolyte Degradation for the Electrochemical Performance of Li 1+x (Ni a Co b Mn 1-a-b ) 1-x O 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-J. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Urbonaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Leitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162 (13), pp.A7072-A7077. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0061513jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Inhomogeneous Reactions in Li-Ion Batteries: Operando Synchrotron X-Ray Diffraction on Two-Layer Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsuyoshi Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoji Takeuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (7), pp.1500083. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.201500083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoS2 coating on MoO3 nanobelts: A novel approach for a high specific charge electrode for rechargeable Li-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Jun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Krumeich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Nesper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 279, pp.636-644. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2014.12.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium chromium pyrophosphate as an insertion material for Li-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Reichardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (6), pp.661-667. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520615017539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ X-ray diffraction characterisation of Fe0.5TiOPO4 and Cu0.5TiOPO4 as electrode material for sodium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bleith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 176, pp.18-21. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2015.06.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Conversion Material Morphology on Electrochemistry Studied with Operando X-Ray Tomography and Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ebner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Gómez-Cámer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Marone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (10), pp.1676-1681. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201403792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrode Engineering of Conversion-based Negative Electrodes for Na-ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonie Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHIMIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (12), pp.729-733. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2533/chimia.2015.729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Solvent, Lithium Salt, and Temperature on Stability of Carbonate-Based Electrolytes for 5.0 V LiNi 0.5 Mn 1.5 O 4 Electrode s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minglong He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Boulet-Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 163 (2), pp.A83-A89. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0201602jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-temperature benzyl alcohol/benzyl mercaptan synthesis of iron oxysulfide/iron oxide composite materials for electrodes in Li-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Novák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (31), pp.16112-16119. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5TA03155A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium Iron Methylenediphosphonate: a Model Material for New Organic-Inorganic Hybrid Positive Electrode Materials for Li Ion Batteries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sheptyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Medarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Benedek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.7889. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b02595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rechargeable Batteries: Grasping for the Limits of Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik J. Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Streich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigita Trabesinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162 (14), pp.A2468-A2475. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0081514jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined operando X-ray diffraction-electrochemical impedance spectroscopy detecting solid solution reactions of LiFePO 4 in batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsuyoshi Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms9169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Interaction of the Carbonates and Binder in Na-Ion Batteries: A Combined Bulk and Surface Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonie Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario El Kazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Jämstorp Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofía Pérez Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (4), pp.1210-1216. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm5039649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze-dryed LixMoO3 nanobelts used as cathode materials for lithium-ion batteries: A bulk and interface study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gorzkowska-Sobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmer Fjellvag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 297, pp.276-282. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.07.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface/Interface Study on Full xLi 2 MnO 3 ·(1 − x)LiMO 2 (M = Ni, Mn, Co)/Graphite Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Boulet-Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario El Kazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162 (7), pp.A1297-A1300. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0491507jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSnS2 (M = Cu, Fe) Electrode Family as Dual-Performance Electrodes for Li–S and Li–Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 162 (3), pp.A284-A287. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0121503jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk and surface analyses of ageing of a 5V-NCM positive electrode material for lithium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Bünzli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (18), pp.6488. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3TA13112B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the Heart of a Conversion Reaction: An Operando X-ray Absorption Spectroscopy Investigation of NiSb2, a Negative Electrode Material for Li-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Womes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (48), pp.27772-27780. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp5097579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidation of the reaction mechanism upon lithiation and delithiation of Cu 0.5 TiOPO 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bleith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (31), pp.12513-12518. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4TA01627K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex situ and in situ Raman microscopic investigation of the differences between stoichiometric LiMO2 and high-energy xLi2MnO3·(1–x)LiMO2 (M = Ni, Co, Mn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 130, pp.206-212. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of the high potential specific charge in layered electrode materials for lithium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (23), pp.8589. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3TA12643A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel electrochemical cell designed for operando techniques and impedance studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Novák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (13), pp.6782 - 1-4. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3RA46184J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Mass Transfer Effects on the Kinetics of 5V HE-NCM Electrode Materials for Li-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Gómez-Cámer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Heβ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (6), pp.A871-A874. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.067405jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Electrochemical Mass Spectrometry Study of the Interface of x Li 2 MnO 3 ·(1– x )LiMO 2 (M = Ni, Co, and Mn) Material as a Positive Electrode in Li-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik J. Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario El Kazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (17), pp.5051-5057. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm502201z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Cut-Off Potential on the Electrochemistry of M 0.5 TiOPO 4 (M = Fe, Cu) Synthesized by a New Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bleith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160 (9), pp.A1534-A1538. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.096309jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical activation of Li2MnO3 at elevated temperature investigated by in situ Raman microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 109, pp.426-432. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.07.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimony based negative electrodes for next generation Li-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Gómez-Cámer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (41), pp.13011. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3TA12762A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metastable β-sulfur phase stabilized at room temperature during cycling of high efficiency carbon fibre–sulfur composites for Li–S batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (42), pp.13089. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3TA13072J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular in situ neutron powder diffraction cell for study of reaction mechanism in electrode materials for Li-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikram Godbole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), pp.757-763. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2RA21526H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of metal ion and ball milling on the electrochemical properties of M0.5TiOPO4 (M=Ni, Cu, Mg)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikram Godbole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93, pp.179-188. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.01.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonolyzed MoO 3 Nanobelts as Novel Cathode Material of Rechargeable Li-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Jun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Nesper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (5), pp.606-614. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.201200692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural and electrochemical study of Ni0.5TiOPO4 synthesized via modified solution route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikram Godbole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heino-Harald Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77, pp.244-249. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2012.05.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self supported nickel antimonides based electrodes for li-ion battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costana Ionica-Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 192, pp.298-303. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2010.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of NiSb2 and FeSb2 as negative electrode for li-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costana Ionica-Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Zitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Womes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 192, pp.351-355. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2010.04.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon modified Li2Ti3O7 ramsdellite electrode for Li-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle van Thournout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Scoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Olivier-Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (23), pp.7080-7084. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2010.06.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct evidence of morphological changes in conversion type electrodes in Li-ion battery by Acoustic Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.1336-1339. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2010.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The good reactivity of lithium with the nanostructured copper phosphilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Taberna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.5956-5960. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B810841B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured transition metal phosphide as negative electrode for lithium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeon Boyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Annou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Zitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (3), pp.183-190. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11581-007-0170-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">121Sb Mössbauer study of the electrochemical reaction of NiSb2 vs lithium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costana Ionica-Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Jumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperfine Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 187, pp.71-79. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10751-008-9865-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NiSb2 as negative electrode for Li-ion batteries: An original conversion reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costana Ionica-Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducourant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Jumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 172 (1), pp.388-394. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2007.06.256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of pH fluctuations in water-in-salt electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Villalbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavita Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Riassetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Electrochemistry 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Mayence, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Impact of Reference Electrodes with Mesh Geometry on Lithium-ion Batteries During Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mollica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Thivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">User Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Characterization of Blend PAN/PVdF Polymer Electrolytes for Lithium Metal Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Français d'étude des composés d'insertion (GFECI) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ball milling on positive composite electrode preparation for solid state battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Pineira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauréline Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFECI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-ion polymer electrolyte for lithium sulfur batteries -Understanding polysulfide diffusion kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFECI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Annecy, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a modified P2D-Newman’s model for predicting lithiation heterogeneities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Renais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Farkhondeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Français d'Etude des Composés et d'Insertion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Sevrier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding limitation in water-in-salt electrochemical cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Servajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Giboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Operando Battery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and quantification of lithiation heterogeneities in graphite electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Renais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Servajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Topical Meeting ISE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stresa, Lago Maggiore, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Mixed Ionic Conduction in Composite Electrode (NCM/LPSCl) for All Solid-State Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fauchier Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Franger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O'Batt: International Operando Battery Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenobe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a reliable reference electrode to investigate the effects of lithium plating on battery durability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mollica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Thivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Operando Battery Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A battery combining power and energy, is it possible ? Investigation of graphite electrode engineering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Renais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electrochemical characterization of sodium solid electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Federico Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson A Iles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithium Battery Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Electrochemical Characterization of Thioantimoniate Sodium Solid Electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Federico Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauréline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the electrode engineering in solid state batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fauchier Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O'Batt: International Operando Battery Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Li-ion batteries negative electrode swelling processes using electrochemical dilatometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OBatt 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of binder in all-solid state battery using sulphide based electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Trassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Korjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauréline Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Bunsen discussion Meeting "Solid-state Batteries V"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Francfort, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Li-ion batteries negative electrode swelling processes using electrochemical dilatometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe Français d’Etude des Composés d’Insertion (GFECI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Sète, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding lithiation gradient in solid-state batteries by means of Operando Neutron Radiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Helfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Korjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry (ISE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Mayence, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact and Stability of a Reference Electrode for Lithium-ion Battery Using Synchrotron Operando Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mollica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Thivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS) - 2025 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Varsovie (Warsaw), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the reliability and impact of a reference electrode for lithium-ion battery during cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mollica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Thivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Français d’Etude des Composés d’Insertion (GFECI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving fast charging capabilities of graphite electrodes using 6 Li isotope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Renais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Servajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFECI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando FIB-SEM revealing the dynamics of morphological changes occurring in positive electrode composite in solid-state battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Boulineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Operando Battery days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando FIB-SEM revealing the dynamics of morphological changes occurring in positive electrode composite in solid-state battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Boulineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-state Batteries VI - From Fundamentals to Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Frankfurt am Main, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power limitations in graphite electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Renais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Operado Battery Days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutrons as key technique for a better understanding of lithium and post-lithium batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Korjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Renais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCNS Workshop 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Tutzing, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep insight into reactivity of Li3PS4 electrolyte for solid Li-Ion batteries towards humidity using large instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Profatilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Leteyi Mfiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vanpeene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasily Tarnopolskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS PRIME 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04935941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlating Bulk and Surface Investigation Techniques to Understand Solid State Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMLB 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Hong Khong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale investigation of batteries using advanced operando techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPDIC 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link between microstructure and electrochemical performance of solid state batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BeLI 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Padoue / Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure Evolution in Solid-State Batteries During Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Topical Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stresa, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Morphology of Thiophosphate Based Electrolytes Using Synchrotron X-Ray Tomography Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Vaughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Pischedda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International conference on solid state ionics (SSI24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrode engineering for ASSB: Challenges and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mercier-Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Conder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISE 37th Topical Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stressa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrode engineering for ASSB: Challenges and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mercier-Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Conder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Operando Battery Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental understanding of the mixing of NMC with sulphur electrolyte for all solid-state batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fauchier Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauréline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Franger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating LiFePO 4 electrode degradation in water-in-salt electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauréline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Giboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFECI 2023 RÉUNION ANNUELLE DU GROUPE FRANÇAIS D'ETUDE DES COMPOSÉS D'INSERTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards high power and high energy LIBs : investigation and optimization of NMC electrode.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Barchasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICROSTRUCTURE & MORPHOLOGICAL EVOLUTION OF SOLID-STATE BATTERIES DURING CYCLING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fauchier-Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Korjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés SCF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Binder on Electrochemical Properties of Sulphide-based Electrolyte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Trassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauréline Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Alloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutrons as key technique for a better understanding of lithium and postlithium batteries ¶</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Renais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Korjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fauchier-Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la diffusion neutronique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Erquy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la densification des électrolytes solides pour batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fauchier-Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Pischedda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14eme Forum de technologie des Hautes Pressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Argelès sur Mer, France. pp.4957 - 4965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pressure and time on the properties of amorphous electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fauchier-Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle du Groupe Français d'Etude des Composés d'Insertion (GFECI) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure &amp; Morphological Evolution of Solid-State Batteries During Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Korjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBA Austin 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Austin (TX), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced and multiscale characterisation of solid state batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pittcon conference and exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Philadelphie (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XRD-CT Investigation of LPSCl degradation occurring during cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Vaughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LiBD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating LiFePO4 electrode degradation in water-in-salt electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Giboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mirolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual ISE Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale operando investigation of sulfide based solid electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fauchier-Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Lithium Batteries 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery materials and diagnostics using advanced operando techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Crystallography Conference (ECM33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlating electrochemistry, structure and morphology for a better understanding of sulfide based electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fauchier-Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Korjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Trassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Bunsen Discussion Meeting on Solid-state Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Francfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale investigation of solid state batteries using advanced operando techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fauchier-Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Korjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Trassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World Energy Storage Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the correlation between structure – morphology and performance of all solid-state batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ove Korjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Trassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fauchier-Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBA 2022 - International Battery Materials Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XRD-CT Investigation of LPSCl degradation occurring during cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Vaughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Batteries V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Frankfurt am Main, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the electrode engineering in solid state batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fauchier-Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFECI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Séte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and structural and electrochemical characterization of sodium based thiophosphates electrolytes for all solid state batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Federico Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">User Meeting 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRF, Feb 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Custom Silicon Nanowires for Lithium-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saravanan Karuppiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Paradol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Electrochemistry 72nd annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Electrochemistry, Aug 2021, Jeju Island (Virtual), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale postmortem/operando investigation of commercial sulfide based solid electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS European Materials Research Society - Fall meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis of batteries using advanced operando techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLiS- Post Lithium Storage Cluster of Excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando visualization of morphological dynamics in all-solid-state batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-state Batteries 4.0 – from Fundamentals to Application an online International Bunsen Discussion Meeting (IBDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Giessen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité de la structure ramsdellite Li2Ti3O7 renforcée par la trisubstitution du titane (Ti/Fe, Ni, Al)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle van Thournout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Français d'Etude des composés d'Insertion, GFECI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle phase ternaire identifiée dans le cyclage de NiFe1-xSb2 comme électrode négative de batterie Li-ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Womes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Français d'Etude des Composés d'Insertion, GFECI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new ternary Li4FeSb2 structure formed upon discharge of the FeSb2/Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Womes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Meeting on Lithium Batteries, IMLB 14th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Tianjin, China. pp.324-330, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2008.08.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme réactionnel des phases NixFe1-xSb2 vis-à-vis du lithium ; performances comme électrode négative pour batterie Li-ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Womes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Français d'Etude des Composés d'Insertion, GFECI 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Fort-Mahon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaction électrochimique des phases FePx vis à vis du mécanisme réactionnel des phases NixFe1-xSb2 vis à vis du lithium ; performances comme électrode négative pour batterie Li-ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Womes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe français d’étude des composés d’insertion 2008 (GFECI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Fort-Mahon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphures de métaux de transition nanostructurés comme électrode négative pour batterie Li ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeon Boyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Zitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFECI 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Fort-Mahon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaction électrochimique du lithium avec NiSb2. Analyse du mécanisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costana Ionica-Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Français d'Etude des Composés D'Insertion, GFECI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Saint-Die-Des-Voges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion électrochimique de lithium dans NiSb2. Analyse du mécanisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costana Ionica-Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFECI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Saint Diès les Voges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux d'insertion et/ou de conversion comme nouveaux matériaux d'électrodes négatives pour batteries Lithium-ion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Université Montpellier 2 Sciences et Techniques du Languedoc, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02426320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual phase lithium titanate anode for a rechargeable lithium battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle van Thournout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Villevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Olivier-Fourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : EP09290231.1. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux d'électrode négative pour batteries Li-ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle van Thournout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Monconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costana Ionica-Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: EP07291775.7. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId525"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377280v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Doublet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Korjus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mirolo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Drnec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202500539" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Thompson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fauchier-Magnan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Albin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mayer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.75195" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612328v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat Le Thanh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villevieille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Suard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA10422J" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Renais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vanpeene" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Servajon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6EB00003G" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377283v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Faverge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo Michel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Rueff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202500678" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377275v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.5c00285" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Peljo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Bachraoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Girault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5EB00202H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05145103v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreelakshmi Anil Kumar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gendrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vial" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.5c00596" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253118v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshee Mitra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berrod" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Appel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2025.104589" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377252v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Leteyi Mfiban" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Tarnopolskiy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reytier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2025.104742" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239869v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Servajon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Villalbi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavernot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Lecarme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202500383" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377268v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Niu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxia Zhou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perrenot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanhui Zhao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500414" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169437v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Federico Mayer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mercier-Guyon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Rose Mangani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202504379" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211066v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Alloin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c00722" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239883v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wasylowski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morian Sonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Dechent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62935-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920351v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H Girault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ee04560b" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834709v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Olgo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Genies" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Franchi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Septet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54656-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710735v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Puls" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Nazmutdinova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariza Kalyk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry M Woolley" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Frost Thomsen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-024-01634-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920332v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-024-01836-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710749v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.4c01750" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222513v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202310739" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710726v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Andrea Iles Velez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202400225" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270631v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.3c01975" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581917v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202101865" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826016v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Conder" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c01984" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503374v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Atkins" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Capria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Edstr&#246;m" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosios Famprikis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grimaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202102694" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427885v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura H&#246;ltschi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia N Borca" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huthwelker" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Marone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M Schlep&#252;tz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.138735" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03126698v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Keller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desrues" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Karuppiah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Alper" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020307" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119503v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA02984J" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427883v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Jud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Borca" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/aba36f" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119501v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sheptyakov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Boulet-Roblin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pomjakushin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TA11826H" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427881v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-020-0637-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427880v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sallard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Billaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Nov&#225;k" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.0c01235" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119499v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kulka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marino" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Walczak" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bolli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TA12176E" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119498v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marelli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2019.227617" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427878v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Ferraresi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Uhlenbruck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih&#8208;long Tsai" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.201900173" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927042v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Beda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TA13189B" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119497v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA10622J" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119504v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Czekaj" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Horisberger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b19481" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612846v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vitoux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Reichardt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Novak" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2018.00076" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887666v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2017.12.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924445v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigita Trabesinger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Gubler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.09.148" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781725v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bouchet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nenergy.2017.69" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02738116v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Vogt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA10535A" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737848v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marino" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Block" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#246;ttgen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.12.100" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02738170v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marelli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA00566K" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887505v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sallard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sheptyakov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nov&#225;k" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC01982C" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781612v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohan Wu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario El Kazzi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-017-0084-z" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640390v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schmidt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Nachtegaal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.12.090" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887511v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.05.028" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887554v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Kazzi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berg" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. He" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b01128" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887750v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tessier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA07917F" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640219v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Czornomaz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b10929" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640338v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. Peng" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trabesinger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wolf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leitner" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.10.031" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632061v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05777" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627641v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0791607jes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640368v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bouville" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Magrini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Studart" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nenergy.2016.97" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640302v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA07788A" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626074v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0491507jes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626569v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Gorzkowska-Sobas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmer Fjellvag" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.07.082" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619051v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bleith" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter van Beek" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Kaiser" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511042x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626472v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Urbonaite" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0061513jes" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626418v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Sasaki" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoji Takeuchi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.201500083" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619012v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Jun Wang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Krumeich" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Nesper" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.12.129" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T21BSN69-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02631875v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520615017539" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776669v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2015.729" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627547v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minglong He" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0201602jes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626458v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.06.105" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619032v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ebner" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis G&#243;mez-C&#225;mer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201403792" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1PVSDLDF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626435v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TA03155A" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261630v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jumas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medarde" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Benedek" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b02595" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626595v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J. Berg" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Streich" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0081514jes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626618v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hess" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9169" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619065v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J&#228;mstorp Berg" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a P&#233;rez Villar" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm5039649" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613901v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lanz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa B&#252;nzli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA13112B" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091240v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Womes" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5097579" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618906v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0121503jes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613909v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.03.004" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618965v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Valla" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA01627K" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613920v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Robert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA12643A" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613892v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sasaki" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA46184J" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613915v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael He&#946;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.067405jes" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618985v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Castel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm502201z" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613605v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Godbole" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.01.104" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5MXTNMG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613649v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201200692" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WXG2VKKL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613574v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.096309jes" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613019v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA12762A" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613880v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.07.130" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T70QWCGV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613594v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA13072J" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612991v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2RA21526H" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612954v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heino-Harald Sommer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.05.094" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8F9WP3P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601688v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costana Ionica-Bousquet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zitoun" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2010.04.029" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGSKXNVB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601692v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Benedetti" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morato" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2010.03.019" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBCJBNTF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528316v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boinet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2010.07.014" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528306v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le van Thournout" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scoyer" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tessier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olivier-Fourcade" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.06.052" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXSHZRCD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351068v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bazin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B810841B" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BBRCC2KL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341936v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Boyanov" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Annou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pelosi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-007-0170-3" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H9WWGDGV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341961v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jumas" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-008-9865-8" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JKFLT3R1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341935v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducourant" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.06.256" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHL0G0M5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990742v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269552v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323378v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moyne" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mollica" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010214v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649284v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712056v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712028v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712042v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04935941v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Profatilova" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Daniel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269584v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806511v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712047v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711554v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643036v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643054v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726060v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vaughan" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Pischedda" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henry" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403200v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Lecarme" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giboz" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727135v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Thompson" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393905v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fauchier Magnan" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Franger" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072396v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265306v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Reuter" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barchasz" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delobel" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265320v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Trassart" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Marchal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711535v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711534v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712038v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711551v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04202981v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711532v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887356v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ducros" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fauth" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581918v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyonnard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826026v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825934v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826022v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826048v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826040v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921712v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Vaughan" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788692v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Paradol" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503383v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503391v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503385v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387327v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387323v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357037v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fraisse" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.08.089" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLGNJ9JX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355947v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351173v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Womes" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351164v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355561v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351158v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357724v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946028v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844168v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meyer" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975660v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guenault" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036759v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Pineira" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970758v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hugon" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Farkhondeh" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711265v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719512v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863823v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649264v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286324v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265337v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189988v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson A Iles" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711251v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865726v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189928v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865700v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528338v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tessier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Olivier-Fourcade" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528331v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Levasseur" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02426320v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05633730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Trassart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Marchal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fauth" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Alloin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.70516" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377283v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Doublet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Faverge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo Michel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Rueff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202500678" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586878v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Thompson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Korjus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fauchier-Magnan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Albin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mayer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.75195" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612328v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat Le Thanh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villevieille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Suard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA10422J" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05633734v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Coste" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mossa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d6cp00450d" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05633740v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mirolo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Rogalev" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6FD00037A." TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615516v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Renais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vanpeene" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Servajon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Drnec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6EB00003G" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377280v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202500539" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05145103v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreelakshmi Anil Kumar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gendrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vial" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.5c00596" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377268v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Niu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxia Zhou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perrenot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanhui Zhao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500414" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169437v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Federico Mayer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mercier-Guyon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Rose Mangani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202504379" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253118v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshee Mitra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berrod" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Appel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2025.104589" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377252v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Leteyi Mfiban" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Tarnopolskiy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reytier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2025.104742" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239869v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Servajon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Villalbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavernot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Lecarme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202500383" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211066v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c00722" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239883v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wasylowski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morian Sonnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Dechent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62935-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377275v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.5c00285" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377260v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Peljo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Bachraoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Girault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5EB00202H" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710749v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.4c01750" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920351v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H Girault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ee04560b" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834709v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Olgo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Genies" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Franchi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Septet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54656-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710735v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Puls" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Nazmutdinova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariza Kalyk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry M Woolley" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Frost Thomsen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-024-01634-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920332v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-024-01836-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222513v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202310739" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710726v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Andrea Iles Velez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202400225" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270631v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.3c01975" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826016v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Conder" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c01984" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581917v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202101865" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03126698v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Keller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desrues" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Karuppiah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Alper" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020307" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427885v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura H&#246;ltschi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia N Borca" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huthwelker" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Marone" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M Schlep&#252;tz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.138735" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503374v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Atkins" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Capria" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Edstr&#246;m" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosios Famprikis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grimaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202102694" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119501v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sheptyakov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Boulet-Roblin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pomjakushin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TA11826H" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427881v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-020-0637-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427880v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sallard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Billaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Nov&#225;k" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.0c01235" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119499v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kulka" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marino" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Walczak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Borca" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bolli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TA12176E" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119498v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2019.227617" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427878v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Ferraresi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Uhlenbruck" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih&#8208;long Tsai" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.201900173" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927042v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Beda" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TA13189B" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427883v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Jud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/aba36f" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119503v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA02984J" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119504v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Czekaj" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Horisberger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b19481" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612846v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vitoux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Reichardt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Novak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2018.00076" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887666v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2017.12.001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119497v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA10622J" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781725v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bouchet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigita Trabesinger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Gubler" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nenergy.2017.69" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02738116v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Vogt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA10535A" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887505v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sallard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sheptyakov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nov&#225;k" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC01982C" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02738170v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marino" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marelli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA00566K" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737848v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Block" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#246;ttgen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.12.100" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887554v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Kazzi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. He" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b01128" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640390v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schmidt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Nachtegaal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.12.090" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887511v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.05.028" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781612v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohan Wu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario El Kazzi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-017-0084-z" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887750v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tessier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA07917F" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924445v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.09.148" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640219v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Czornomaz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b10929" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627641v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0791607jes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640338v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. Peng" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trabesinger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wolf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leitner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.10.031" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632061v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05777" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640368v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bouville" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Magrini" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Studart" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nenergy.2016.97" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640302v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA07788A" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619051v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bleith" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter van Beek" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Kaiser" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511042x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626472v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Urbonaite" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0061513jes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626418v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Sasaki" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoji Takeuchi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.201500083" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619012v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Jun Wang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Krumeich" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Nesper" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.12.129" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T21BSN69-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02631875v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520615017539" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626458v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.06.105" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619032v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ebner" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis G&#243;mez-C&#225;mer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201403792" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1PVSDLDF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776669v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2015.729" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627547v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minglong He" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0201602jes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626435v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TA03155A" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261630v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jumas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medarde" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Benedek" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b02595" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626595v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J. Berg" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Streich" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0081514jes" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626618v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hess" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9169" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619065v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J&#228;mstorp Berg" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a P&#233;rez Villar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm5039649" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626569v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Gorzkowska-Sobas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmer Fjellvag" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.07.082" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626074v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0491507jes" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618906v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0121503jes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613901v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lanz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa B&#252;nzli" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA13112B" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091240v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Womes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5097579" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618965v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Valla" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA01627K" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613909v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.03.004" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613920v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Robert" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA12643A" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613892v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sasaki" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA46184J" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613915v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael He&#946;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.067405jes" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618985v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Castel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm502201z" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613574v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.096309jes" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613880v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.07.130" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T70QWCGV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613019v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA12762A" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613594v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA13072J" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612991v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Godbole" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2RA21526H" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613605v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.01.104" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5MXTNMG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613649v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201200692" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WXG2VKKL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612954v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heino-Harald Sommer" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.05.094" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8F9WP3P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601692v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costana Ionica-Bousquet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Benedetti" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morato" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2010.03.019" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBCJBNTF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601688v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zitoun" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2010.04.029" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGSKXNVB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528306v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le van Thournout" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scoyer" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tessier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olivier-Fourcade" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.06.052" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXSHZRCD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528316v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boinet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2010.07.014" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02ZNB25C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351068v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bazin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B810841B" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BBRCC2KL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341936v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Boyanov" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Annou" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pelosi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-007-0170-3" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H9WWGDGV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341961v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jumas" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-008-9865-8" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JKFLT3R1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341935v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducourant" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.06.256" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHL0G0M5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357724v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946028v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moyne" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mollica" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844168v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036759v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Pineira" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975660v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guenault" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970758v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hugon" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Farkhondeh" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863823v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giboz" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Lecarme" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649264v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711265v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fauchier Magnan" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Franger" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719512v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265337v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189988v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson A Iles" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ducros" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286324v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711251v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyonnard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865726v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189928v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865700v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269552v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323378v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010214v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990742v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269584v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806511v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649284v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712056v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04935941v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Profatilova" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Daniel" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712042v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712028v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711554v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712047v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726060v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vaughan" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Pischedda" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henry" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643036v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643054v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393905v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072396v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265306v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Reuter" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barchasz" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delobel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711535v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265320v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711534v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712038v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04202981v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711532v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711551v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727135v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Thompson" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403200v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826026v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826022v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826048v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826040v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825934v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921712v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Vaughan" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581918v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887356v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788692v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Paradol" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503383v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503391v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503385v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387327v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387323v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357037v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fraisse" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.08.089" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLGNJ9JX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355947v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351173v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Womes" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351164v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355561v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351158v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02426320v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528338v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tessier" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Olivier-Fourcade" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528331v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Levasseur" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>