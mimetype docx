--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -66,1486 +66,1580 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet d’élargissement de l’UE à la Turquie, une approche de sociologie politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Visier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Science politique. Université Lyon Lumière, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04846333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Union européenne et la fabrique de la société civile : préadhésion et programmes de soutien à la ‘société civile’ en Turquie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Visier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in P. Aldrin, N. Ferré (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La société civile au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMU édition, pp.77-112, 2021, 9782731412277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internationalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Visier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in A. Cole, S. Guigner, R. Pasquier (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de science po, pp.305-310, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Europeanization EU enlargement and policy transfer studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Visier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in L. Delcour, E. Tulmets (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Policy Transfer and Norm Circulation:Towards an Interdisciplinary and Comparative Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Hebdo, A brief History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Visier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in D. vardar, I. Depret (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Siyaset ve Kültür keşişmesi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Humanist, pp.116-143, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l’élargissement, penser la Turquie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Visier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUR; in C. Visier (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Turquie d’Erdoḡan. Avec ou sans l’Europe ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-44, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue social” et droits syndicaux, grandeur et décadence d’une catégorie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Visier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Işıl Erdinç</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Visier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Turquie d’Erdoḡan. Avec ou sans l’Europe ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.187-236, 2018, Respublica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is transfer about? Framing the content of transfer, EU enlargement and trade union rights in Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Visier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Işıl Erdinç</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in M. Hadjiisky, L. Pal, C. Walker, (eds.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Micro-Dynamics and Macro-Effects of Policy Transfers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar, pp.242-270, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Visier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Bosse Platière (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ABCDaire de l’Intégration européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.265-275, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Türkiye’de “Sivil Toplum” a Destek Konusundaki Avrupa Politikaları. Bir Kamusal İcraatın Cisimlenişi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Visier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in M. Aymes, B. Gourisse, E. Massicard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devlet Olma Zanaatı. Osmanlı’dan Bugüne Kamu İcraatı</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iletisim, pp.211-245, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir un chercheur entrepreneur sans y perdre son âme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Visier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in C. Guionnet, S. Rétif. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploiter les difficultés méthodologiques. Une ressource pour l'analyse en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.153-171, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Policies to support 'Civil Society’ in Turkey: embodying a form of public action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Visier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in M. Aymes, B. Gourisse, E. Massicard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Order and compromise? Reassessing state-society relationships in Turkey and the late Ottoman Empire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.223-257, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques européennes de soutien à la ‘société civile’ en Turquie. L’incarnation d’une forme d’action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Visier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in M. Aymes, B. Gourisse, E. Massicard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’art de l’Etat en Turquie. Arrangements de l’action publique, de la fin de l’empire ottoman à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Khartala, pp.223-257, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France et la « Méditerranée » : un nouveau territoire d’action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Visier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in D. Dakowska, E. Tulmets (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Partenariat franco-allemand à l´épreuve de l´Europeanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Harmattan, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La société civile turque en mouvement ? Retour sur les effets des séismes de 1999</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Visier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Polo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in A. V. Turhan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges, Sciences Po Tarabya</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marmara Universitesi, pp.365-386, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’intégration à l’européanisation, les groupes d’intérêt turcs à Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Visier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in O. Baisnée, R. Pasquier (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe telle qu’elle se fait. Européanisation et sociétés politiques nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS ed., pp.77-98, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’euroscepticisme en Turquie : les ambivalences européennes au service du nationalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Visier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de la Méditerranée 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.48-51, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régionalisation en Méditerranée : points de vue égyptiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Visier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Benhayoun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La coopération régionale dans le bassin méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, harmattan, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les acteurs de la coopération non étatique française au service d’une idée de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Visier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Gérard Groc, Jean-Robert Henry (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques méditerranéennes, entre espaces étatiques et civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mutations de la coopération culturelle franco-maghrébine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Visier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de l'Afrique du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1555,937 +1649,843 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les configurations professionnelles de l'assistance financière de préadhésion en turquie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Visier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4 (4), pp.77-112. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/receo1.514.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/receo1.514.0077⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03284311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension : R. Süleymanoğlu-Kürüm. Conditionality, the EU and Turkey. From transformation to rentranchment, Routledge, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Visier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 69 (4), pp.750-751</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UE-Turquie : le projet d’élargissement, pour quels effets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Visier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review : C. Nas, Y. Ozer (eds.) Turkey and the European Union. Ashgate, 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Visier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Turkish Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (fall)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configurations institutionnelles européennes et transformation de la politique d’élargissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Visier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Akdeniz I.I.BF Dergisi </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (25), pp.52-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension : L’opinion des Européens et des Turcs, B. Cautrès, N. Monceau, Sciences Po, Les presses, 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Visier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 36, pp.198-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Turquie : instrument de politisation, objet de politisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Visier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Turkish Studies. Social Sciences on Contemporary Turkey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejts.3709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turkey and the European Union: The sociology of engaged actors and of their contribution to the candidacy issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...53 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Visier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Turkish Studies. Social Sciences on Contemporary Turkey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejts.3910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ejts.3910⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04845729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les groupes d'intérêt turcs auprès des institutions européennes : une intégration bruxelloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Visier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Polo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, n° 23 (2), pp.9-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/psud.023.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La “Méditerranée” ou l'invention d'une cohabitation culturelle entre l'Europe et son Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Visier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 23-24, pp.205-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'UE et la Méditerranée : la référence incantatoire à une société civile méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Visier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue méditerranéenne des études politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846268v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">tel-04846333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3432,51 +3432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845856v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Visier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845880v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845910v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845931v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845953v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#351;&#305;l Erdin&#231;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845993v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845981v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846030v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846041v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846053v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846063v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846082v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846075v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Polo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846097v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846112v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846123v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846238v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284311v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.514.0077" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846181v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846222v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845775v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845718v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Visier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejts.3709" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejts.3910" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845788v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Polo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.023.0009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845798v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846268v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04846333v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846303v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Massicard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097554v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Dakowska" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1056258ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845737v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejts.3693" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845821v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846142v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846163v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846205v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04846377v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04846333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Visier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845856v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845880v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845910v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845926v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845931v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845953v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#351;&#305;l Erdin&#231;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845993v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845981v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846030v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846041v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846053v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846063v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846082v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846075v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Polo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846097v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846106v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846112v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846123v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846238v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284311v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.514.0077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846181v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846132v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845775v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845718v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Visier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejts.3709" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845729v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejts.3910" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845788v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Polo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.023.0009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845798v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846268v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846303v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Massicard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097554v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Dakowska" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1056258ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845737v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejts.3693" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845821v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846142v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846163v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846205v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04846377v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>