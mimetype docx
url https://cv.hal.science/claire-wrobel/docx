--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Wrobel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SITUATION ACTUELLE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences HDR à l’Université Paris-Panthéon-Assas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de VALE (Voix Anglophones, Littérature et Esthétique), Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice de recherche à l’École doctorale « Civilisations, cultures, littératures et sociétés » (ED020), Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Associée au Centre Bentham (Ecole de Droit de Sciences-Po Paris) et au CERSA, équipe « Law and Humanities » (Université Paris-Panthéon-Assas</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TITRES UNIVERSITAIRES ET CONCOURS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023: Habilitation à Diriger des Recherches à Sorbonne Université. &amp;quot;Héritages littéraires et théoriques : du Panoptique à la hantise de la surveillance contemporaine&amp;quot;. Garant : M. le Professeur Alexis Tadié</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009: Doctorat à l’Université de Paris Ouest-Nanterre La Défense. &amp;quot;Gothique et Panoptique : lecture croisée des œuvres de Jeremy Bentham (1748-1832) et d’Ann Radcliffe (1764-1823)&amp;quot;. Directeur : M. le Professeur Cornelius CrowleyMention très honorable avec les félicitations du jury à l'unanimité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004: Diplôme d’Études Approfondies (DEA) d’Étude Comparative des Cultures Anglophones à l’Université de Paris Ouest-Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002: Agrégation d'anglais. Reçue 2e</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001: Maîtrise d’Anglais Langues, Littératures et Civilisations Étrangères (LLCE) à l’Université de Paris–Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999-2004: Elève à l'Ecole Normale Supérieure Lettres et Sciences Humaines (Fontenay-St Cloud puis Lyon). Reçue 8e</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ACTIVITES UNIVERSITAIRES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2015: Maîtresse de conférences à l’Université Paris-Panthéon-Assas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2015: Maîtresse de conférences à l’Université de Lille II</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2011: PRAG (Professeure Agrégée) au département d’Anglais à l’UFR de Langues de l’Université Paris Ouest-Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2009: Attachée Temporaire d’Enseignement et de Recherche (ATER) au département d’Anglais à l’UFR de Langues de l’Université Paris Ouest-Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2007: Allocataire Monitrice Normalienne (AMN) à l’UFR d’Études Anglo-Américaines de l’Université Paris Ouest-Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002-2003: Lectrice de français à University of Washington, Seattle (Washington, USA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000-2001: Lectrice de français à Colby College, Waterville (Maine, USA)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FONCTIONS D'INTERET COLLECTIF</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2024 : membre du jury du concours de l’agrégation externe d'anglais</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2021: membre de la CEVE (Commission des Etudes et de la Vie Etudiante) de l’Université Paris-Panthéon-Assas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2018 : membre du comité de direction du Pôle Langues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2020: coordination générale des enseignements en anglais juridique, en binôme.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2018: coordination de l’enseignement en anglais juridique au niveau L2, en binôme</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2018: membre du jury du concours d'entrée à l'École Normale Supérieure Lettres et Sciences Humaines de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2014: membre du jury du concours de l’agrégation externe d'anglais</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITES EDITORIALES ET SCIENTIFIQUES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2028: membre du projet &amp;quot;PANBentham: Revisiting Bentham’s Constitutionalism: Panopticon and Surveillance in Contemporary Democracies&amp;quot;, Axe 1: &amp;quot;Bentham’s Panopticon, Surveillance Imaginaries and Lived Legal Culture&amp;quot;, Centre Bentham, Ecole de Droit, Sciences-Po Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024: &amp;quot;Chief Investigator&amp;quot; du projet &amp;quot;Surveillance Imaginings&amp;quot; (partenariat stratégique entre Sorbonne Université et l'Université de Sydney). &amp;quot;Chief Investigator&amp;quot; à Sydney: Peter Marks, Professeur émérite</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du comité éditorial de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Benthamiennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du comité de lecture de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycnos</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">expertises ponctuelles pour les revues </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tour Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bentham Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,* Interdisciplinary Science Reviews*</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">recensions ponctuelles pour les revues: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Studies Journal – Zeitschrift für Australienstudien, Comparative Legal History, Etudes Anglaises, Cercles, Revue d'Etudes Benthamiennes, Journal of Bentham Studies</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DISTINCTIONS ET SEJOURS DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023: finaliste du prix de la recherche SAES/AFEA pour l’ouvrage* Roman noir, réforme et surveillance en Angleterre (1764-1842) : Gothique et panoptique *(Classiques Garnier, 2022).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023: séjour de recherche à l’Université de Sydney (deux semaines)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">visiting academic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à University College London (deux semaines)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021: bourse de recherche HDR SAES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020: CRCT accordé par l’Université Paris-Panthéon-Assas (un semestre)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019: Promotion à la Hors Classe</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance faciale: défis techniques, juridiques et éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brunon-Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bozzo-Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Panthéon-Assas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-37651-068-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law, Surveillance and the Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brunon-Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmond Manderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Gligorijevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edinburgh University Press, 2023, 9781399505086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman noir, réforme et surveillance en Angleterre (1764-1842)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-406-12379-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser en morale : entre intuition et critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bozzo-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cléro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dark Sides of the Law: Perspectives on Law, Literature and Justice in Common Law Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gadbin-George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne-Marie Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Houdiard, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Panthéon-Assas, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur le gouvernement représentatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bozzo-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cléro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visages dans la foule : Reconnaissance faciale et méga-événements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brunon-Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bozzo-Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, Raison publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panopticism: Literary and Critical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After “1984”: Some Contemporary British Versions of Dystopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagna Oltarzewska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visages dans la foule : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brunon-Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bozzo-Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-envisioning Astraea: Myth and Vision in Jeremy Bentham’s “Blackstone Familiarized”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/130q1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brave New Humans and Incongruous Bodysuits: On Surveillance and Its Modes in Dave Eggers' The Every</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dystopia, surveillance and the spaces of social control in Jenni Fagan's The Panopticon (2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underground Manchester as Urban Palimpsest in Jeanette Winterson's Frankissstein: A Love Story (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Legacy of Nineteen Eighty-Four: British Dystopias, from 1984 to the Present Day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gothic Dystopia at the Antipodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études benthamiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.9807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Literary and Critical Approaches to Panopticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études benthamiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.9920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiating Dataveillance in the Near Future: Margaret Atwood’s Dystopias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (2), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ces.7718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Bentham and the Arts, edited by Anthony Julius, Malcolm Quinn and Philip Schofield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Bentham Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14324/111.2045-757X.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the Crossroads of Law and Literature; On the Role of Fiction in Jeremy Bentham’s Penal Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (3), pp.415-435. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1535685X.2020.1725316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haunted houses, haunted bodies: spectral presence in Arlington Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Kay Boyle / Rachel Cusk: (Neo)Modernist Voices, 10 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gothique, réforme et Panoptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études benthamiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cryptes du projet benthamien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un roman néo-gothique : The Three Impostors d’Arthur Machen (1895) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between solitude and sociability: mountaineering in Ann Radcliffe’s Romance of the forest (1791)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Bertonèche; Alexis Tadié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports and sociability in Britain in the long eighteenth century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liverpool University press (Oxford University Studies in the Enlightenment), pp.207-224, 2025, 9781836245278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu entre contrôle et hasard : triche, loterie et Providence dans Amelia (1751) de Henry Fielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Line Cottegnies; Clara Manco; Alexis Tadié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jeu et ses règles en France et en Angleterre (XVIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.207-226, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panopticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Spoo ; Simon Stern. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Concise Encyclopedia of Law and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.340-343, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions and Legal Ideology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Guillaume Tusseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on Law and Utilitarianism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.444-459, 2024, 978-1-78990-171-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arts of Indirect Legislation: Symbolism, Allegory and Theatricality in Jeremy Bentham’s Writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Art in the 19th Century. Power in Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pacini Giuridica, pp.453-476, 2024, 978-88-3379-685-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brunon-Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bozzo-Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance faciale : défis techniques, juridiques et éthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Panthéon-Assas, pp.9-20, 2024, 978-2-37651-068-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Watcher, Watching, Watched</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brunon-Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Gligorijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmond Manderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law, Surveillance and the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University Press, pp.1-25, 2023, 9781399505086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and Surveillance in Margaret Atwood's Novels, from Bodily Harm (1981) to The Testaments (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law, Surveillance and the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University Press, pp.252-272, 2023, 9781399505086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persisting Souls in a Persisting Myth: Appropriation and Transmigration in Ahmed Saadawi’s Frankenstein in Baghdad (2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Louis-Dimitrov, Estelle Murail. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"The Persistence of the Soul in Literature, Art and Politics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.259-274, 2023, 978-3-031-40933-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penal Theory and Practice as Plot Matrix: from Jeremy Bentham's Principles of Penal Law to Margaret Atwood's The Heart Goes Last</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Fludernik; Frank L. Schäfer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erzählen und Recht/Narrative and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomos/Ergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-232, 2022, 978-3-95650-963-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de la traduction dans l'oeuvre de Jeremy Bentham (1748-1832)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Berthin, Laetitia Sansonetti, Emily Eells. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auteurs-traducteurs : l'entre-deux de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, p. 79-95, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost in &amp;quot;a labyrinth without a clew&amp;quot;: the subject of the Law in Gothic fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Gadbin-George. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, langues et cultures: Regards croisés sur les difficultés d'accès à la justice au Royaume-Uni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Panthéon-Assas, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panoptique et panoptisme dans trois oeuvres littéraires contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Baillet et Arnaud Regnauld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intime et le politique dans la littérature et les arts contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gothic Dystopia at the Antipodes: New South Wales in Bentham's Letters to Lord Pelham (1802)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gothic N.E.W.S.: Exploring the Gothic in relation to new critical perspectives and the geographical polarities of North, East, West and South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valancourt the Wanderer: space, self and truth in The Mysteries of Udolpho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Holmgren Troy et Elisabeth Wennö. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space, Haunting, Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholard Publishing, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quêtes et conquêtes : le traitement de l'espace dans les Dracula de Stoker et de Coppola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures d'une oeuvre : Dracula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de 'Jeremy Bentham and Australia: Convicts, Utility and Empire', dir. Tim Causer, Margot Finn et Philip Schofield, Londres, UCL Press (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’assassinat considéré comme l’un des arts juridiques: Droit et littératures policières (XIXe-XXe siècles) De l’assassinat considéré comme l’un des arts juridiques: Droit et littératures policières (XIXe-XXe siècles) , edited by Pierre Bonin and Laetitia Guerlain, Paris, Mare & Martin, 2021, 238 pp., €29 (pbk), ISBN 978-2849345450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2049677X.2023.2270385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">recension de The Cambridge Companion to Human Rights and Literature (dir. Crystal Parikh, Cambridge University Press, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview with Grady Hendrix, author of Horrorstör (Quirk Books, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.10279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Goodrich, An Advanced Introduction to Law and Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.9504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Fludernik, Metaphors of Confinement: the Prison in Fact, Fiction and Fantasy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.9059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Berton and Bill Findlay, eds, Le crime, le châtiment et les Ecossais / Crime, Punishment and the Scots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.7633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">recension de Blackstone and His Critics, dir. Anthony Page et Wilfrid Prest (Oxford: Hart, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleasures of Benthamism, K. Blake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">recension de : Dale Towshend, The Orders of Gothic; Foucault, Lacan, and the Subject of Gothic Writing, 1764-1820</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panopticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Concise Encyclopedia of Law and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.340-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId89"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Wrobel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SITUATION ACTUELLE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences HDR à l’Université Paris-Panthéon-Assas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de VALE (Voix Anglophones, Littérature et Esthétique), Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice de recherche à l’École doctorale « Civilisations, cultures, littératures et sociétés » (ED020), Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Associée au Centre Bentham (Ecole de Droit de Sciences-Po Paris) et au CERSA, équipe « Law and Humanities » (Université Paris-Panthéon-Assas</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TITRES UNIVERSITAIRES ET CONCOURS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023: Habilitation à Diriger des Recherches à Sorbonne Université. &amp;quot;Héritages littéraires et théoriques : du Panoptique à la hantise de la surveillance contemporaine&amp;quot;. Garant : M. le Professeur Alexis Tadié</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009: Doctorat à l’Université de Paris Ouest-Nanterre La Défense. &amp;quot;Gothique et Panoptique : lecture croisée des œuvres de Jeremy Bentham (1748-1832) et d’Ann Radcliffe (1764-1823)&amp;quot;. Directeur : M. le Professeur Cornelius CrowleyMention très honorable avec les félicitations du jury à l'unanimité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004: Diplôme d’Études Approfondies (DEA) d’Étude Comparative des Cultures Anglophones à l’Université de Paris Ouest-Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002: Agrégation d'anglais. Reçue 2e</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001: Maîtrise d’Anglais Langues, Littératures et Civilisations Étrangères (LLCE) à l’Université de Paris–Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999-2004: Elève à l'Ecole Normale Supérieure Lettres et Sciences Humaines (Fontenay-St Cloud puis Lyon). Reçue 8e</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ACTIVITES UNIVERSITAIRES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2015: Maîtresse de conférences à l’Université Paris-Panthéon-Assas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2015: Maîtresse de conférences à l’Université de Lille II</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2011: PRAG (Professeure Agrégée) au département d’Anglais à l’UFR de Langues de l’Université Paris Ouest-Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2009: Attachée Temporaire d’Enseignement et de Recherche (ATER) au département d’Anglais à l’UFR de Langues de l’Université Paris Ouest-Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2007: Allocataire Monitrice Normalienne (AMN) à l’UFR d’Études Anglo-Américaines de l’Université Paris Ouest-Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002-2003: Lectrice de français à University of Washington, Seattle (Washington, USA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000-2001: Lectrice de français à Colby College, Waterville (Maine, USA)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FONCTIONS D'INTERET COLLECTIF</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2024 : membre du jury du concours de l’agrégation externe d'anglais</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2021: membre de la CEVE (Commission des Etudes et de la Vie Etudiante) de l’Université Paris-Panthéon-Assas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2018 : membre du comité de direction du Pôle Langues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2020: coordination générale des enseignements en anglais juridique, en binôme.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2018: coordination de l’enseignement en anglais juridique au niveau L2, en binôme</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2018: membre du jury du concours d'entrée à l'École Normale Supérieure Lettres et Sciences Humaines de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2014: membre du jury du concours de l’agrégation externe d'anglais</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITES EDITORIALES ET SCIENTIFIQUES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2028: membre du projet &amp;quot;PANBentham: Revisiting Bentham’s Constitutionalism: Panopticon and Surveillance in Contemporary Democracies&amp;quot;, Axe 1: &amp;quot;Bentham’s Panopticon, Surveillance Imaginaries and Lived Legal Culture&amp;quot;, Centre Bentham, Ecole de Droit, Sciences-Po Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024: &amp;quot;Chief Investigator&amp;quot; du projet &amp;quot;Surveillance Imaginings&amp;quot; (partenariat stratégique entre Sorbonne Université et l'Université de Sydney). &amp;quot;Chief Investigator&amp;quot; à Sydney: Peter Marks, Professeur émérite</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du comité éditorial de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Benthamiennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du comité de lecture de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycnos</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">expertises ponctuelles pour les revues </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tour Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bentham Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,* Interdisciplinary Science Reviews*</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">recensions ponctuelles pour les revues: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Studies Journal – Zeitschrift für Australienstudien, Comparative Legal History, Etudes Anglaises, Cercles, Revue d'Etudes Benthamiennes, Journal of Bentham Studies</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DISTINCTIONS ET SEJOURS DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023: finaliste du prix de la recherche SAES/AFEA pour l’ouvrage* Roman noir, réforme et surveillance en Angleterre (1764-1842) : Gothique et panoptique *(Classiques Garnier, 2022).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023: séjour de recherche à l’Université de Sydney (deux semaines)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">visiting academic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à University College London (deux semaines)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021: bourse de recherche HDR SAES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020: CRCT accordé par l’Université Paris-Panthéon-Assas (un semestre)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019: Promotion à la Hors Classe</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance faciale: défis techniques, juridiques et éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brunon-Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bozzo-Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Panthéon-Assas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-37651-068-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law, Surveillance and the Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brunon-Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmond Manderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Gligorijevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edinburgh University Press, 2023, 9781399505086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman noir, réforme et surveillance en Angleterre (1764-1842)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-406-12379-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser en morale : entre intuition et critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bozzo-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cléro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dark Sides of the Law: Perspectives on Law, Literature and Justice in Common Law Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gadbin-George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne-Marie Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Houdiard, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Panthéon-Assas, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur le gouvernement représentatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bozzo-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cléro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visages dans la foule : Reconnaissance faciale et méga-événements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brunon-Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bozzo-Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, Raison publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panopticism: Literary and Critical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After “1984”: Some Contemporary British Versions of Dystopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagna Oltarzewska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Mazing the Minotaur Back”: Subjectivity, Agency, and Counter-Surveillance in Ali Smith’s How to Be Both (2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 24 (1/2), pp.191-202. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24908/ss.v24i1.18758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visages dans la foule : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brunon-Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bozzo-Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-envisioning Astraea: Myth and Vision in Jeremy Bentham’s “Blackstone Familiarized”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/130q1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brave New Humans and Incongruous Bodysuits: On Surveillance and Its Modes in Dave Eggers' The Every</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Literary and Critical Approaches to Panopticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études benthamiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.9920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dystopia, surveillance and the spaces of social control in Jenni Fagan's The Panopticon (2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Legacy of Nineteen Eighty-Four: British Dystopias, from 1984 to the Present Day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underground Manchester as Urban Palimpsest in Jeanette Winterson's Frankissstein: A Love Story (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gothic Dystopia at the Antipodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études benthamiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.9807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiating Dataveillance in the Near Future: Margaret Atwood’s Dystopias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (2), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ces.7718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Bentham and the Arts, edited by Anthony Julius, Malcolm Quinn and Philip Schofield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Bentham Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14324/111.2045-757X.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the Crossroads of Law and Literature; On the Role of Fiction in Jeremy Bentham’s Penal Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (3), pp.415-435. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1535685X.2020.1725316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haunted houses, haunted bodies: spectral presence in Arlington Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Kay Boyle / Rachel Cusk: (Neo)Modernist Voices, 10 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gothique, réforme et Panoptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études benthamiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cryptes du projet benthamien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un roman néo-gothique : The Three Impostors d’Arthur Machen (1895) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between solitude and sociability: mountaineering in Ann Radcliffe’s Romance of the forest (1791)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Bertonèche; Alexis Tadié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports and sociability in Britain in the long eighteenth century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liverpool University press (Oxford University Studies in the Enlightenment), pp.207-224, 2025, 9781836245278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu entre contrôle et hasard : triche, loterie et Providence dans Amelia (1751) de Henry Fielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Line Cottegnies; Clara Manco; Alexis Tadié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jeu et ses règles en France et en Angleterre (XVIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.207-226, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panopticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Spoo ; Simon Stern. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Concise Encyclopedia of Law and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.340-343, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brunon-Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bozzo-Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance faciale : défis techniques, juridiques et éthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Panthéon-Assas, pp.9-20, 2024, 978-2-37651-068-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions and Legal Ideology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Guillaume Tusseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on Law and Utilitarianism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.444-459, 2024, 978-1-78990-171-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arts of Indirect Legislation: Symbolism, Allegory and Theatricality in Jeremy Bentham’s Writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Art in the 19th Century. Power in Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pacini Giuridica, pp.453-476, 2024, 978-88-3379-685-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Watcher, Watching, Watched</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brunon-Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Gligorijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmond Manderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law, Surveillance and the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University Press, pp.1-25, 2023, 9781399505086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and Surveillance in Margaret Atwood's Novels, from Bodily Harm (1981) to The Testaments (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law, Surveillance and the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University Press, pp.252-272, 2023, 9781399505086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persisting Souls in a Persisting Myth: Appropriation and Transmigration in Ahmed Saadawi’s Frankenstein in Baghdad (2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Louis-Dimitrov, Estelle Murail. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"The Persistence of the Soul in Literature, Art and Politics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.259-274, 2023, 978-3-031-40933-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penal Theory and Practice as Plot Matrix: from Jeremy Bentham's Principles of Penal Law to Margaret Atwood's The Heart Goes Last</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Fludernik; Frank L. Schäfer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erzählen und Recht/Narrative and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomos/Ergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-232, 2022, 978-3-95650-963-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de la traduction dans l'oeuvre de Jeremy Bentham (1748-1832)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Berthin, Laetitia Sansonetti, Emily Eells. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auteurs-traducteurs : l'entre-deux de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, p. 79-95, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost in &amp;quot;a labyrinth without a clew&amp;quot;: the subject of the Law in Gothic fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Gadbin-George. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, langues et cultures: Regards croisés sur les difficultés d'accès à la justice au Royaume-Uni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Panthéon-Assas, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panoptique et panoptisme dans trois oeuvres littéraires contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Baillet et Arnaud Regnauld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intime et le politique dans la littérature et les arts contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gothic Dystopia at the Antipodes: New South Wales in Bentham's Letters to Lord Pelham (1802)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gothic N.E.W.S.: Exploring the Gothic in relation to new critical perspectives and the geographical polarities of North, East, West and South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valancourt the Wanderer: space, self and truth in The Mysteries of Udolpho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Holmgren Troy et Elisabeth Wennö. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space, Haunting, Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholard Publishing, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quêtes et conquêtes : le traitement de l'espace dans les Dracula de Stoker et de Coppola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures d'une oeuvre : Dracula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de 'Jeremy Bentham and Australia: Convicts, Utility and Empire', dir. Tim Causer, Margot Finn et Philip Schofield, Londres, UCL Press (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’assassinat considéré comme l’un des arts juridiques: Droit et littératures policières (XIXe-XXe siècles) De l’assassinat considéré comme l’un des arts juridiques: Droit et littératures policières (XIXe-XXe siècles) , edited by Pierre Bonin and Laetitia Guerlain, Paris, Mare & Martin, 2021, 238 pp., €29 (pbk), ISBN 978-2849345450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2049677X.2023.2270385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">recension de The Cambridge Companion to Human Rights and Literature (dir. Crystal Parikh, Cambridge University Press, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview with Grady Hendrix, author of Horrorstör (Quirk Books, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.10279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Goodrich, An Advanced Introduction to Law and Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.9504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Fludernik, Metaphors of Confinement: the Prison in Fact, Fiction and Fantasy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.9059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Berton and Bill Findlay, eds, Le crime, le châtiment et les Ecossais / Crime, Punishment and the Scots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.7633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">recension de Blackstone and His Critics, dir. Anthony Page et Wilfrid Prest (Oxford: Hart, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleasures of Benthamism, K. Blake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">recension de : Dale Towshend, The Orders of Gothic; Foucault, Lacan, and the Subject of Gothic Writing, 1764-1820</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panopticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Concise Encyclopedia of Law and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.340-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId91"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5FF90BB"/>
+    <w:nsid w:val="DEF0550F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="03F95E8E"/>
+    <w:nsid w:val="F83A4D99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4B865923"/>
+    <w:nsid w:val="154A21E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="57BC5E37"/>
+    <w:nsid w:val="507AC47F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C1C1DC27"/>
+    <w:nsid w:val="06C10BD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="03A6879A"/>
+    <w:nsid w:val="11B8F581"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1092,51 +1092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wrobel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brunon-Ernst" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bozzo-Rey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assas-universite.fr/fr/recherche/editions-pantheon-assas/ouvrages/reconnaissance-faciale-defis-techniques-juridiques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04071543v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmond Manderson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Gligorijevic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722069v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/roman-noir-reforme-et-surveillance-en-angleterre-1764-1842-gothique-et-panoptique.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711282v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cl&#233;ro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722045v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gadbin-George" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne-Marie Rogez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Sabatier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722056v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03711246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910160v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03780147v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03909420v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beaufils" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Regard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagna Oltarzewska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910199v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910046v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130q1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04230761v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03909415v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03888424v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03909409v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03888436v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.9807" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03909421v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.9920" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711291v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.7718" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14324/111.2045-757X.050" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711294v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1535685X.2020.1725316" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182597v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182623v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182639v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05290152v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05055627v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05061365v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910074v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/research-handbook-on-law-and-utilitarianism-9781789901719.html?srsltid=AfmBOor7eu6c_F_uF52yU8UsfeBPBHZm5MzxX4itx87pws-6vpY23ehw" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04632121v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04075161v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04071551v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04382065v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-40934-9#toc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03780158v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-shop.de/ergon/titel/erzaehlen-und-recht-narrative-and-law-id-107571/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182589v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182592v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182630v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182638v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910236v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276486v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2049677X.2023.2270385" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04075165v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04075163v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.10279" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711325v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.9504" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711338v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.9059" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711341v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.7633" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711348v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711349v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.628" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711352v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.81" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910098v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wrobel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brunon-Ernst" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bozzo-Rey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assas-universite.fr/fr/recherche/editions-pantheon-assas/ouvrages/reconnaissance-faciale-defis-techniques-juridiques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04071543v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmond Manderson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Gligorijevic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722069v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/roman-noir-reforme-et-surveillance-en-angleterre-1764-1842-gothique-et-panoptique.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711282v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cl&#233;ro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722045v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gadbin-George" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne-Marie Rogez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Sabatier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722056v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03711246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910160v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03780147v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03909420v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beaufils" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Regard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagna Oltarzewska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05562533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24908/ss.v24i1.18758" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910046v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130q1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04230761v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03909421v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.9920" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03909415v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03909409v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03888424v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03888436v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.9807" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711291v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.7718" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711329v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14324/111.2045-757X.050" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711294v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1535685X.2020.1725316" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182590v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182597v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182639v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05290152v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05055627v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05061365v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910143v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910074v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/research-handbook-on-law-and-utilitarianism-9781789901719.html?srsltid=AfmBOor7eu6c_F_uF52yU8UsfeBPBHZm5MzxX4itx87pws-6vpY23ehw" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04632121v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04075161v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04071551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04382065v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-40934-9#toc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03780158v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-shop.de/ergon/titel/erzaehlen-und-recht-narrative-and-law-id-107571/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182586v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182589v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182592v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182625v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182630v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182638v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910236v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276486v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2049677X.2023.2270385" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04075165v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04075163v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.10279" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711325v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.9504" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711338v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.9059" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711341v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.7633" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711348v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711349v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.628" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711352v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.81" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>