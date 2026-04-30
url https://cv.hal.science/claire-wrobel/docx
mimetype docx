--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Wrobel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SITUATION ACTUELLE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences HDR à l’Université Paris-Panthéon-Assas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de VALE (Voix Anglophones, Littérature et Esthétique), Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice de recherche à l’École doctorale « Civilisations, cultures, littératures et sociétés » (ED020), Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Associée au Centre Bentham (Ecole de Droit de Sciences-Po Paris) et au CERSA, équipe « Law and Humanities » (Université Paris-Panthéon-Assas</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TITRES UNIVERSITAIRES ET CONCOURS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023: Habilitation à Diriger des Recherches à Sorbonne Université. &amp;quot;Héritages littéraires et théoriques : du Panoptique à la hantise de la surveillance contemporaine&amp;quot;. Garant : M. le Professeur Alexis Tadié</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009: Doctorat à l’Université de Paris Ouest-Nanterre La Défense. &amp;quot;Gothique et Panoptique : lecture croisée des œuvres de Jeremy Bentham (1748-1832) et d’Ann Radcliffe (1764-1823)&amp;quot;. Directeur : M. le Professeur Cornelius CrowleyMention très honorable avec les félicitations du jury à l'unanimité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004: Diplôme d’Études Approfondies (DEA) d’Étude Comparative des Cultures Anglophones à l’Université de Paris Ouest-Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002: Agrégation d'anglais. Reçue 2e</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001: Maîtrise d’Anglais Langues, Littératures et Civilisations Étrangères (LLCE) à l’Université de Paris–Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999-2004: Elève à l'Ecole Normale Supérieure Lettres et Sciences Humaines (Fontenay-St Cloud puis Lyon). Reçue 8e</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ACTIVITES UNIVERSITAIRES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2015: Maîtresse de conférences à l’Université Paris-Panthéon-Assas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2015: Maîtresse de conférences à l’Université de Lille II</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2011: PRAG (Professeure Agrégée) au département d’Anglais à l’UFR de Langues de l’Université Paris Ouest-Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2009: Attachée Temporaire d’Enseignement et de Recherche (ATER) au département d’Anglais à l’UFR de Langues de l’Université Paris Ouest-Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2007: Allocataire Monitrice Normalienne (AMN) à l’UFR d’Études Anglo-Américaines de l’Université Paris Ouest-Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002-2003: Lectrice de français à University of Washington, Seattle (Washington, USA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000-2001: Lectrice de français à Colby College, Waterville (Maine, USA)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FONCTIONS D'INTERET COLLECTIF</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2024 : membre du jury du concours de l’agrégation externe d'anglais</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2021: membre de la CEVE (Commission des Etudes et de la Vie Etudiante) de l’Université Paris-Panthéon-Assas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2018 : membre du comité de direction du Pôle Langues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2020: coordination générale des enseignements en anglais juridique, en binôme.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2018: coordination de l’enseignement en anglais juridique au niveau L2, en binôme</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2018: membre du jury du concours d'entrée à l'École Normale Supérieure Lettres et Sciences Humaines de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2014: membre du jury du concours de l’agrégation externe d'anglais</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITES EDITORIALES ET SCIENTIFIQUES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2028: membre du projet &amp;quot;PANBentham: Revisiting Bentham’s Constitutionalism: Panopticon and Surveillance in Contemporary Democracies&amp;quot;, Axe 1: &amp;quot;Bentham’s Panopticon, Surveillance Imaginaries and Lived Legal Culture&amp;quot;, Centre Bentham, Ecole de Droit, Sciences-Po Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024: &amp;quot;Chief Investigator&amp;quot; du projet &amp;quot;Surveillance Imaginings&amp;quot; (partenariat stratégique entre Sorbonne Université et l'Université de Sydney). &amp;quot;Chief Investigator&amp;quot; à Sydney: Peter Marks, Professeur émérite</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du comité éditorial de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Benthamiennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du comité de lecture de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycnos</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">expertises ponctuelles pour les revues </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tour Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bentham Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,* Interdisciplinary Science Reviews*</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">recensions ponctuelles pour les revues: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Studies Journal – Zeitschrift für Australienstudien, Comparative Legal History, Etudes Anglaises, Cercles, Revue d'Etudes Benthamiennes, Journal of Bentham Studies</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DISTINCTIONS ET SEJOURS DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023: finaliste du prix de la recherche SAES/AFEA pour l’ouvrage* Roman noir, réforme et surveillance en Angleterre (1764-1842) : Gothique et panoptique *(Classiques Garnier, 2022).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023: séjour de recherche à l’Université de Sydney (deux semaines)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">visiting academic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à University College London (deux semaines)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021: bourse de recherche HDR SAES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020: CRCT accordé par l’Université Paris-Panthéon-Assas (un semestre)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019: Promotion à la Hors Classe</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance faciale: défis techniques, juridiques et éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brunon-Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bozzo-Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Panthéon-Assas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-37651-068-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law, Surveillance and the Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brunon-Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmond Manderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Gligorijevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edinburgh University Press, 2023, 9781399505086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman noir, réforme et surveillance en Angleterre (1764-1842)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-406-12379-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser en morale : entre intuition et critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bozzo-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cléro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dark Sides of the Law: Perspectives on Law, Literature and Justice in Common Law Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gadbin-George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne-Marie Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Houdiard, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Panthéon-Assas, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur le gouvernement représentatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bozzo-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cléro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visages dans la foule : Reconnaissance faciale et méga-événements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brunon-Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bozzo-Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, Raison publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panopticism: Literary and Critical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After “1984”: Some Contemporary British Versions of Dystopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagna Oltarzewska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Mazing the Minotaur Back”: Subjectivity, Agency, and Counter-Surveillance in Ali Smith’s How to Be Both (2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 24 (1/2), pp.191-202. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24908/ss.v24i1.18758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visages dans la foule : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brunon-Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bozzo-Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-envisioning Astraea: Myth and Vision in Jeremy Bentham’s “Blackstone Familiarized”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/130q1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brave New Humans and Incongruous Bodysuits: On Surveillance and Its Modes in Dave Eggers' The Every</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Literary and Critical Approaches to Panopticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études benthamiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.9920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dystopia, surveillance and the spaces of social control in Jenni Fagan's The Panopticon (2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Legacy of Nineteen Eighty-Four: British Dystopias, from 1984 to the Present Day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underground Manchester as Urban Palimpsest in Jeanette Winterson's Frankissstein: A Love Story (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gothic Dystopia at the Antipodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études benthamiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.9807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiating Dataveillance in the Near Future: Margaret Atwood’s Dystopias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (2), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ces.7718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Bentham and the Arts, edited by Anthony Julius, Malcolm Quinn and Philip Schofield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Bentham Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14324/111.2045-757X.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the Crossroads of Law and Literature; On the Role of Fiction in Jeremy Bentham’s Penal Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (3), pp.415-435. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1535685X.2020.1725316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haunted houses, haunted bodies: spectral presence in Arlington Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Kay Boyle / Rachel Cusk: (Neo)Modernist Voices, 10 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gothique, réforme et Panoptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études benthamiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cryptes du projet benthamien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un roman néo-gothique : The Three Impostors d’Arthur Machen (1895) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between solitude and sociability: mountaineering in Ann Radcliffe’s Romance of the forest (1791)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Bertonèche; Alexis Tadié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports and sociability in Britain in the long eighteenth century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liverpool University press (Oxford University Studies in the Enlightenment), pp.207-224, 2025, 9781836245278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu entre contrôle et hasard : triche, loterie et Providence dans Amelia (1751) de Henry Fielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Line Cottegnies; Clara Manco; Alexis Tadié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jeu et ses règles en France et en Angleterre (XVIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.207-226, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panopticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Spoo ; Simon Stern. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Concise Encyclopedia of Law and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.340-343, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brunon-Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bozzo-Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance faciale : défis techniques, juridiques et éthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Panthéon-Assas, pp.9-20, 2024, 978-2-37651-068-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions and Legal Ideology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Guillaume Tusseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on Law and Utilitarianism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.444-459, 2024, 978-1-78990-171-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arts of Indirect Legislation: Symbolism, Allegory and Theatricality in Jeremy Bentham’s Writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Art in the 19th Century. Power in Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pacini Giuridica, pp.453-476, 2024, 978-88-3379-685-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Watcher, Watching, Watched</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brunon-Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Gligorijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmond Manderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law, Surveillance and the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University Press, pp.1-25, 2023, 9781399505086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and Surveillance in Margaret Atwood's Novels, from Bodily Harm (1981) to The Testaments (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law, Surveillance and the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University Press, pp.252-272, 2023, 9781399505086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persisting Souls in a Persisting Myth: Appropriation and Transmigration in Ahmed Saadawi’s Frankenstein in Baghdad (2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Louis-Dimitrov, Estelle Murail. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"The Persistence of the Soul in Literature, Art and Politics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.259-274, 2023, 978-3-031-40933-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penal Theory and Practice as Plot Matrix: from Jeremy Bentham's Principles of Penal Law to Margaret Atwood's The Heart Goes Last</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Fludernik; Frank L. Schäfer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erzählen und Recht/Narrative and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomos/Ergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-232, 2022, 978-3-95650-963-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de la traduction dans l'oeuvre de Jeremy Bentham (1748-1832)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Berthin, Laetitia Sansonetti, Emily Eells. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auteurs-traducteurs : l'entre-deux de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, p. 79-95, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost in &amp;quot;a labyrinth without a clew&amp;quot;: the subject of the Law in Gothic fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Gadbin-George. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, langues et cultures: Regards croisés sur les difficultés d'accès à la justice au Royaume-Uni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Panthéon-Assas, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panoptique et panoptisme dans trois oeuvres littéraires contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Baillet et Arnaud Regnauld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intime et le politique dans la littérature et les arts contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gothic Dystopia at the Antipodes: New South Wales in Bentham's Letters to Lord Pelham (1802)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gothic N.E.W.S.: Exploring the Gothic in relation to new critical perspectives and the geographical polarities of North, East, West and South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valancourt the Wanderer: space, self and truth in The Mysteries of Udolpho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Holmgren Troy et Elisabeth Wennö. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space, Haunting, Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholard Publishing, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quêtes et conquêtes : le traitement de l'espace dans les Dracula de Stoker et de Coppola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures d'une oeuvre : Dracula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de 'Jeremy Bentham and Australia: Convicts, Utility and Empire', dir. Tim Causer, Margot Finn et Philip Schofield, Londres, UCL Press (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’assassinat considéré comme l’un des arts juridiques: Droit et littératures policières (XIXe-XXe siècles) De l’assassinat considéré comme l’un des arts juridiques: Droit et littératures policières (XIXe-XXe siècles) , edited by Pierre Bonin and Laetitia Guerlain, Paris, Mare & Martin, 2021, 238 pp., €29 (pbk), ISBN 978-2849345450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2049677X.2023.2270385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">recension de The Cambridge Companion to Human Rights and Literature (dir. Crystal Parikh, Cambridge University Press, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview with Grady Hendrix, author of Horrorstör (Quirk Books, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.10279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Goodrich, An Advanced Introduction to Law and Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.9504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Fludernik, Metaphors of Confinement: the Prison in Fact, Fiction and Fantasy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.9059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Berton and Bill Findlay, eds, Le crime, le châtiment et les Ecossais / Crime, Punishment and the Scots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.7633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">recension de Blackstone and His Critics, dir. Anthony Page et Wilfrid Prest (Oxford: Hart, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleasures of Benthamism, K. Blake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">recension de : Dale Towshend, The Orders of Gothic; Foucault, Lacan, and the Subject of Gothic Writing, 1764-1820</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panopticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Concise Encyclopedia of Law and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.340-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId91"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Wrobel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SITUATION ACTUELLE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences HDR à l’Université Paris-Panthéon-Assas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de VALE (Voix Anglophones, Littérature et Esthétique), Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice de recherche à l’École doctorale « Civilisations, cultures, littératures et sociétés » (ED020), Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Associée au Centre Bentham (Ecole de Droit de Sciences-Po Paris) et au CERSA, équipe « Law and Humanities » (Université Paris-Panthéon-Assas</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TITRES UNIVERSITAIRES ET CONCOURS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023: Habilitation à Diriger des Recherches à Sorbonne Université. &amp;quot;Héritages littéraires et théoriques : du Panoptique à la hantise de la surveillance contemporaine&amp;quot;. Garant : M. le Professeur Alexis Tadié</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009: Doctorat à l’Université de Paris Ouest-Nanterre La Défense. &amp;quot;Gothique et Panoptique : lecture croisée des œuvres de Jeremy Bentham (1748-1832) et d’Ann Radcliffe (1764-1823)&amp;quot;. Directeur : M. le Professeur Cornelius CrowleyMention très honorable avec les félicitations du jury à l'unanimité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004: Diplôme d’Études Approfondies (DEA) d’Étude Comparative des Cultures Anglophones à l’Université de Paris Ouest-Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002: Agrégation d'anglais. Reçue 2e</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001: Maîtrise d’Anglais Langues, Littératures et Civilisations Étrangères (LLCE) à l’Université de Paris–Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999-2004: Elève à l'Ecole Normale Supérieure Lettres et Sciences Humaines (Fontenay-St Cloud puis Lyon). Reçue 8e</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ACTIVITES UNIVERSITAIRES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2015: Maîtresse de conférences à l’Université Paris-Panthéon-Assas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2015: Maîtresse de conférences à l’Université de Lille II</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2011: PRAG (Professeure Agrégée) au département d’Anglais à l’UFR de Langues de l’Université Paris Ouest-Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2009: Attachée Temporaire d’Enseignement et de Recherche (ATER) au département d’Anglais à l’UFR de Langues de l’Université Paris Ouest-Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2007: Allocataire Monitrice Normalienne (AMN) à l’UFR d’Études Anglo-Américaines de l’Université Paris Ouest-Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002-2003: Lectrice de français à University of Washington, Seattle (Washington, USA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000-2001: Lectrice de français à Colby College, Waterville (Maine, USA)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FONCTIONS D'INTERET COLLECTIF</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2024 : membre du jury du concours de l’agrégation externe d'anglais</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2021: membre de la CEVE (Commission des Etudes et de la Vie Etudiante) de l’Université Paris-Panthéon-Assas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2018 : membre du comité de direction du Pôle Langues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2020: coordination générale des enseignements en anglais juridique, en binôme.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2018: coordination de l’enseignement en anglais juridique au niveau L2, en binôme</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2018: membre du jury du concours d'entrée à l'École Normale Supérieure Lettres et Sciences Humaines de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2014: membre du jury du concours de l’agrégation externe d'anglais</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITES EDITORIALES ET SCIENTIFIQUES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2028: membre du projet &amp;quot;PANBentham: Revisiting Bentham’s Constitutionalism: Panopticon and Surveillance in Contemporary Democracies&amp;quot;, Axe 1: &amp;quot;Bentham’s Panopticon, Surveillance Imaginaries and Lived Legal Culture&amp;quot;, Centre Bentham, Ecole de Droit, Sciences-Po Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024: &amp;quot;Chief Investigator&amp;quot; du projet &amp;quot;Surveillance Imaginings&amp;quot; (partenariat stratégique entre Sorbonne Université et l'Université de Sydney). &amp;quot;Chief Investigator&amp;quot; à Sydney: Peter Marks, Professeur émérite</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du comité éditorial de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Benthamiennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du comité de lecture de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycnos</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">expertises ponctuelles pour les revues </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tour Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bentham Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,* Interdisciplinary Science Reviews*</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">recensions ponctuelles pour les revues: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Studies Journal – Zeitschrift für Australienstudien, Comparative Legal History, Etudes Anglaises, Cercles, Revue d'Etudes Benthamiennes, Journal of Bentham Studies</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DISTINCTIONS ET SEJOURS DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023: finaliste du prix de la recherche SAES/AFEA pour l’ouvrage* Roman noir, réforme et surveillance en Angleterre (1764-1842) : Gothique et panoptique *(Classiques Garnier, 2022).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023: séjour de recherche à l’Université de Sydney (deux semaines)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">visiting academic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à University College London (deux semaines)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021: bourse de recherche HDR SAES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020: CRCT accordé par l’Université Paris-Panthéon-Assas (un semestre)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019: Promotion à la Hors Classe</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance faciale: défis techniques, juridiques et éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brunon-Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bozzo-Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Panthéon-Assas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-37651-068-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law, Surveillance and the Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brunon-Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmond Manderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Gligorijevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edinburgh University Press, 2023, 9781399505086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman noir, réforme et surveillance en Angleterre (1764-1842)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-406-12379-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser en morale : entre intuition et critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bozzo-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cléro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dark Sides of the Law: Perspectives on Law, Literature and Justice in Common Law Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gadbin-George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne-Marie Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Houdiard, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Panthéon-Assas, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur le gouvernement représentatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bozzo-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cléro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visages dans la foule : Reconnaissance faciale et méga-événements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brunon-Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bozzo-Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, Raison publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panopticism: Literary and Critical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After “1984”: Some Contemporary British Versions of Dystopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagna Oltarzewska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Mazing the Minotaur Back”: Subjectivity, Agency, and Counter-Surveillance in Ali Smith’s How to Be Both (2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 24 (1/2), pp.191-202. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24908/ss.v24i1.18758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking with Trees: Philosophical and Legal Genealogies in “Auto-Icon” and Other Texts by Jeremy Bentham (1748-1832)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/160fv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visages dans la foule : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brunon-Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bozzo-Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-envisioning Astraea: Myth and Vision in Jeremy Bentham’s “Blackstone Familiarized”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/130q1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brave New Humans and Incongruous Bodysuits: On Surveillance and Its Modes in Dave Eggers' The Every</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Literary and Critical Approaches to Panopticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études benthamiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.9920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dystopia, surveillance and the spaces of social control in Jenni Fagan's The Panopticon (2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underground Manchester as Urban Palimpsest in Jeanette Winterson's Frankissstein: A Love Story (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Legacy of Nineteen Eighty-Four: British Dystopias, from 1984 to the Present Day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gothic Dystopia at the Antipodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études benthamiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.9807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiating Dataveillance in the Near Future: Margaret Atwood’s Dystopias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (2), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ces.7718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Bentham and the Arts, edited by Anthony Julius, Malcolm Quinn and Philip Schofield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Bentham Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14324/111.2045-757X.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the Crossroads of Law and Literature; On the Role of Fiction in Jeremy Bentham’s Penal Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (3), pp.415-435. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1535685X.2020.1725316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haunted houses, haunted bodies: spectral presence in Arlington Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Kay Boyle / Rachel Cusk: (Neo)Modernist Voices, 10 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gothique, réforme et Panoptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études benthamiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cryptes du projet benthamien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un roman néo-gothique : The Three Impostors d’Arthur Machen (1895) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between solitude and sociability: mountaineering in Ann Radcliffe’s Romance of the forest (1791)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Bertonèche; Alexis Tadié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports and sociability in Britain in the long eighteenth century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liverpool University press (Oxford University Studies in the Enlightenment), pp.207-224, 2025, 9781836245278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu entre contrôle et hasard : triche, loterie et Providence dans Amelia (1751) de Henry Fielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Line Cottegnies; Clara Manco; Alexis Tadié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jeu et ses règles en France et en Angleterre (XVIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.207-226, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panopticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Spoo ; Simon Stern. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Concise Encyclopedia of Law and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.340-343, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brunon-Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bozzo-Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance faciale : défis techniques, juridiques et éthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Panthéon-Assas, pp.9-20, 2024, 978-2-37651-068-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions and Legal Ideology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Guillaume Tusseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on Law and Utilitarianism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.444-459, 2024, 978-1-78990-171-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arts of Indirect Legislation: Symbolism, Allegory and Theatricality in Jeremy Bentham’s Writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Art in the 19th Century. Power in Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pacini Giuridica, pp.453-476, 2024, 978-88-3379-685-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Watcher, Watching, Watched</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brunon-Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Gligorijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmond Manderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law, Surveillance and the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University Press, pp.1-25, 2023, 9781399505086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and Surveillance in Margaret Atwood's Novels, from Bodily Harm (1981) to The Testaments (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law, Surveillance and the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University Press, pp.252-272, 2023, 9781399505086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persisting Souls in a Persisting Myth: Appropriation and Transmigration in Ahmed Saadawi’s Frankenstein in Baghdad (2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Louis-Dimitrov, Estelle Murail. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"The Persistence of the Soul in Literature, Art and Politics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.259-274, 2023, 978-3-031-40933-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penal Theory and Practice as Plot Matrix: from Jeremy Bentham's Principles of Penal Law to Margaret Atwood's The Heart Goes Last</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Fludernik; Frank L. Schäfer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erzählen und Recht/Narrative and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomos/Ergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-232, 2022, 978-3-95650-963-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de la traduction dans l'oeuvre de Jeremy Bentham (1748-1832)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Berthin, Laetitia Sansonetti, Emily Eells. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auteurs-traducteurs : l'entre-deux de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, p. 79-95, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost in &amp;quot;a labyrinth without a clew&amp;quot;: the subject of the Law in Gothic fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Gadbin-George. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, langues et cultures: Regards croisés sur les difficultés d'accès à la justice au Royaume-Uni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Panthéon-Assas, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panoptique et panoptisme dans trois oeuvres littéraires contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Baillet et Arnaud Regnauld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intime et le politique dans la littérature et les arts contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gothic Dystopia at the Antipodes: New South Wales in Bentham's Letters to Lord Pelham (1802)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gothic N.E.W.S.: Exploring the Gothic in relation to new critical perspectives and the geographical polarities of North, East, West and South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valancourt the Wanderer: space, self and truth in The Mysteries of Udolpho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Holmgren Troy et Elisabeth Wennö. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space, Haunting, Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholard Publishing, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quêtes et conquêtes : le traitement de l'espace dans les Dracula de Stoker et de Coppola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures d'une oeuvre : Dracula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de 'Jeremy Bentham and Australia: Convicts, Utility and Empire', dir. Tim Causer, Margot Finn et Philip Schofield, Londres, UCL Press (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’assassinat considéré comme l’un des arts juridiques: Droit et littératures policières (XIXe-XXe siècles) De l’assassinat considéré comme l’un des arts juridiques: Droit et littératures policières (XIXe-XXe siècles) , edited by Pierre Bonin and Laetitia Guerlain, Paris, Mare & Martin, 2021, 238 pp., €29 (pbk), ISBN 978-2849345450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2049677X.2023.2270385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">recension de The Cambridge Companion to Human Rights and Literature (dir. Crystal Parikh, Cambridge University Press, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview with Grady Hendrix, author of Horrorstör (Quirk Books, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.10279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Goodrich, An Advanced Introduction to Law and Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.9504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Fludernik, Metaphors of Confinement: the Prison in Fact, Fiction and Fantasy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.9059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Berton and Bill Findlay, eds, Le crime, le châtiment et les Ecossais / Crime, Punishment and the Scots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.7633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">recension de Blackstone and His Critics, dir. Anthony Page et Wilfrid Prest (Oxford: Hart, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleasures of Benthamism, K. Blake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">recension de : Dale Towshend, The Orders of Gothic; Foucault, Lacan, and the Subject of Gothic Writing, 1764-1820</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panopticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Concise Encyclopedia of Law and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.340-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId93"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DEF0550F"/>
+    <w:nsid w:val="E637FBA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F83A4D99"/>
+    <w:nsid w:val="1F119491"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="154A21E3"/>
+    <w:nsid w:val="1A0D6E79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="507AC47F"/>
+    <w:nsid w:val="667E61F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="06C10BD6"/>
+    <w:nsid w:val="88B2619A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="11B8F581"/>
+    <w:nsid w:val="0C7FAC86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1092,51 +1092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wrobel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brunon-Ernst" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bozzo-Rey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assas-universite.fr/fr/recherche/editions-pantheon-assas/ouvrages/reconnaissance-faciale-defis-techniques-juridiques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04071543v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmond Manderson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Gligorijevic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722069v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/roman-noir-reforme-et-surveillance-en-angleterre-1764-1842-gothique-et-panoptique.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711282v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cl&#233;ro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722045v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gadbin-George" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne-Marie Rogez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Sabatier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722056v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03711246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910160v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03780147v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03909420v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beaufils" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Regard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagna Oltarzewska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05562533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24908/ss.v24i1.18758" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910046v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130q1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04230761v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03909421v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.9920" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03909415v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03909409v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03888424v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03888436v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.9807" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711291v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.7718" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711329v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14324/111.2045-757X.050" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711294v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1535685X.2020.1725316" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182590v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182597v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182639v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05290152v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05055627v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05061365v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910143v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910074v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/research-handbook-on-law-and-utilitarianism-9781789901719.html?srsltid=AfmBOor7eu6c_F_uF52yU8UsfeBPBHZm5MzxX4itx87pws-6vpY23ehw" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04632121v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04075161v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04071551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04382065v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-40934-9#toc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03780158v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-shop.de/ergon/titel/erzaehlen-und-recht-narrative-and-law-id-107571/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182586v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182589v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182592v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182625v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182630v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182638v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910236v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276486v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2049677X.2023.2270385" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04075165v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04075163v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.10279" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711325v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.9504" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711338v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.9059" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711341v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.7633" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711348v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711349v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.628" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711352v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.81" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wrobel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brunon-Ernst" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bozzo-Rey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assas-universite.fr/fr/recherche/editions-pantheon-assas/ouvrages/reconnaissance-faciale-defis-techniques-juridiques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04071543v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmond Manderson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Gligorijevic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722069v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/roman-noir-reforme-et-surveillance-en-angleterre-1764-1842-gothique-et-panoptique.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711282v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cl&#233;ro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722045v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gadbin-George" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne-Marie Rogez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Sabatier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722056v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03711246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910160v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03780147v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03909420v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beaufils" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Regard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagna Oltarzewska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05562533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24908/ss.v24i1.18758" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585955v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/160fv" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910199v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910046v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130q1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04230761v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03909421v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.9920" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03909415v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03888424v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03909409v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03888436v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.9807" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711291v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.7718" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711329v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14324/111.2045-757X.050" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711294v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1535685X.2020.1725316" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182590v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182597v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182639v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05290152v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05055627v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05061365v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910143v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910074v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/research-handbook-on-law-and-utilitarianism-9781789901719.html?srsltid=AfmBOor7eu6c_F_uF52yU8UsfeBPBHZm5MzxX4itx87pws-6vpY23ehw" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04632121v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04075161v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04071551v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04382065v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-40934-9#toc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03780158v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-shop.de/ergon/titel/erzaehlen-und-recht-narrative-and-law-id-107571/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182586v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182589v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182592v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182630v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182638v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910236v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276486v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2049677X.2023.2270385" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04075165v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04075163v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.10279" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711325v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.9504" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711338v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.9059" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711341v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.7633" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711348v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711349v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.628" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711352v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.81" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910098v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>