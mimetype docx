--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Wrobel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SITUATION ACTUELLE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences HDR à l’Université Paris-Panthéon-Assas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de VALE (Voix Anglophones, Littérature et Esthétique), Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice de recherche à l’École doctorale « Civilisations, cultures, littératures et sociétés » (ED020), Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Associée au Centre Bentham (Ecole de Droit de Sciences-Po Paris) et au CERSA, équipe « Law and Humanities » (Université Paris-Panthéon-Assas</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TITRES UNIVERSITAIRES ET CONCOURS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023: Habilitation à Diriger des Recherches à Sorbonne Université. &amp;quot;Héritages littéraires et théoriques : du Panoptique à la hantise de la surveillance contemporaine&amp;quot;. Garant : M. le Professeur Alexis Tadié</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009: Doctorat à l’Université de Paris Ouest-Nanterre La Défense. &amp;quot;Gothique et Panoptique : lecture croisée des œuvres de Jeremy Bentham (1748-1832) et d’Ann Radcliffe (1764-1823)&amp;quot;. Directeur : M. le Professeur Cornelius CrowleyMention très honorable avec les félicitations du jury à l'unanimité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004: Diplôme d’Études Approfondies (DEA) d’Étude Comparative des Cultures Anglophones à l’Université de Paris Ouest-Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002: Agrégation d'anglais. Reçue 2e</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001: Maîtrise d’Anglais Langues, Littératures et Civilisations Étrangères (LLCE) à l’Université de Paris–Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999-2004: Elève à l'Ecole Normale Supérieure Lettres et Sciences Humaines (Fontenay-St Cloud puis Lyon). Reçue 8e</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ACTIVITES UNIVERSITAIRES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2015: Maîtresse de conférences à l’Université Paris-Panthéon-Assas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2015: Maîtresse de conférences à l’Université de Lille II</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2011: PRAG (Professeure Agrégée) au département d’Anglais à l’UFR de Langues de l’Université Paris Ouest-Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2009: Attachée Temporaire d’Enseignement et de Recherche (ATER) au département d’Anglais à l’UFR de Langues de l’Université Paris Ouest-Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2007: Allocataire Monitrice Normalienne (AMN) à l’UFR d’Études Anglo-Américaines de l’Université Paris Ouest-Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002-2003: Lectrice de français à University of Washington, Seattle (Washington, USA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000-2001: Lectrice de français à Colby College, Waterville (Maine, USA)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FONCTIONS D'INTERET COLLECTIF</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2024 : membre du jury du concours de l’agrégation externe d'anglais</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2021: membre de la CEVE (Commission des Etudes et de la Vie Etudiante) de l’Université Paris-Panthéon-Assas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2018 : membre du comité de direction du Pôle Langues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2020: coordination générale des enseignements en anglais juridique, en binôme.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2018: coordination de l’enseignement en anglais juridique au niveau L2, en binôme</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2018: membre du jury du concours d'entrée à l'École Normale Supérieure Lettres et Sciences Humaines de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2014: membre du jury du concours de l’agrégation externe d'anglais</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITES EDITORIALES ET SCIENTIFIQUES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2028: membre du projet &amp;quot;PANBentham: Revisiting Bentham’s Constitutionalism: Panopticon and Surveillance in Contemporary Democracies&amp;quot;, Axe 1: &amp;quot;Bentham’s Panopticon, Surveillance Imaginaries and Lived Legal Culture&amp;quot;, Centre Bentham, Ecole de Droit, Sciences-Po Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024: &amp;quot;Chief Investigator&amp;quot; du projet &amp;quot;Surveillance Imaginings&amp;quot; (partenariat stratégique entre Sorbonne Université et l'Université de Sydney). &amp;quot;Chief Investigator&amp;quot; à Sydney: Peter Marks, Professeur émérite</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du comité éditorial de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Benthamiennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du comité de lecture de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycnos</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">expertises ponctuelles pour les revues </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tour Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bentham Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,* Interdisciplinary Science Reviews*</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">recensions ponctuelles pour les revues: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Studies Journal – Zeitschrift für Australienstudien, Comparative Legal History, Etudes Anglaises, Cercles, Revue d'Etudes Benthamiennes, Journal of Bentham Studies</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DISTINCTIONS ET SEJOURS DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023: finaliste du prix de la recherche SAES/AFEA pour l’ouvrage* Roman noir, réforme et surveillance en Angleterre (1764-1842) : Gothique et panoptique *(Classiques Garnier, 2022).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023: séjour de recherche à l’Université de Sydney (deux semaines)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">visiting academic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à University College London (deux semaines)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021: bourse de recherche HDR SAES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020: CRCT accordé par l’Université Paris-Panthéon-Assas (un semestre)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019: Promotion à la Hors Classe</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance faciale: défis techniques, juridiques et éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brunon-Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bozzo-Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Panthéon-Assas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-37651-068-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law, Surveillance and the Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brunon-Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmond Manderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Gligorijevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edinburgh University Press, 2023, 9781399505086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman noir, réforme et surveillance en Angleterre (1764-1842)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-406-12379-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser en morale : entre intuition et critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bozzo-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cléro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dark Sides of the Law: Perspectives on Law, Literature and Justice in Common Law Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gadbin-George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne-Marie Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Houdiard, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Panthéon-Assas, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur le gouvernement représentatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bozzo-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cléro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visages dans la foule : Reconnaissance faciale et méga-événements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brunon-Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bozzo-Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, Raison publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panopticism: Literary and Critical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After “1984”: Some Contemporary British Versions of Dystopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagna Oltarzewska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Mazing the Minotaur Back”: Subjectivity, Agency, and Counter-Surveillance in Ali Smith’s How to Be Both (2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 24 (1/2), pp.191-202. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24908/ss.v24i1.18758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking with Trees: Philosophical and Legal Genealogies in “Auto-Icon” and Other Texts by Jeremy Bentham (1748-1832)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/160fv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visages dans la foule : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brunon-Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bozzo-Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-envisioning Astraea: Myth and Vision in Jeremy Bentham’s “Blackstone Familiarized”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/130q1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brave New Humans and Incongruous Bodysuits: On Surveillance and Its Modes in Dave Eggers' The Every</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Literary and Critical Approaches to Panopticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études benthamiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.9920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dystopia, surveillance and the spaces of social control in Jenni Fagan's The Panopticon (2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underground Manchester as Urban Palimpsest in Jeanette Winterson's Frankissstein: A Love Story (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Legacy of Nineteen Eighty-Four: British Dystopias, from 1984 to the Present Day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gothic Dystopia at the Antipodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études benthamiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.9807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiating Dataveillance in the Near Future: Margaret Atwood’s Dystopias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (2), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ces.7718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Bentham and the Arts, edited by Anthony Julius, Malcolm Quinn and Philip Schofield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Bentham Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14324/111.2045-757X.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the Crossroads of Law and Literature; On the Role of Fiction in Jeremy Bentham’s Penal Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (3), pp.415-435. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1535685X.2020.1725316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haunted houses, haunted bodies: spectral presence in Arlington Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Kay Boyle / Rachel Cusk: (Neo)Modernist Voices, 10 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gothique, réforme et Panoptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études benthamiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cryptes du projet benthamien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un roman néo-gothique : The Three Impostors d’Arthur Machen (1895) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between solitude and sociability: mountaineering in Ann Radcliffe’s Romance of the forest (1791)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Bertonèche; Alexis Tadié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports and sociability in Britain in the long eighteenth century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liverpool University press (Oxford University Studies in the Enlightenment), pp.207-224, 2025, 9781836245278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu entre contrôle et hasard : triche, loterie et Providence dans Amelia (1751) de Henry Fielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Line Cottegnies; Clara Manco; Alexis Tadié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jeu et ses règles en France et en Angleterre (XVIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.207-226, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panopticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Spoo ; Simon Stern. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Concise Encyclopedia of Law and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.340-343, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brunon-Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bozzo-Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance faciale : défis techniques, juridiques et éthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Panthéon-Assas, pp.9-20, 2024, 978-2-37651-068-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions and Legal Ideology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Guillaume Tusseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on Law and Utilitarianism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.444-459, 2024, 978-1-78990-171-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arts of Indirect Legislation: Symbolism, Allegory and Theatricality in Jeremy Bentham’s Writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Art in the 19th Century. Power in Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pacini Giuridica, pp.453-476, 2024, 978-88-3379-685-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Watcher, Watching, Watched</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brunon-Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Gligorijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmond Manderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law, Surveillance and the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University Press, pp.1-25, 2023, 9781399505086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and Surveillance in Margaret Atwood's Novels, from Bodily Harm (1981) to The Testaments (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law, Surveillance and the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University Press, pp.252-272, 2023, 9781399505086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persisting Souls in a Persisting Myth: Appropriation and Transmigration in Ahmed Saadawi’s Frankenstein in Baghdad (2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Louis-Dimitrov, Estelle Murail. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"The Persistence of the Soul in Literature, Art and Politics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.259-274, 2023, 978-3-031-40933-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penal Theory and Practice as Plot Matrix: from Jeremy Bentham's Principles of Penal Law to Margaret Atwood's The Heart Goes Last</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Fludernik; Frank L. Schäfer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erzählen und Recht/Narrative and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomos/Ergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-232, 2022, 978-3-95650-963-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de la traduction dans l'oeuvre de Jeremy Bentham (1748-1832)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Berthin, Laetitia Sansonetti, Emily Eells. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auteurs-traducteurs : l'entre-deux de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, p. 79-95, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost in &amp;quot;a labyrinth without a clew&amp;quot;: the subject of the Law in Gothic fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Gadbin-George. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, langues et cultures: Regards croisés sur les difficultés d'accès à la justice au Royaume-Uni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Panthéon-Assas, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panoptique et panoptisme dans trois oeuvres littéraires contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Baillet et Arnaud Regnauld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intime et le politique dans la littérature et les arts contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gothic Dystopia at the Antipodes: New South Wales in Bentham's Letters to Lord Pelham (1802)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gothic N.E.W.S.: Exploring the Gothic in relation to new critical perspectives and the geographical polarities of North, East, West and South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valancourt the Wanderer: space, self and truth in The Mysteries of Udolpho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Holmgren Troy et Elisabeth Wennö. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space, Haunting, Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholard Publishing, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quêtes et conquêtes : le traitement de l'espace dans les Dracula de Stoker et de Coppola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures d'une oeuvre : Dracula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de 'Jeremy Bentham and Australia: Convicts, Utility and Empire', dir. Tim Causer, Margot Finn et Philip Schofield, Londres, UCL Press (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’assassinat considéré comme l’un des arts juridiques: Droit et littératures policières (XIXe-XXe siècles) De l’assassinat considéré comme l’un des arts juridiques: Droit et littératures policières (XIXe-XXe siècles) , edited by Pierre Bonin and Laetitia Guerlain, Paris, Mare & Martin, 2021, 238 pp., €29 (pbk), ISBN 978-2849345450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2049677X.2023.2270385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">recension de The Cambridge Companion to Human Rights and Literature (dir. Crystal Parikh, Cambridge University Press, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview with Grady Hendrix, author of Horrorstör (Quirk Books, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.10279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Goodrich, An Advanced Introduction to Law and Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.9504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Fludernik, Metaphors of Confinement: the Prison in Fact, Fiction and Fantasy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.9059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Berton and Bill Findlay, eds, Le crime, le châtiment et les Ecossais / Crime, Punishment and the Scots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.7633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">recension de Blackstone and His Critics, dir. Anthony Page et Wilfrid Prest (Oxford: Hart, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleasures of Benthamism, K. Blake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">recension de : Dale Towshend, The Orders of Gothic; Foucault, Lacan, and the Subject of Gothic Writing, 1764-1820</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panopticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Concise Encyclopedia of Law and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.340-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId93"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Wrobel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SITUATION ACTUELLE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences HDR à l’Université Paris-Panthéon-Assas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de VALE (Voix Anglophones, Littérature et Esthétique), Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice de recherche à l’École doctorale « Civilisations, cultures, littératures et sociétés » (ED020), Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Associée au Centre Bentham (Ecole de Droit de Sciences-Po Paris) et au CERSA, équipe « Law and Humanities » (Université Paris-Panthéon-Assas</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TITRES UNIVERSITAIRES ET CONCOURS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023: Habilitation à Diriger des Recherches à Sorbonne Université. &amp;quot;Héritages littéraires et théoriques : du Panoptique à la hantise de la surveillance contemporaine&amp;quot;. Garant : M. le Professeur Alexis Tadié</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009: Doctorat à l’Université de Paris Ouest-Nanterre La Défense. &amp;quot;Gothique et Panoptique : lecture croisée des œuvres de Jeremy Bentham (1748-1832) et d’Ann Radcliffe (1764-1823)&amp;quot;. Directeur : M. le Professeur Cornelius CrowleyMention très honorable avec les félicitations du jury à l'unanimité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004: Diplôme d’Études Approfondies (DEA) d’Étude Comparative des Cultures Anglophones à l’Université de Paris Ouest-Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002: Agrégation d'anglais. Reçue 2e</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001: Maîtrise d’Anglais Langues, Littératures et Civilisations Étrangères (LLCE) à l’Université de Paris–Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999-2004: Elève à l'Ecole Normale Supérieure Lettres et Sciences Humaines (Fontenay-St Cloud puis Lyon). Reçue 8e</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ACTIVITES UNIVERSITAIRES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2015: Maîtresse de conférences à l’Université Paris-Panthéon-Assas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2015: Maîtresse de conférences à l’Université de Lille II</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2011: PRAG (Professeure Agrégée) au département d’Anglais à l’UFR de Langues de l’Université Paris Ouest-Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2009: Attachée Temporaire d’Enseignement et de Recherche (ATER) au département d’Anglais à l’UFR de Langues de l’Université Paris Ouest-Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2007: Allocataire Monitrice Normalienne (AMN) à l’UFR d’Études Anglo-Américaines de l’Université Paris Ouest-Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002-2003: Lectrice de français à University of Washington, Seattle (Washington, USA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000-2001: Lectrice de français à Colby College, Waterville (Maine, USA)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FONCTIONS D'INTERET COLLECTIF</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2024 : membre du jury du concours de l’agrégation externe d'anglais</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2021: membre de la CEVE (Commission des Etudes et de la Vie Etudiante) de l’Université Paris-Panthéon-Assas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2018 : membre du comité de direction du Pôle Langues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2020: coordination générale des enseignements en anglais juridique, en binôme.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2018: coordination de l’enseignement en anglais juridique au niveau L2, en binôme</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2018: membre du jury du concours d'entrée à l'École Normale Supérieure Lettres et Sciences Humaines de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2014: membre du jury du concours de l’agrégation externe d'anglais</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITES EDITORIALES ET SCIENTIFIQUES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2028: membre du projet &amp;quot;PANBentham: Revisiting Bentham’s Constitutionalism: Panopticon and Surveillance in Contemporary Democracies&amp;quot;, Axe 1: &amp;quot;Bentham’s Panopticon, Surveillance Imaginaries and Lived Legal Culture&amp;quot;, Centre Bentham, Ecole de Droit, Sciences-Po Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2024: &amp;quot;Chief Investigator&amp;quot; du projet &amp;quot;Surveillance Imaginings&amp;quot; (partenariat stratégique entre Sorbonne Université et l'Université de Sydney). &amp;quot;Chief Investigator&amp;quot; à Sydney: Peter Marks, Professeur émérite</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du comité éditorial de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Benthamiennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">membre du comité de lecture de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycnos</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">expertises ponctuelles pour les revues </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tour Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bentham Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,* Interdisciplinary Science Reviews*</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">recensions ponctuelles pour les revues: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Studies Journal – Zeitschrift für Australienstudien, Comparative Legal History, Etudes Anglaises, Cercles, Revue d'Etudes Benthamiennes, Journal of Bentham Studies</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DISTINCTIONS ET SEJOURS DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023: finaliste du prix de la recherche SAES/AFEA pour l’ouvrage* Roman noir, réforme et surveillance en Angleterre (1764-1842) : Gothique et panoptique *(Classiques Garnier, 2022).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023: séjour de recherche à l’Université de Sydney (deux semaines)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">visiting academic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à University College London (deux semaines)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021: bourse de recherche HDR SAES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020: CRCT accordé par l’Université Paris-Panthéon-Assas (un semestre)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019: Promotion à la Hors Classe</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance faciale: défis techniques, juridiques et éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brunon-Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bozzo-Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Panthéon-Assas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-37651-068-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law, Surveillance and the Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brunon-Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmond Manderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Gligorijevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edinburgh University Press, 2023, 9781399505086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman noir, réforme et surveillance en Angleterre (1764-1842)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-406-12379-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser en morale : entre intuition et critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bozzo-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cléro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dark Sides of the Law: Perspectives on Law, Literature and Justice in Common Law Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gadbin-George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne-Marie Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Houdiard, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Panthéon-Assas, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur le gouvernement représentatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bozzo-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cléro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visages dans la foule : Reconnaissance faciale et méga-événements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brunon-Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bozzo-Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, Raison publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panopticism: Literary and Critical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After “1984”: Some Contemporary British Versions of Dystopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagna Oltarzewska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Mazing the Minotaur Back”: Subjectivity, Agency, and Counter-Surveillance in Ali Smith’s How to Be Both (2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 24 (1/2), pp.191-202. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24908/ss.v24i1.18758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking with Trees: Philosophical and Legal Genealogies in “Auto-Icon” and Other Texts by Jeremy Bentham (1748-1832)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/160fv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visages dans la foule : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brunon-Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bozzo-Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-envisioning Astraea: Myth and Vision in Jeremy Bentham’s “Blackstone Familiarized”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/130q1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brave New Humans and Incongruous Bodysuits: On Surveillance and Its Modes in Dave Eggers' The Every</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gothic Dystopia at the Antipodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études benthamiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.9807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dystopia, surveillance and the spaces of social control in Jenni Fagan's The Panopticon (2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Legacy of Nineteen Eighty-Four: British Dystopias, from 1984 to the Present Day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underground Manchester as Urban Palimpsest in Jeanette Winterson's Frankissstein: A Love Story (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Literary and Critical Approaches to Panopticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études benthamiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.9920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Bentham and the Arts, edited by Anthony Julius, Malcolm Quinn and Philip Schofield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Bentham Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14324/111.2045-757X.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiating Dataveillance in the Near Future: Margaret Atwood’s Dystopias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (2), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ces.7718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the Crossroads of Law and Literature; On the Role of Fiction in Jeremy Bentham’s Penal Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (3), pp.415-435. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1535685X.2020.1725316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haunted houses, haunted bodies: spectral presence in Arlington Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Kay Boyle / Rachel Cusk: (Neo)Modernist Voices, 10 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gothique, réforme et Panoptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études benthamiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cryptes du projet benthamien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un roman néo-gothique : The Three Impostors d’Arthur Machen (1895) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between solitude and sociability: mountaineering in Ann Radcliffe’s Romance of the forest (1791)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Bertonèche; Alexis Tadié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports and sociability in Britain in the long eighteenth century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liverpool University press (Oxford University Studies in the Enlightenment), pp.207-224, 2025, 9781836245278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu entre contrôle et hasard : triche, loterie et Providence dans Amelia (1751) de Henry Fielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Line Cottegnies; Clara Manco; Alexis Tadié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jeu et ses règles en France et en Angleterre (XVIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.207-226, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panopticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Spoo ; Simon Stern. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Concise Encyclopedia of Law and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.340-343, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions and Legal Ideology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Guillaume Tusseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on Law and Utilitarianism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.444-459, 2024, 978-1-78990-171-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arts of Indirect Legislation: Symbolism, Allegory and Theatricality in Jeremy Bentham’s Writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Art in the 19th Century. Power in Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pacini Giuridica, pp.453-476, 2024, 978-88-3379-685-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brunon-Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bozzo-Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance faciale : défis techniques, juridiques et éthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Panthéon-Assas, pp.9-20, 2024, 978-2-37651-068-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Watcher, Watching, Watched</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brunon-Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Gligorijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmond Manderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law, Surveillance and the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University Press, pp.1-25, 2023, 9781399505086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and Surveillance in Margaret Atwood's Novels, from Bodily Harm (1981) to The Testaments (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law, Surveillance and the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University Press, pp.252-272, 2023, 9781399505086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persisting Souls in a Persisting Myth: Appropriation and Transmigration in Ahmed Saadawi’s Frankenstein in Baghdad (2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Louis-Dimitrov, Estelle Murail. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"The Persistence of the Soul in Literature, Art and Politics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.259-274, 2023, 978-3-031-40933-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penal Theory and Practice as Plot Matrix: from Jeremy Bentham's Principles of Penal Law to Margaret Atwood's The Heart Goes Last</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Fludernik; Frank L. Schäfer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erzählen und Recht/Narrative and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomos/Ergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-232, 2022, 978-3-95650-963-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de la traduction dans l'oeuvre de Jeremy Bentham (1748-1832)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Berthin, Laetitia Sansonetti, Emily Eells. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auteurs-traducteurs : l'entre-deux de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, p. 79-95, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost in &amp;quot;a labyrinth without a clew&amp;quot;: the subject of the Law in Gothic fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Gadbin-George. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, langues et cultures: Regards croisés sur les difficultés d'accès à la justice au Royaume-Uni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Panthéon-Assas, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panoptique et panoptisme dans trois oeuvres littéraires contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Baillet et Arnaud Regnauld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intime et le politique dans la littérature et les arts contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gothic Dystopia at the Antipodes: New South Wales in Bentham's Letters to Lord Pelham (1802)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gothic N.E.W.S.: Exploring the Gothic in relation to new critical perspectives and the geographical polarities of North, East, West and South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valancourt the Wanderer: space, self and truth in The Mysteries of Udolpho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Holmgren Troy et Elisabeth Wennö. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space, Haunting, Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholard Publishing, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quêtes et conquêtes : le traitement de l'espace dans les Dracula de Stoker et de Coppola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures d'une oeuvre : Dracula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de 'Jeremy Bentham and Australia: Convicts, Utility and Empire', dir. Tim Causer, Margot Finn et Philip Schofield, Londres, UCL Press (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’assassinat considéré comme l’un des arts juridiques: Droit et littératures policières (XIXe-XXe siècles) De l’assassinat considéré comme l’un des arts juridiques: Droit et littératures policières (XIXe-XXe siècles) , edited by Pierre Bonin and Laetitia Guerlain, Paris, Mare & Martin, 2021, 238 pp., €29 (pbk), ISBN 978-2849345450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2049677X.2023.2270385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">recension de The Cambridge Companion to Human Rights and Literature (dir. Crystal Parikh, Cambridge University Press, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview with Grady Hendrix, author of Horrorstör (Quirk Books, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.10279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Goodrich, An Advanced Introduction to Law and Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.9504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Fludernik, Metaphors of Confinement: the Prison in Fact, Fiction and Fantasy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.9059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Berton and Bill Findlay, eds, Le crime, le châtiment et les Ecossais / Crime, Punishment and the Scots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.7633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">recension de Blackstone and His Critics, dir. Anthony Page et Wilfrid Prest (Oxford: Hart, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleasures of Benthamism, K. Blake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">recension de : Dale Towshend, The Orders of Gothic; Foucault, Lacan, and the Subject of Gothic Writing, 1764-1820</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudes-benthamiennes.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panopticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wrobel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Concise Encyclopedia of Law and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.340-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId93"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E637FBA0"/>
+    <w:nsid w:val="A028DFEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1F119491"/>
+    <w:nsid w:val="036087A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1A0D6E79"/>
+    <w:nsid w:val="F60F37E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="667E61F9"/>
+    <w:nsid w:val="97DCF46F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="88B2619A"/>
+    <w:nsid w:val="B2F1543B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0C7FAC86"/>
+    <w:nsid w:val="28FFDCDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1092,51 +1092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wrobel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brunon-Ernst" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bozzo-Rey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assas-universite.fr/fr/recherche/editions-pantheon-assas/ouvrages/reconnaissance-faciale-defis-techniques-juridiques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04071543v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmond Manderson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Gligorijevic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722069v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/roman-noir-reforme-et-surveillance-en-angleterre-1764-1842-gothique-et-panoptique.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711282v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cl&#233;ro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722045v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gadbin-George" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne-Marie Rogez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Sabatier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722056v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03711246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910160v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03780147v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03909420v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beaufils" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Regard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagna Oltarzewska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05562533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24908/ss.v24i1.18758" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585955v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/160fv" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910199v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910046v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130q1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04230761v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03909421v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.9920" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03909415v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03888424v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03909409v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03888436v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.9807" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711291v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.7718" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711329v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14324/111.2045-757X.050" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711294v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1535685X.2020.1725316" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182590v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182597v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182639v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05290152v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05055627v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05061365v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910143v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910074v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/research-handbook-on-law-and-utilitarianism-9781789901719.html?srsltid=AfmBOor7eu6c_F_uF52yU8UsfeBPBHZm5MzxX4itx87pws-6vpY23ehw" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04632121v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04075161v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04071551v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04382065v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-40934-9#toc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03780158v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-shop.de/ergon/titel/erzaehlen-und-recht-narrative-and-law-id-107571/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182586v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182589v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182592v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182630v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182638v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910236v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276486v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2049677X.2023.2270385" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04075165v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04075163v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.10279" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711325v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.9504" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711338v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.9059" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711341v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.7633" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711348v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711349v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.628" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711352v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.81" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910098v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wrobel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brunon-Ernst" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bozzo-Rey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assas-universite.fr/fr/recherche/editions-pantheon-assas/ouvrages/reconnaissance-faciale-defis-techniques-juridiques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04071543v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmond Manderson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Gligorijevic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722069v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/roman-noir-reforme-et-surveillance-en-angleterre-1764-1842-gothique-et-panoptique.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711282v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cl&#233;ro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722045v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gadbin-George" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne-Marie Rogez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Sabatier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722056v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03711246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910160v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03780147v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03909420v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beaufils" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Regard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagna Oltarzewska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05562533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24908/ss.v24i1.18758" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585955v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/160fv" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910199v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910046v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130q1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04230761v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03888436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.9807" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03909415v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03909409v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03888424v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03909421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.9920" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711329v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14324/111.2045-757X.050" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711291v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.7718" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711294v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1535685X.2020.1725316" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182590v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182597v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182639v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05290152v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05055627v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05061365v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910074v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/research-handbook-on-law-and-utilitarianism-9781789901719.html?srsltid=AfmBOor7eu6c_F_uF52yU8UsfeBPBHZm5MzxX4itx87pws-6vpY23ehw" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04632121v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910143v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04075161v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04071551v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04382065v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-40934-9#toc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03780158v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-shop.de/ergon/titel/erzaehlen-und-recht-narrative-and-law-id-107571/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182586v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182589v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182592v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182630v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182638v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910236v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276486v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2049677X.2023.2270385" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04075165v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04075163v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.10279" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711325v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.9504" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711338v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.9059" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711341v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.7633" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711348v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711349v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.628" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711352v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudes-benthamiennes.81" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04910098v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>