--- v0 (2026-03-28)
+++ v1 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Wyart </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Date of birth:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feb. 16, 1977</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Position:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Group leader in the Paris Brain Institute (ICM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSERM Director of Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Citizenships: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">France & USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dependents: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 children</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institution</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diploma</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Years</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Major</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Normale Supérieure Ulm, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bachelor</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neurosciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institute of Physics, Strasbourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neurosciences & Biophysics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Address Institut du Cerveau (ICM), INSERM U1127, 47 bld hopital, 75013 Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claire.wyart@icm-institute.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Phone: +33 157 274 310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Websites</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lab </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://wyartlab.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ~ </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://zenith-etn.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ~ Outreach </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://adioscorona.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Positions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 Promotion to Inserm Research Director (DR2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011 Group Leader ATIP-Avenir, Institut du Cerveau (ICM), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011 Inserm Researcher Position through national competitive selection (CR1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-10 Life Science Research Associate, Mol. & Cell. Biology, UC Berkeley, USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005-09 Postdoctoral Fellow, Molecular and Cellular Biology dept, UC Berkeley, USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prizes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 Elected EMBO member</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grand Prix of Mrs. Victor Noury from the French National Academy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 EMBO-Young Investigator Program (EMBO-YIP) Award</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foundation Science Education Research (FSER) First Prize of the jury</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 New York Stem Cell Foundation Robertson Innovator Neuroscience Award</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 Irène Joliot-Curie Prize for women in science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011 Prize Atip-Avenir of the Bettencourt-Schueller Foundation (FBS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emergence Prize from the City of Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 Chair of Excellence of School of Neurosciences of Paris (ENP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 Prize of the Foundation Blancmesnil for the documentary TERMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 Best PhD from Louis Pasteur University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordination of research programs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 European Research Council (ERC) - Consolidator grant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation Recherche Médicale (FRM) Team label</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 European Research Council - Proof of Concept Grant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human Frontier Research Program (HFSP) coordinator</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 New York Stem Cell Foundation (NYSCF) award</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 Human Frontier Research Program (HFSP) coordinator</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 European Research Council - Starting Grant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific board & committees</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-23 Fondation Recherche Médicale (FRM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-21 FENS-Kavli Network of Excellence board member</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-20 Fondation Cotrel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-21 FENS-Kavli Network of Excellence scholar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 CNRS Selection committee for researchers in neurosciences (CNRS#25)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of editorial committee</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Current Biology (2017-now), eLife (2018-now), Current Opinion in Physiology (2018-19).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications and conferences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">∞  60 publications in journals including </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature (1), Science (2), Nature Methods (1), eLife (4), Neuron (1), Nature Communications (3), Nature Neuroscience (1), Current Biology (6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">∞  &amp;gt; 50 invitations to present at international conferences since 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">∞  &amp;gt; 20 invitations to give a seminar in an institute since 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Researcher ID</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ORCID: 0000-0002-1668-4975 & Web Of Science: AAB-4603-2020</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering multiscale structure in the variability of larval zebrafish navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautam Sridhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Vergassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João C Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael B Orger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Carlos Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (47), pp.e2410254121. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2410254121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729187v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuating Landscapes and Heavy Tails in Animal Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Carlos Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautam Sridhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Vergassola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRX Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/prxlife.2.023001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSF-contacting neurons respond to Streptococcus pneumoniae and promote host survival during central nervous system infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Prendergast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kin Ki Jim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Marnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Desban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Quan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (5), pp.940-956.e10. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2023.01.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reissner fiber under tension in vivo shows dynamic interaction with ciliated cells contacting the cerebrospinal fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bellegarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brochard-Wyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Joanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.86175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebrospinal fluid-contacting neurons: multimodal cells with diverse roles in the CNS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Carbo-Tano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Cantaut-Belarif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Orts-Del’immagine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs L Böhm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (9), pp.540-556. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41583-023-00723-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Polymodal sensory integration at the interface with the cerebrospinal fluid].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wyart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (6-7), pp.537-543. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2023082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCO-spondin knockout mice exhibit small brain ventricles and mild spine deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huixin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Cantaut-Belarif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhasini Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1), pp.89. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12987-023-00491-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336908v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mesencephalic locomotor region recruits V2a reticulospinal neurons to drive forward locomotion in larval zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Carbo-Tano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lapoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pascucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (10), pp.1775-1790. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41593-023-01418-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of CSF-contacting neuron sensory function is associated with a hyper-kyphosis of the spine reminiscent of Scheuermann’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Marie-Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Messa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb El Bourakkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (5529), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-32536-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granger causality analysis for calcium transients in neuronal networks, challenges and improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Carbo-Tano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Walczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.e81279. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.81279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary divergence of locomotion in two related vertebrate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokul Rajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Carbo-Tano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Duroure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Faini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (13), pp.110585. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142570v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lexical approach for identifying behavioural action sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautam Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Desban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidenori Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.e1009672. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Analysis of Cerebrospinal Fluid Flow and Motile Cilia Properties in The Central Canal of Zebrafish Embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Cantaut-Belarif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Keiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gallaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wyart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-protocol </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (5), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21769/BioProtoc.3932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinal sensory neurons project onto hindbrain to stabilize posture and enhance locomotor speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming-Yue Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Carbó-Tano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2021.05.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory neurons contacting the cerebrospinal fluid require the Reissner fiber to detect spinal curvature in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Orts-Del'Immagine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Cantaut-Belarif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asha Baskaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatostatin 1.1 contributes to the innate exploration of zebrafish larva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng B Quan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Desban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Kermarquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.15235. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-72039-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02943951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and role of the cerebrospinal fluid bidirectional flow in the central canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Keiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Cantaut-Belarif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Carbo-Tano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik J. Verweij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.e47699. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.47699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience, circuit dynamics, and forebrain recruitment in larval zebrafish prey capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire S Oldfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Grossrubatscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hoagland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex R Huth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.e56619. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.56619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A calibrated optogenetic toolbox of stable zebrafish opsin lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paride Antinucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adna Dumitrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristie Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.54937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Calcium Dynamics and Immune Surveillance at the Choroid Plexus Blood-Cerebrospinal Fluid Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick B Shipley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Dani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huixin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Deister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108 (4), pp.623-639.e10. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2020.08.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrenergic activation modulates the signal from the Reissner fiber to cerebrospinal fluid-contacting neurons during development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Cantaut-Belarif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Orts Del'Immagine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pézeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.59469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of the apical extension morphogenesis tunes the mechanosensory response of microvilliated neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Desban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Prendergast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rosello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Geny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (4), pp.e3000235. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3000235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynactin1 depletion leads to neuromuscular synapse instability and functional abnormalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Hubbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fidelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Duroure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas O Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Neurodegeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13024-019-0327-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Title Taking a big step towards understanding locomotion Authors list</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wyart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (12), pp.869-870</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of hindbrain activity during active locomotion reveals inhibitory neurons involved in sensorimotor processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristen E Severi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs L Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wyart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.13615. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-31968-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplexed temporally focused light shaping for high-resolution multi-cell targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Accanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrii Tanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Ronzitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary L. Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (11), pp.1478-1491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pkd2l1 is required for mechanoception in cerebrospinal fluid-contacting neurons and maintenance of spine curvature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenna Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Prendergast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Cantaut-Belarif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-06225-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reissner Fiber in the Cerebrospinal Fluid Controls Morphogenesis of the Body Axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Cantaut-Belarif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenna Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (15), pp.2479-2486.e4. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2018.05.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplexed temporally focused light shaping for high-resolution multi-cell targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Accanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrii Tanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Ronzitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary L Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (11), pp.1478. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.5.001478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanosensory neurons control the timing of spinal microcircuit selection during locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Knafo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fidelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Prendergast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Po-En Brian Tseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Parrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (6), pp.e25260. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.25260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dual developmental origin of spinal cerebrospinal fluid-contacting neurons gives rise to distinct functional subtypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Djenoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Desban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenna R. Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Prendergast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.719. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-00350-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote z-scanning with a macroscopic voice coil motor for fast 3D multiphoton laser scanning microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rupprecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Prendergast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer W. Friedrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (5), pp.1656-1671. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BOE.7.001656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspinal Sensory Neurons Provide Powerful Inhibition to Motor Circuits Ensuring Postural Control during Locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey michael Hubbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs lucas Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Prendergast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Po-En brian Tseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2016.08.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional spatiotemporal focusing of holographic patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Papagiakoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrii Tanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fidelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms11928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSF-contacting neurons regulate locomotion by relaying mechanical stimuli to spinal circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Lucas Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Prendergast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Djenoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nunes Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.10866 </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms10866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinal sensory circuits in motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Lucas Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wyart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.38-43. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conb.2016.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Distribution and In Vitro Activities of the Urotensin II-Related Peptides URP1 and URP2 in Zebrafish: Evidence for Their Colocalization in Spinal Cerebrospinal Fluid-Contacting Neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng B. Quan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dubessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonya Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia B. Kenigfest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Djenoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.e0119290. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0119290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-Dependent Modulation of Locomotion by GABAergic Spinal Sensory Neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fidelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Djenoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caleb Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Prendergast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (23), pp.3035-3047. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2015.09.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deletion of a kinesin I motor unmasks a mechanism of homeostatic branching control by neurotrophin-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas O. Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Gebhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Duroure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.e05061. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.05061.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Calcium Imaging with Optical Sectioning via HiLo Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel A. Lauterbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Ronzitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenna R. Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Emiliani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.e0143681. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0143681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of spinal cerebrospinal fluid-contacting neurons expressing PKD2L1: evidence for a conserved system from fish to primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Djenoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Khabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng B. Quan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nunes Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.26. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnana.2014.00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endothelial Cilia Mediate Low Flow Sensing during Zebrafish Vascular Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky G. Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Steed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita R. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ramspacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (5), pp.799-808. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2014.01.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchy of Neural Organization in the Embryonic Spinal Cord: Granger-Causality Graph Analysis of Calcium Imaging Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Corazzol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenna Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chavez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.10. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2014.2341632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholinergic left-right asymmetry in the habenulo-interpeduncular pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elim Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirankumar Santhakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney A. Akitake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang Jung Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (52), pp.21171-21176. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1319566110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZebraZoom: an automated program for high-throughput behavioral analysis and categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenna R. Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristen E. Severi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wyart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neural Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.107. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncir.2013.00107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of excitatory synaptic components in sustained firing at low rates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Cocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 93 (6), pp.3370-80. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00530.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained synaptic connectivity in functional mammalian neuronal networks grown on patterned surfaces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ybert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Prinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 117 (2), pp.123-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granger causality analysis for calcium transients in neuronal networks: challenges and improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Walczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wyart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Wyart </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Date of birth:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feb. 16, 1977</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Position:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Group leader in the Paris Brain Institute (ICM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSERM Director of Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Citizenships: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">France & USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dependents: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 children</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institution</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diploma</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Years</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Major</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Normale Supérieure Ulm, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bachelor</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neurosciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institute of Physics, Strasbourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neurosciences & Biophysics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Address Institut du Cerveau (ICM), INSERM U1127, 47 bld hopital, 75013 Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claire.wyart@icm-institute.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Phone: +33 157 274 310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Websites</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lab </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://wyartlab.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ~ </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://zenith-etn.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ~ Outreach </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://adioscorona.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Positions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 Promotion to Inserm Research Director (DR2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011 Group Leader ATIP-Avenir, Institut du Cerveau (ICM), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011 Inserm Researcher Position through national competitive selection (CR1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-10 Life Science Research Associate, Mol. & Cell. Biology, UC Berkeley, USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005-09 Postdoctoral Fellow, Molecular and Cellular Biology dept, UC Berkeley, USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prizes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 Elected EMBO member</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grand Prix of Mrs. Victor Noury from the French National Academy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 EMBO-Young Investigator Program (EMBO-YIP) Award</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foundation Science Education Research (FSER) First Prize of the jury</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 New York Stem Cell Foundation Robertson Innovator Neuroscience Award</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 Irène Joliot-Curie Prize for women in science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011 Prize Atip-Avenir of the Bettencourt-Schueller Foundation (FBS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emergence Prize from the City of Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 Chair of Excellence of School of Neurosciences of Paris (ENP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 Prize of the Foundation Blancmesnil for the documentary TERMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 Best PhD from Louis Pasteur University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordination of research programs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 European Research Council (ERC) - Consolidator grant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation Recherche Médicale (FRM) Team label</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 European Research Council - Proof of Concept Grant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human Frontier Research Program (HFSP) coordinator</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 New York Stem Cell Foundation (NYSCF) award</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 Human Frontier Research Program (HFSP) coordinator</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 European Research Council - Starting Grant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific board & committees</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-23 Fondation Recherche Médicale (FRM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-21 FENS-Kavli Network of Excellence board member</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-20 Fondation Cotrel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-21 FENS-Kavli Network of Excellence scholar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 CNRS Selection committee for researchers in neurosciences (CNRS#25)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of editorial committee</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Current Biology (2017-now), eLife (2018-now), Current Opinion in Physiology (2018-19).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications and conferences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">∞  60 publications in journals including </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature (1), Science (2), Nature Methods (1), eLife (4), Neuron (1), Nature Communications (3), Nature Neuroscience (1), Current Biology (6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">∞  &amp;gt; 50 invitations to present at international conferences since 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">∞  &amp;gt; 20 invitations to give a seminar in an institute since 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Researcher ID</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ORCID: 0000-0002-1668-4975 & Web Of Science: AAB-4603-2020</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuating Landscapes and Heavy Tails in Animal Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Carlos Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautam Sridhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Vergassola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRX Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/prxlife.2.023001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering multiscale structure in the variability of larval zebrafish navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautam Sridhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Vergassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João C Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael B Orger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Carlos Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (47), pp.e2410254121. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2410254121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729187v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCO-spondin knockout mice exhibit small brain ventricles and mild spine deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huixin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Cantaut-Belarif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhasini Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1), pp.89. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12987-023-00491-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336908v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reissner fiber under tension in vivo shows dynamic interaction with ciliated cells contacting the cerebrospinal fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bellegarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brochard-Wyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Joanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.86175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Polymodal sensory integration at the interface with the cerebrospinal fluid].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wyart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (6-7), pp.537-543. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2023082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebrospinal fluid-contacting neurons: multimodal cells with diverse roles in the CNS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Carbo-Tano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Cantaut-Belarif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Orts-Del’immagine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs L Böhm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (9), pp.540-556. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41583-023-00723-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mesencephalic locomotor region recruits V2a reticulospinal neurons to drive forward locomotion in larval zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Carbo-Tano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lapoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pascucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (10), pp.1775-1790. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41593-023-01418-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of CSF-contacting neuron sensory function is associated with a hyper-kyphosis of the spine reminiscent of Scheuermann’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Marie-Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Messa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb El Bourakkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (5529), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-32536-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granger causality analysis for calcium transients in neuronal networks, challenges and improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Carbo-Tano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Walczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.e81279. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.81279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSF-contacting neurons respond to Streptococcus pneumoniae and promote host survival during central nervous system infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Prendergast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kin Ki Jim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Marnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Desban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Quan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (5), pp.940-956.e10. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2023.01.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary divergence of locomotion in two related vertebrate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokul Rajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Carbo-Tano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Duroure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Faini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (13), pp.110585. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142570v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lexical approach for identifying behavioural action sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautam Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Desban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidenori Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.e1009672. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Analysis of Cerebrospinal Fluid Flow and Motile Cilia Properties in The Central Canal of Zebrafish Embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Cantaut-Belarif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Keiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gallaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wyart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-protocol </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (5), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21769/BioProtoc.3932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinal sensory neurons project onto hindbrain to stabilize posture and enhance locomotor speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming-Yue Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Carbó-Tano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2021.05.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and role of the cerebrospinal fluid bidirectional flow in the central canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Keiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Cantaut-Belarif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Carbo-Tano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik J. Verweij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.e47699. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.47699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatostatin 1.1 contributes to the innate exploration of zebrafish larva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng B Quan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Desban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Kermarquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.15235. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-72039-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02943951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience, circuit dynamics, and forebrain recruitment in larval zebrafish prey capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire S Oldfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Grossrubatscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hoagland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex R Huth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.e56619. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.56619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A calibrated optogenetic toolbox of stable zebrafish opsin lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paride Antinucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adna Dumitrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristie Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.54937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Calcium Dynamics and Immune Surveillance at the Choroid Plexus Blood-Cerebrospinal Fluid Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick B Shipley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Dani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huixin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Deister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108 (4), pp.623-639.e10. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2020.08.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrenergic activation modulates the signal from the Reissner fiber to cerebrospinal fluid-contacting neurons during development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Cantaut-Belarif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Orts Del'Immagine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pézeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.59469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory neurons contacting the cerebrospinal fluid require the Reissner fiber to detect spinal curvature in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Orts-Del'Immagine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Cantaut-Belarif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asha Baskaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of the apical extension morphogenesis tunes the mechanosensory response of microvilliated neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Desban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Prendergast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rosello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Geny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (4), pp.e3000235. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3000235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynactin1 depletion leads to neuromuscular synapse instability and functional abnormalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Hubbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fidelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Duroure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas O Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Neurodegeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13024-019-0327-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of hindbrain activity during active locomotion reveals inhibitory neurons involved in sensorimotor processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristen E Severi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs L Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wyart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.13615. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-31968-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplexed temporally focused light shaping for high-resolution multi-cell targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Accanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrii Tanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Ronzitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary L. Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (11), pp.1478-1491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reissner Fiber in the Cerebrospinal Fluid Controls Morphogenesis of the Body Axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Cantaut-Belarif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenna Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (15), pp.2479-2486.e4. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2018.05.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pkd2l1 is required for mechanoception in cerebrospinal fluid-contacting neurons and maintenance of spine curvature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenna Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Prendergast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Cantaut-Belarif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-06225-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplexed temporally focused light shaping for high-resolution multi-cell targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Accanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrii Tanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Ronzitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary L Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (11), pp.1478. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.5.001478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Title Taking a big step towards understanding locomotion Authors list</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wyart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (12), pp.869-870</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanosensory neurons control the timing of spinal microcircuit selection during locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Knafo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fidelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Prendergast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Po-En Brian Tseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Parrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (6), pp.e25260. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.25260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dual developmental origin of spinal cerebrospinal fluid-contacting neurons gives rise to distinct functional subtypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Djenoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Desban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenna R. Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Prendergast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.719. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-00350-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspinal Sensory Neurons Provide Powerful Inhibition to Motor Circuits Ensuring Postural Control during Locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey michael Hubbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs lucas Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Prendergast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Po-En brian Tseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2016.08.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote z-scanning with a macroscopic voice coil motor for fast 3D multiphoton laser scanning microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rupprecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Prendergast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer W. Friedrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (5), pp.1656-1671. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BOE.7.001656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional spatiotemporal focusing of holographic patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Papagiakoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrii Tanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fidelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms11928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSF-contacting neurons regulate locomotion by relaying mechanical stimuli to spinal circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Lucas Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Prendergast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Djenoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nunes Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.10866 </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms10866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinal sensory circuits in motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Lucas Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wyart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.38-43. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conb.2016.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-Dependent Modulation of Locomotion by GABAergic Spinal Sensory Neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fidelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Djenoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caleb Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Prendergast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (23), pp.3035-3047. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2015.09.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deletion of a kinesin I motor unmasks a mechanism of homeostatic branching control by neurotrophin-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas O. Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Gebhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Duroure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.e05061. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.05061.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Calcium Imaging with Optical Sectioning via HiLo Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel A. Lauterbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Ronzitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenna R. Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Emiliani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.e0143681. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0143681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Distribution and In Vitro Activities of the Urotensin II-Related Peptides URP1 and URP2 in Zebrafish: Evidence for Their Colocalization in Spinal Cerebrospinal Fluid-Contacting Neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng B. Quan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dubessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonya Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia B. Kenigfest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Djenoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.e0119290. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0119290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of spinal cerebrospinal fluid-contacting neurons expressing PKD2L1: evidence for a conserved system from fish to primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Djenoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Khabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng B. Quan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nunes Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.26. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnana.2014.00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endothelial Cilia Mediate Low Flow Sensing during Zebrafish Vascular Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky G. Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Steed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita R. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ramspacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (5), pp.799-808. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2014.01.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchy of Neural Organization in the Embryonic Spinal Cord: Granger-Causality Graph Analysis of Calcium Imaging Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Corazzol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenna Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chavez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.10. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2014.2341632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholinergic left-right asymmetry in the habenulo-interpeduncular pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elim Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirankumar Santhakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney A. Akitake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang Jung Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (52), pp.21171-21176. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1319566110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZebraZoom: an automated program for high-throughput behavioral analysis and categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenna R. Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristen E. Severi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wyart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neural Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.107. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncir.2013.00107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of excitatory synaptic components in sustained firing at low rates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Cocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 93 (6), pp.3370-80. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00530.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained synaptic connectivity in functional mammalian neuronal networks grown on patterned surfaces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ybert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Prinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 117 (2), pp.123-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granger causality analysis for calcium transients in neuronal networks: challenges and improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Walczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wyart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claire.wyart@icm-institute.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wyartlab.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenith-etn.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adioscorona.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729187v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Sridhar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Vergassola" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C Marques" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Orger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlos Costa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2410254121" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729188v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wyart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/prxlife.2.023001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032555v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Prendergast" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kin Ki Jim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marnas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Desban" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Quan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.01.039" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302096v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bellegarda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Zavard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brochard-Wyart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Joanny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.86175" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04192775v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Carbo-Tano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Cantaut-Belarif" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Orts-Del&#8217;immagine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs L B&#246;hm" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41583-023-00723-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505931v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023082" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336908v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixin Xu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P Dugu&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhasini Gupta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-023-00491-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362291v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lapoix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Jia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thouvenin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pascucci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01418-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064556v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marie-Hardy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Slimani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Messa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb El Bourakkadi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Prigent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32536-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Ginoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mora" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Walczak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.81279" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03142570v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokul Rajan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lafaye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duroure" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Faini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110585" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03521462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Reddy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidenori Tanaka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Roussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mirat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009672" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03191555v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Keiser" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gallaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3932" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Yue Wu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Carb&#243;-Tano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.05.042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334720v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Orts-Del'Immagine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asha Baskaran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02943951v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng B Quan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kermarquer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72039-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02489664v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik J. Verweij" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.47699" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019795v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S Oldfield" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Grossrubatscher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Chavez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hoagland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex R Huth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.56619" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02540191v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paride Antinucci" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adna Dumitrescu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deleuze" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Morley" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristie Leung" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.54937" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04539366v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick B Shipley" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Dani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Deister" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Cui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2020.08.024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02975594v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Orts Del'Immagine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Penru" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;zeron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.59469" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02136729v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rosello" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Geny" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000235" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02273092v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bercier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Hubbard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fidelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O Auer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13024-019-0327-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01971726v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04403445v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen E Severi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31968-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01945948v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Accanto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Molinier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrii Tanese" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Ronzitti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary L. Newman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01918990v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Sternberg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Brosse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06225-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032491v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.05.079" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04413986v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary L Newman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.001478" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01954973v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Knafo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-En Brian Tseng" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parrin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.25260" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516797v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Djenoune" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gomez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna R. Sternberg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00350-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01327206v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rupprecht" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer W. Friedrich" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.7.001656" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01382762v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey&#160;michael Hubbard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs&#160;lucas B&#246;hm" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-En&#160;brian Tseng" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Newman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.08.026" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963770v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Hernandez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Papagiakoumou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11928" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285569v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Lucas B&#246;hm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nunes Figueiredo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10866" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01371943v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2016.07.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227829v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng B. Quan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubessy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Galant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia B. Kenigfest" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119290" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01941112v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Stokes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna G&#243;mez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.09.070" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01214787v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O. Auer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Xiao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gebhardt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.05061.030" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01272977v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel A. Lauterbach" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Emiliani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143681" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321299v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Khabou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Joubert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2014.00026" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311698v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky G. Goetz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Steed" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita R. Ferreira" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roth" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ramspacher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.01.032" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112731v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio de Vico Fallani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Corazzol" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2014.2341632" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542736v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elim Hong" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirankumar Santhakumar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney A. Akitake" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Jung Ahn" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thisse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1319566110" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01578454v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen E. Severi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2013.00107" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145309v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Cocco" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourdieu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois L&#233;ger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herr" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00530.2004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145442v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ybert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Prinz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854612v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claire.wyart@icm-institute.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wyartlab.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenith-etn.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adioscorona.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729188v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlos Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Sridhar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wyart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Vergassola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/prxlife.2.023001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729187v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C Marques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Orger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2410254121" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336908v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixin Xu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P Dugu&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Cantaut-Belarif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhasini Gupta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-023-00491-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302096v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bellegarda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Zavard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brochard-Wyart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Joanny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.86175" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505931v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023082" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04192775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Carbo-Tano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Orts-Del&#8217;immagine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs L B&#246;hm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41583-023-00723-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362291v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lapoix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Jia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thouvenin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pascucci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01418-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064556v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marie-Hardy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Slimani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Messa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb El Bourakkadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Prigent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32536-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252210v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Ginoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mora" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Walczak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.81279" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032555v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Prendergast" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kin Ki Jim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marnas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Desban" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Quan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.01.039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03142570v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokul Rajan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lafaye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duroure" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Faini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110585" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03521462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Reddy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidenori Tanaka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Roussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mirat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009672" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03191555v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Keiser" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gallaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3932" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Yue Wu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Carb&#243;-Tano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.05.042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02489664v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik J. Verweij" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.47699" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02943951v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng B Quan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kermarquer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72039-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019795v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S Oldfield" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Grossrubatscher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Chavez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hoagland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex R Huth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.56619" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02540191v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paride Antinucci" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adna Dumitrescu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deleuze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Morley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristie Leung" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.54937" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04539366v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick B Shipley" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Dani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Deister" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Cui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2020.08.024" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02975594v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Orts Del'Immagine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Penru" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;zeron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.59469" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334720v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Orts-Del'Immagine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asha Baskaran" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02136729v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rosello" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Geny" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000235" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02273092v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bercier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Hubbard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fidelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O Auer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13024-019-0327-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04403445v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen E Severi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31968-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01945948v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Accanto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Molinier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrii Tanese" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Ronzitti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary L. Newman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032491v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Sternberg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.05.079" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01918990v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Brosse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06225-x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04413986v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary L Newman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.001478" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01971726v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01954973v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Knafo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-En Brian Tseng" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parrin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.25260" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516797v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Djenoune" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gomez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna R. Sternberg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00350-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01382762v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey&#160;michael Hubbard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs&#160;lucas B&#246;hm" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-En&#160;brian Tseng" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Newman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.08.026" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01327206v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rupprecht" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer W. Friedrich" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.7.001656" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963770v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Hernandez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Papagiakoumou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11928" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285569v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Lucas B&#246;hm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nunes Figueiredo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10866" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01371943v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2016.07.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01941112v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Stokes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna G&#243;mez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.09.070" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01214787v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O. Auer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Xiao" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gebhardt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.05061.030" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01272977v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel A. Lauterbach" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Emiliani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143681" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227829v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng B. Quan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubessy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Galant" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia B. Kenigfest" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119290" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321299v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Khabou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Joubert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2014.00026" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311698v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky G. Goetz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Steed" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita R. Ferreira" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roth" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ramspacher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.01.032" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112731v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio de Vico Fallani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Corazzol" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2014.2341632" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542736v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elim Hong" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirankumar Santhakumar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney A. Akitake" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Jung Ahn" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thisse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1319566110" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01578454v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen E. Severi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2013.00107" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145309v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Cocco" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourdieu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois L&#233;ger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herr" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00530.2004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145442v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ybert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Prinz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854612v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>