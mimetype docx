--- v0 (2026-03-16)
+++ v1 (2026-05-09)
@@ -1141,239 +1141,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency of injective tree patterns</w:t>
+                <w:t xml:space="preserve">Synthesizing transformations from XML schema mappings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadime Francis</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Hofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Murlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Pilipczuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Software Technology and Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Database Theory (ICDT 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Athènes, Greece. pp.61-71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5441/002/icdt.2014.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094596v2</w:t>
+                <w:t xml:space="preserve">hal-01854501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesizing transformations from XML schema mappings</w:t>
+                <w:t xml:space="preserve">Consistency of injective tree patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Piotr Hofman</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadime Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Murlak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michal Pilipczuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Database Theory (ICDT 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Foundations of Software Technology and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, New Dehli, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5441/002/icdt.2014.10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01854501v1</w:t>
+                <w:t xml:space="preserve">hal-01094596v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciding Definability by Deterministic Regular Expressions</w:t>
               </w:r>
@@ -2108,51 +2108,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495051v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire David" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadime Francis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Marsault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3651601" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778196v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Arenas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Barcel&#243;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghyn Bienvenu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Calvanese" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagMan.7.1.1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799446v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Czerwi&#324;ski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Murlak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Parys" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-017-9771-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806706v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Losemann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Martens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.03.011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835833v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Libkin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Tan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2338626.2338632" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Bojanczyk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Muscholl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwentick" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Segoufin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1970398.1970403" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882187v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2023/18" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778169v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799440v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2016.20" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094596v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854501v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Hofman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pilipczuk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/icdt.2014.10" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788609v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gheerbrant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1938551.1938558" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151749v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2006.51" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151833v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1142351.1142354" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495051v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire David" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadime Francis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Marsault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3651601" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778196v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Arenas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Barcel&#243;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghyn Bienvenu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Calvanese" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagMan.7.1.1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799446v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Czerwi&#324;ski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Murlak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Parys" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-017-9771-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806706v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Losemann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Martens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.03.011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835833v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Libkin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Tan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2338626.2338632" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Bojanczyk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Muscholl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwentick" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Segoufin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1970398.1970403" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882187v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2023/18" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778169v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799440v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2016.20" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854501v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Hofman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pilipczuk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/icdt.2014.10" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094596v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788609v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gheerbrant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1938551.1938558" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151749v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2006.51" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151833v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1142351.1142354" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>