--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Granier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities offered by geostationary space observations for air quality research and emission monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Long He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn-Michael Oomen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfu Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Chance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 106 (5), pp.E939-E963. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/bams-d-23-0145.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04900940v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of Wintertime Arctic Black Carbon to Removal Processes and Regional Alaskan Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Raut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Marelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuo Onishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (7), pp.e2024JD042885. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JD042885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoCO2-MOSAIC 1.0: a global mosaic of regional, gridded, fossil, and biofuel CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; emission inventories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Urraca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greet Janssens-Maenhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Álamos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berna-Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Crippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.501-523. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-501-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04835925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear and Non‐Gaussian Ensemble Assimilation of MOPITT CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Trudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Mckain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (12), pp.e2023JD040647. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JD040647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant chlorine emissions from biomass burning affect the long-term atmospheric chemistry in Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianing Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (9), pp.nwae285. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nsr/nwae285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Scale Inversions from MOPITT CO and MODIS AOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avelino Arellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (19), pp.4813. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15194813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S‐5P/TROPOMI‐Derived NO x Emissions From Copper/Cobalt Mining and Other Industrial Activities in the Copperbelt (Democratic Republic of Congo and Zambia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martínez-Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Veefkind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Theys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (19), pp.e2023GL104109. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GL104109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Urban Air Quality Simulations During the KORUS‐AQ Campaign With Regionally Refined Versus Global Uniform Grids in the Multi‐Scale Infrastructure for Chemistry and Aerosols (MUSICA) Version 0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duseong Jo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Emmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Tilmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung‐hun Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (7), pp.e2022MS003458. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022MS003458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquity of anthropogenic terpenoids in cities worldwide: Emission ratios, emission quantification and implications for urban atmospheric chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Panopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (7), pp.e2022JD037566. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022jd037566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the AQ-WATCH Project and the AQ-WATCH Toolkit to fight air pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sofiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Timmermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (Supplement_3), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckac131.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPILA dataset: a regional emission inventory of reactive gases for South America based on the combination of local and global information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Castesana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisa Diaz Resquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Huneeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Puliafito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.271-293. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-14-271-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African anthropogenic emissions inventory for gases and particles from 1990 to 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekou Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric-Michel Assamoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Touré N'Datchoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (7), pp.3691-3705. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-3691-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Impacts of COVID-19 on NOx and VOC Levels over China Based on TROPOMI and IASI Satellite Data and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trissevgeni Stavrakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Bauwens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellie Elguindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (8), pp.946. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12080946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03298806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse response of surface ozone to COVID-19 lockdown in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trissevgeni Stavrakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellie Elguindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 789, pp.147739. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in global air pollutant emissions during the COVID-19 pandemic: a dataset for atmospheric modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellie Elguindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.4191-4206. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-4191-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Anomalies in the Free Troposphere During the COVID‐19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Steinbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (16), pp.e2021GL094204. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL094204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copernicus Atmosphere Monitoring Service TEMPOral profiles (CAMS-TEMPO): global and European emission temporal profile maps for atmospheric chemistry modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Jorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Kuenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.367-404. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-367-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of Magnitudes and Trends in Anthropogenic Surface Emissions From Bottom-Up Inventories, Top-Down Estimates, and Emission Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellie Elguindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trissevgeni Stavrakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Bauwens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (8), pp.e2020EF001520. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020EF001520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multi-Scale Infrastructure for Chemistry and Aerosols (MUSICA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Eastham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avelino Arellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Barsanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (10), pp.E1743-E1760. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-19-0331.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft observations since the 1990s reveal increases of tropospheric ozone at multiple locations across the Northern Hemisphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai-Lan Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Ziemke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (34), pp.eaba8272. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aba8272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric Ozone Assessment Report: A critical review of changes in the tropospheric ozone burden and budget from 1850 to 2100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A T Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y F Elshorbany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O R Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P J Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), p 1- 53. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/elementa.2020.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of anthropogenic air pollutant emission inventories for South America at national and city scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huneeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Castesana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Menares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 235, pp.117606. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2020.117606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correcting model biases of CO in East Asia: impact on oxidant distributions during KORUS-AQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Emmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Raeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Tilmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyuki Miyazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (23), pp.14617-14647. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-14617-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108152v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of anthropogenic emission inventories on simulations of air quality in China during winter and summer 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katinka Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 198, pp.236-256. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.10.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaring emissions in Africa: Distribution, evolution and comparison with current inventories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekou Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 199, pp.423-434. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Trends of Anthropogenic SO2 , NOx , CO, and NMVOCs Emissions in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (8), pp.1112-1133. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018EF000822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EURODELTA-Trends, a multi-model experiment of air quality hindcast in Europe over 1990–2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Manders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Mar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Mircea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (9), pp.3255 - 3276. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-10-3255-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01663171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forty years of improvements in European air quality: regional policy-industry interactions with global impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Crippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greet Janssens-Maenhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Dentener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Guizzardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (6), pp.3825-3841. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-3825-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01180292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global biogenic volatile organic compound emissions in the ORCHIDEE and MEGAN models and sensitivity to key parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palmira Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lathière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (22), pp.14169-14202. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-14169-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01237015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of long-term observations of NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; and CO in megacities and application to constraining emissions inventories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Hassler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian C. Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Carslaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (18), pp.9920-9930. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL069894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01371221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric ozone and its precursors from the urban to the global scale from air quality to short-lived climate forcer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. S. Monks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. T. Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (15), pp.8889-8973. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-8889-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explosive growth in African combustion emissions from 2005 to 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Assamoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), pp.035003. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/9/3/035003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigate smog to inform policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy P. Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John P. Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Faccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Fuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 509 (7501), pp.427-427. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/509427a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global data set of biogenic VOC emissions calculated by the MEGAN model over the last 30 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.9317-9341. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-9317-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation, Adaptation or Climate Engineering?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy P. Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Inquiries in Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/til-2013-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MACC reanalysis: an 8 yr data set of atmospheric composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Inness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chabrillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (8), pp.4073-4109. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-13-4073-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Directions: GEIA's 2020 vision for better air emissions information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Tarrasón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81, pp.710-712. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.08.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future air quality in Europe: a multi-model assessment of projected exposure to ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ø. Hodnebrog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jakobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (21), pp.10613-10630. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-10613-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIERA - The Community Initiative for Emissions Research and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Falke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Keane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'activité de l'IGAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ECCAD Database: Emissions of Atmospheric Compounds & Compilation of Ancillary Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'activité de l'IGAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEIA - The Global Emissions InitiAtive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tarrason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Middleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'activité de l'IGAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Directions: Toward a community emissions approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan R. Falke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Keating</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.333-334. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.01.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality trends in Europe over the past decade: a first multi-model assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ø. Hodnebrog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jakobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (22), pp.11657-11678. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-11-11657-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of anthropogenic and biomass burning emissions of air pollutants at global and regional scales during the 1980-2010 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tami Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109 (1-2), pp.163-190. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-011-0154-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of global inventories of CO emissions from biomass burning derived from remotely sensed data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stroppiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Brivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (24), pp.12173-12189. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-10-12173-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated African biomass burning emission inventories in the framework of the AMMA-IDAF program, with an evaluation of combustion aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (19), pp.9631-9646. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-10-9631-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions of gases and particles from biomass burning during the 20th century using satellite data and an historical reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (11), pp.1469-1477. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2010.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description and evaluation of the Model for Ozone and Related chemical Tracers, version 4 (MOZART-4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa K. Emmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Walters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter G. Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele G. Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (1), pp.43-67. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-3-43-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in ozone depletion potentials of very short-lived substances with season and emission region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert W. Portmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen R. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (19), pp.L19804. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GL044856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical (1850–2000) gridded anthropogenic and biomass burning emissions of reactive gases and aerosols: methodology and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. C. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eyring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (15), pp.7017-7039. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-10-7017-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; columns in the western United States observed from space and simulated by a regional chemistry model and their implications for NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-W. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gleason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114 (D11), pp.D11301. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JD011343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric composition change – global and regional air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Monks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (33), pp.5268-5350. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gridded emissions in support of IPCC AR5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eyring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'activité de l'IGAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.12-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric composition change: Climate–Chemistry interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.S.A. Isaksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Myhre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.K. Berntsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.B. Dalsøren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (33), pp.5138-5192. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring atmospheric composition change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Klausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plass-Duelmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (33), pp.5351-5414. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric composition change: Ecosystems-Atmosphere interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pilegaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ambus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raivonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (33), pp.5193-5267. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.07.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Monitoring and Forecasting System For Atmospheric Composition: The GEMS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hollingsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Textor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 89 (8), pp.1147-1164. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/2008BAMS2355.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light absorbing carbon emissions from commercial shipping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Lerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahllee Baynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lovejoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (13), pp.L13815. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL033906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Measurements of Tropospheric Column O3 and NO2 in Eastern and Southeastern Asia: Comparison with a Global Model (MOZART-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Ziemke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy P. Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56 (2), pp.105-125. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10874-006-9045-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of chemical tracers to meteorological parameters in the MOZART-3 chemical transport model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.E. Kinnison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy P. Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Walters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112 (D20), pp.D20302. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JD007879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of air pollution in Eastern China and the Eastern United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuexi Tie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy P. Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunsheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Massie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40, pp.2607-2625. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.11.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Climate Change on the Future Chemical Composition of the Global Troposphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Saunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Diehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (16), pp.3932-3951. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JCLI3832.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone pollution from future ship traffic in the Arctic northern passages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Niemeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Jungclaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Emmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33, pp.L13807. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GL026180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global impact of road traffic on atmospheric chemical composition and on ozone climate forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Niemeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Kornblueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Walters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy P. Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (D9), pp.D09301. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JD006407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global impact of road traffic on atmospheric chemical composition and on ozone climate forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Niemeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Kornblueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Walters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy P. Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111, pp.D09301. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JD006407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing future nitrogen deposition and carbon cycle feedback using a multimodel approach: Analysis of nitrogen deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-T. Kiehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-P. Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cameron-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (D19), pp.D19303. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JD005825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric ozone evolution between 1890 and 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Emmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Buja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Washington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (8), pp.D08304. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JD005537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of present aircraft emissions of nitrogen oxides on tropospheric ozone and climate forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy P Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 21 (18), pp.2031-2034. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/94GL01729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03860780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared cross sections and global warming potentials of 10 alternative hydrohalocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réginald Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 98 (D6), pp.10491-10497. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/93JD00390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant lidar detection of Ca and Ca&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; in the upper atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 12 (10), pp.655-658. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/GL012i010p00655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General theory of the alkali metals present in the earth's upper atmosphere. II - Seasonal and meridional variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Chanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 3, pp.298-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General theory of the alkali metals present in the earth's upper atmosphere. III - Diurnal variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Chanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 3, pp.445-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General theory of the alkali metals present in the earth's upper atmosphere. I - Flux model: Chemical and dynamical processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Chanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 3, pp.163-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daytime lidar measurements of the mesospheric ozone layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 30 (2), pp.169-177. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0032-0633(82)90087-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daytime laser sounding in the visible wavelength region - Application to the study of atomic sodium in the mesosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Porteneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des sciences Série 2 - Mécanique-physique, Chimie, Sciences de l'univers, Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 292 (4), pp.401-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources and processes influencing black carbon over Alaska during wintertime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Raut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Marelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuo Onishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Global Atmospheric Chemistry conference (IGAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03751144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Copernicus Atmosphere Monitoring Service emissions dataset of anthropogenic and natural emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elguindi N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doubalova Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galle Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IUGG General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Quality Forecating in latin America: the PAPILA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy P. Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IUGG General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface emissions for global and regional air quality forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elguindi N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Kuenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Air Quality Forecasting Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Copernicus Atmosphere Monitoring Service (CAMS) air quality forecasting system at the regional and global scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Henri Peuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Air Quality Forecasting Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-model operational forecasting system for air quality in Eastern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy P. Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katinka Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">y Y. Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblee General de l"American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaring emissions in Africa: distribution, evolution and comparison with current inventories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekou Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICACGP/IGAC International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Takamastu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of surface emissions using the ECCAD database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elguindi N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICACGP/IGAC International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Takamatsu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of surface emissions in China and impact on changes in air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elguindi N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Solmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblee de l"American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMS Emissions for the global and regional services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Policy Workshop of the Copernicus Atmosphere Monitoring Service</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic emissions in South America for air quality and climate modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huneeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Dawidowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Emission Inventory Conference “Applying Science and Streamlining Processes to Improve Inventories”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to Emissions Distributions and Related Ancillary Data through the ECCAD database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica de Graaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01663184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in anthropogenic emissions from 1960 to 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Emission Inventory Conference “Applying Science and Streamlining Processes to Improve Inventories”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in anthropogenic surface emissions in different world regions during the past decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2016 Science Conference (International Global Atmospheric Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Breckenridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01384429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The application of long-term observations of NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; and CO to constrain a global emissions inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Hassler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian C. Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Civerolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2016 Science Conference (International Global Atmospheric Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Breckenridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and Forecasting Air Quality over China: Results from the PANDA Modeling System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katinka Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2016 Science Conference (International Global Atmospheric Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Breckenridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01373482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an International Network for Monitoring, Analyzing and Forecasting Regional Air Quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2016 Science Conference (International Global Atmospheric Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Breckenridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01373524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of flaring emissions in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekou Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roblou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Datchoch Evelyne Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2016 Science Conference (International Global Atmospheric Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Breckenridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01380603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global and regional comparison of biomass burning emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gitta Lasslop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Knorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2016 Science Conference (International Global Atmospheric Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Breckenridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01373526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Air Quality in Different World Regions for the Past Decades: analyses using chemistry-climate simulations and observations from satellite and monitoring stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Tilmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2016 Science Conference (International Global Atmospheric Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Breckenridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01380702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEIA: Working Towards Better Emissions Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Tarrasón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Middleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2016 Science Conference (International Global Atmospheric Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Breckenridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01384431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEIA’s Vision for Improved Emissions Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Tarrason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Middleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Sa Francisco, United States. pp.A33F-3251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Evolution of the Chemical Composition of the Atmosphere over the Past Three Decades: Comparisons of Chemistry-Climate Model Simulations with In-situ and Remote Sensing Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Tilmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hilboll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.A43I-3389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictions of Chemical Weather in Asia: The EU Panda Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuemei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.A22C-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of fifty year Gas Flaring Emissions from oil/gas companies in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.A13E-3217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variability of biogenic isoprene emissions and their impact on atmospheric chemical composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trissevgeni Stavrakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IGAC Science Conference on Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Natal, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios over the past 3 decades: air quality impact of European legislation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greet Janssens-Maenhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Crippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Guizzardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Schaaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Muntean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to Emissions Distributions and Related Ancillary Data through the ECCAD database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean air for future generations : a multi-model investigation of air quality projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Nyiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oivind Hodnebrog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Jakobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planet Under Pressure 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Science and Policy Needs with Community Emissions Efforts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tarrason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Middleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th International EPA Emission Inventory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Tampa, United States. pp.Session 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions of aerosols and their precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Cooperative on Aerosol Prediction (ICAP) Workshop: Aerosol Emission and Removal Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality in the Arctic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gateway to the Arctic Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bremerhaven, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling changes in Arctic air pollution due to increased industrial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennie L. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Roiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Raut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Schlager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2012: Atmospheric Chemistry in the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic Emissions at the Global and Regional Scale during the Past Three Decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Janssens-Maenhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Klimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th International EPA Emission Inventory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Tampa, United States. pp.Session 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of recent surface emissions from inventories and inverse estimates: are future emission scenarios valid for the recent past?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellie Elguindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Stavrakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyuki Miyazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IUGG General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality trends in European pollution hotspots : overview of CityZen multi-model hindcasts and projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oivind Hodnebrog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Nyiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosols and other anthropogenic impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Climate Scenarios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality trends in Europe over the past decade: a first multimodel assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCENT-Plus Symposium on Air Quality and Climate Change: Interactions and Feedbacks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employing observational VOC:CO ratios from megacities to improve VOC emissions inventories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. von Schneidemesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU (European Geophysical Union) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the distribution of tropospheric ozone and its precursores during the 1997-2030 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCENT-Plus Symposium on Air Quality and Climate Change: Interactions and Feedbacks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in surface emissions and in the chemical composition of the troposphere over the past decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Denier van de Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRP Open Science Conference: "Climate research in service to society"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the chemical composition of the troposphere over the Arctic region using global model simulations within the MACC project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRP Open Science Conference: "Climate research in service to society"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating NOx emissions using satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Mckeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. H. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of chemistry transport model simulations in the MACC project: comparison with satellite and in-situ data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.EGU2011-6390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of anthropogenic VOC speciation on the composition of the troposphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. von Schneidemesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCENT-Plus Symposium on Air Quality and Climate Change: Interactions and Feedbacks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected Climate Changes and Regional Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of global and regional anthropogenic emissions from 1980 to 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MACC Conference on Monitoring and Forecasting Atmospheric Composition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the distribution and variability of tropospheric ozone and precursors based on global model simulations within the MACC project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCENT-Plus Symposium on Air Quality and Climate Change: Interactions and Feedbacks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the impact of chemical boundary conditions on air quality modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Meleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oivind Hodnebrog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use and development of emission inventory for research projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Environment Agency workshop on GMES services and emission inventories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CIERA US Initiative on emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Falke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Keating</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Science Conference of the International Global Atmospheric Chemistry (IGAC) Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the changes in the tropospheric composition over the past two decades using Satellite observations and CTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Khokhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Science Conference of the International Global Atmospheric Chemistry (IGAC) Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the composition of the troposphere over the past 10 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Collette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Global and Regional Gridded Distribution of Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tami Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th International EPA Emission Inventory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, San Antonio, United States. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of the MACC European Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simmons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Emissions Inventory Activity (GEIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th International EPA Emission Inventory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, San Antonio, United States. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Emissions Inventory Activity (GEIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Science Conference of the International Global Atmospheric Chemistry (IGAC) Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of anthropogenic emissions at the global and regional scale during the past three decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Monitoring Atmospheric Composition and Climate MACC project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simmons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Science Conference of the International Global Atmospheric Chemistry (IGAC) Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECCAD : Emissions of Atmospheric Compounds and Compilation of Ancillary Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bodichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Science Conference of the International Global Atmospheric Chemistry (IGAC) Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to access global and regional burnt biomass from satellite observations to derive gases and particle emission inventories?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stroppiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Science Conference of the International Global Atmospheric Chemistry (IGAC) Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Community Initiative for Emissions Research and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Falke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Keating</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th International EPA Emission Inventory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, San Antonio, United States. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joint modeling exercise designed to assess the respective impact of emission changes and meteorological variability on the observed air quality trends in major urban hotspots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo d'Isidoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and comparison of trends in concentrations and emissions of VOC and CO and VOC:CO ratios in urban European cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. von Schneidemesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of anthropogenic and natural surface emissions of atmospheric chemical compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Science Conference of the International Global Atmospheric Chemistry (IGAC) Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the distribution of tropospheric chemical species during the past decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Khokhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of GRG-CTM simulations by using updated emission inventories in the framework of the MACC project; Validation with SCIAMACHY Observations,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Khokhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ancellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEIA - Enhancing Communications on Global Emissions 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 18th International EPA Emission Inventory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Baltimore, United States. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions of gases and particles from biomass burning during the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillaumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEIA-ACCENT 2009 Open Conference on Emissions of Gases and Aerosols. Progress and Modeling Needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions of gases and particles from biomass burning during the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ILEAPS/GEWEX Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use and validation of the GEMS chemical forecasts during POLARCAT 2008 campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Khokhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Flemming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The citizen project : bridging the scales with focus on megacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Air Quality, Science and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Istanbul, Turkey. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Reactive Gases emission inventories in GEMS and MACC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Khokhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEIA-ACCENT 2009 Open Conference on Emissions of Gases and Aerosols. Progress and Modeling Needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical emissions of atmospheric compounds resulting from biomass burning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2009 : Challenges to our Volatile Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An updated inventory of SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; emission from smelters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Khokhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEIA-ACCENT 2009 Open Conference on Emissions of Gases and Aerosols. Progress and Modeling Needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of Global Estimates of CO Emissions Derived from Satellite-Based Burnt Biomass Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Brivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zambrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stroppiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 33rd International Symposium on Remote Sensing of Environment (ISRSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Stresa, Italy. p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use and validation of GEMS global forecasts used for flight planning during POLARCAT-France 2008 campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Khokhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ancellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Flemming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Air Quality Forecasting Research (IWAQFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CityZen Project - Bridging the Scales with Focus on Megacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kanakidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMAS Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-CO2 Emissions for IPCC AR5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eyring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kainuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMAS Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated forecasting system for global reactive gases in the troposphere and stratosphere: the GRG sub-project of MACC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Schultz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Air Quality Forecasting Research (IWAQFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and Future non-CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; emissions for IPCC AR5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eyring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kainuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEIA-ACCENT 2009 Open Conference on Emissions of Gases and Aerosols. Progress and Modeling Needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEIA/ACCENT database of emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ILEAPS/GEWEX Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress from &amp;quot;global earth-system monitoring using satelite and in-situ data&amp;quot; (GEMS) project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hollingsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Eskes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French/Belgian Scientific Contribution to Tropospheric Studies using the METOP Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Turquety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st EPS/MetOp RAO Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Frascati, Italy. pp.15 - 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIDAR Metal Density Measurements in the Upper Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ESA Symposium on European Rocket and Balloon Programs and Related Research. ESA SP-270</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1987, Sunne, Sweden. pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Emissions for Forecasting and Reanalyses of Air Quality in Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.A31B-0027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01403550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Chemical Composition of the Atmosphere over the Past Decades: Comparisons between Chemistry-Climate Model Simulations and Satellite Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Emmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATMOS 2015. Advances in Atmospheric Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Heraklion, Greece. Paper 213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01159825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of anthropogenic VOC emis- sions from observations in contrasted urban environments: a basis for emission inventory evaluation and the definition of CMIP (Coupled Model Intercomparison Project) historical emission inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future under Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. pp.P-1114-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Knowledge of Surface Emissions Using Observations from Satellite and Aircraft Campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Wan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATMOS 2015. Advances in Atmospheric Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Heraklion, Greece. Paper 200, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01162786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling sensitivity of biogenic VOC emissions to environmental factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palmira Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lathière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Guenther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The third Chemistry-Climate Model Initiative (CCMI) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lancaster, United Kingdom. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01145546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution from transit shipping and oil/gas extraction: Implications for future Arctic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennie L. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Marelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Raut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Arctic Science Summit Week (ASSW) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of anthropogenic VOC speciation on SOUTH AMERICAN MEGACITIES’ URBAN ATMOSPHERES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Von Schneidemesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planet under pressure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, London, United Kingdom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01149409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and future non-CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; emissions for IPCC AR5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eyring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ILEAPS/GEWEX Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Air Pollution in East Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katinka Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas Mijling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Idir Bouarar, Xuemei Wang, Guy P. Brasseur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Pollution in Eastern Asia: An Integrated Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2017, 978-3-319-59488-0. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59489-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic surface emissions in Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Idir Bouarar, Xuemei Wang, Guy P. Brasseur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Pollution in Eastern Asia: An Integrated Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2017, 978-3-319-59488-0. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59489-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kanakidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasad Kasibhatla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.185-206, 2003, Print ISBN: 978-3-642-62396-7; Online ISNB: 978-3-642-18984-5. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-18984-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new AMIGO project of IGAC Analysis of eMIssions usinG Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avelino Arellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Stavrakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ECCAD database, version 2: Emissions of Atmospheric Compounds & Compilation of Ancillary Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellie Elguindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions of Gases and Aerosols. Progress, Modeling Needs and Emerging Issues. Report of the 2009 GEIA-ACCENT Conference on emissions, ACCENT Report 4.2009, 2009.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M. Baldasano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Quadriennal du Comité National Français de Géodésie et Géophysique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hauchecorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMS-TEMPO: global and European emission temporal profile maps for atmospheric chemistry modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Jorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Kuenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Copernicus Atmosphere Monitoring Service global and regional emissions (April 2019 version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doubalova Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellie Elguindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Copernicus Atmosphere Monitoring Service. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de données satellitaires et inversion de sources pour l'étude de la composition chimique atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hauchecorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport Quadirennal 1998-2002, Comité National Français de Géodésie et Géophysique. 2003, pp.151-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId601"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Granier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities offered by geostationary space observations for air quality research and emission monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Long He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn-Michael Oomen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfu Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Chance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 106 (5), pp.E939-E963. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/bams-d-23-0145.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04900940v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of Wintertime Arctic Black Carbon to Removal Processes and Regional Alaskan Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Raut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Marelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuo Onishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (7), pp.e2024JD042885. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JD042885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoCO2-MOSAIC 1.0: a global mosaic of regional, gridded, fossil, and biofuel CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; emission inventories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Urraca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greet Janssens-Maenhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Álamos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berna-Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Crippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.501-523. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-501-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04835925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear and Non‐Gaussian Ensemble Assimilation of MOPITT CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Trudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Mckain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (12), pp.e2023JD040647. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JD040647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant chlorine emissions from biomass burning affect the long-term atmospheric chemistry in Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianing Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (9), pp.nwae285. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nsr/nwae285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Scale Inversions from MOPITT CO and MODIS AOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avelino Arellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (19), pp.4813. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15194813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Urban Air Quality Simulations During the KORUS‐AQ Campaign With Regionally Refined Versus Global Uniform Grids in the Multi‐Scale Infrastructure for Chemistry and Aerosols (MUSICA) Version 0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duseong Jo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Emmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Tilmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung‐hun Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (7), pp.e2022MS003458. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022MS003458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S‐5P/TROPOMI‐Derived NO x Emissions From Copper/Cobalt Mining and Other Industrial Activities in the Copperbelt (Democratic Republic of Congo and Zambia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martínez-Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Veefkind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Theys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (19), pp.e2023GL104109. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GL104109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquity of anthropogenic terpenoids in cities worldwide: Emission ratios, emission quantification and implications for urban atmospheric chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Panopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (7), pp.e2022JD037566. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022jd037566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the AQ-WATCH Project and the AQ-WATCH Toolkit to fight air pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sofiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Timmermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (Supplement_3), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckac131.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPILA dataset: a regional emission inventory of reactive gases for South America based on the combination of local and global information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Castesana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisa Diaz Resquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Huneeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Puliafito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.271-293. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-14-271-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in global air pollutant emissions during the COVID-19 pandemic: a dataset for atmospheric modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellie Elguindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.4191-4206. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-4191-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse response of surface ozone to COVID-19 lockdown in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trissevgeni Stavrakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellie Elguindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 789, pp.147739. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Impacts of COVID-19 on NOx and VOC Levels over China Based on TROPOMI and IASI Satellite Data and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trissevgeni Stavrakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Bauwens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellie Elguindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (8), pp.946. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12080946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03298806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African anthropogenic emissions inventory for gases and particles from 1990 to 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekou Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric-Michel Assamoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Touré N'Datchoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (7), pp.3691-3705. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-3691-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Anomalies in the Free Troposphere During the COVID‐19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Steinbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (16), pp.e2021GL094204. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL094204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copernicus Atmosphere Monitoring Service TEMPOral profiles (CAMS-TEMPO): global and European emission temporal profile maps for atmospheric chemistry modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Jorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Kuenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.367-404. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-367-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multi-Scale Infrastructure for Chemistry and Aerosols (MUSICA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Eastham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avelino Arellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Barsanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (10), pp.E1743-E1760. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-19-0331.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of Magnitudes and Trends in Anthropogenic Surface Emissions From Bottom-Up Inventories, Top-Down Estimates, and Emission Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellie Elguindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trissevgeni Stavrakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Bauwens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (8), pp.e2020EF001520. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020EF001520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft observations since the 1990s reveal increases of tropospheric ozone at multiple locations across the Northern Hemisphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai-Lan Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Ziemke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (34), pp.eaba8272. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aba8272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correcting model biases of CO in East Asia: impact on oxidant distributions during KORUS-AQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Emmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Raeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Tilmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyuki Miyazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (23), pp.14617-14647. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-14617-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108152v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of anthropogenic air pollutant emission inventories for South America at national and city scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huneeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Castesana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Menares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 235, pp.117606. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2020.117606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric Ozone Assessment Report: A critical review of changes in the tropospheric ozone burden and budget from 1850 to 2100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A T Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y F Elshorbany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O R Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P J Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), p 1- 53. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/elementa.2020.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaring emissions in Africa: Distribution, evolution and comparison with current inventories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekou Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 199, pp.423-434. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of anthropogenic emission inventories on simulations of air quality in China during winter and summer 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katinka Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 198, pp.236-256. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.10.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Trends of Anthropogenic SO2 , NOx , CO, and NMVOCs Emissions in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (8), pp.1112-1133. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018EF000822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EURODELTA-Trends, a multi-model experiment of air quality hindcast in Europe over 1990–2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Manders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Mar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Mircea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (9), pp.3255 - 3276. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-10-3255-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01663171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forty years of improvements in European air quality: regional policy-industry interactions with global impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Crippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greet Janssens-Maenhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Dentener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Guizzardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (6), pp.3825-3841. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-3825-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01180292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of long-term observations of NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; and CO in megacities and application to constraining emissions inventories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Hassler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian C. Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Carslaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (18), pp.9920-9930. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL069894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01371221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global biogenic volatile organic compound emissions in the ORCHIDEE and MEGAN models and sensitivity to key parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palmira Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lathière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (22), pp.14169-14202. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-14169-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01237015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric ozone and its precursors from the urban to the global scale from air quality to short-lived climate forcer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. S. Monks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. T. Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (15), pp.8889-8973. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-8889-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explosive growth in African combustion emissions from 2005 to 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Assamoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), pp.035003. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/9/3/035003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigate smog to inform policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy P. Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John P. Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Faccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Fuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 509 (7501), pp.427-427. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/509427a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global data set of biogenic VOC emissions calculated by the MEGAN model over the last 30 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.9317-9341. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-9317-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation, Adaptation or Climate Engineering?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy P. Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Inquiries in Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/til-2013-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MACC reanalysis: an 8 yr data set of atmospheric composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Inness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chabrillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (8), pp.4073-4109. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-13-4073-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Directions: GEIA's 2020 vision for better air emissions information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Tarrasón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81, pp.710-712. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.08.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIERA - The Community Initiative for Emissions Research and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Falke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Keane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'activité de l'IGAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ECCAD Database: Emissions of Atmospheric Compounds & Compilation of Ancillary Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'activité de l'IGAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future air quality in Europe: a multi-model assessment of projected exposure to ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ø. Hodnebrog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jakobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (21), pp.10613-10630. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-10613-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEIA - The Global Emissions InitiAtive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tarrason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Middleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'activité de l'IGAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Directions: Toward a community emissions approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan R. Falke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Keating</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.333-334. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.01.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of anthropogenic and biomass burning emissions of air pollutants at global and regional scales during the 1980-2010 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tami Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109 (1-2), pp.163-190. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-011-0154-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality trends in Europe over the past decade: a first multi-model assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ø. Hodnebrog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jakobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (22), pp.11657-11678. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-11-11657-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions of gases and particles from biomass burning during the 20th century using satellite data and an historical reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (11), pp.1469-1477. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2010.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated African biomass burning emission inventories in the framework of the AMMA-IDAF program, with an evaluation of combustion aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (19), pp.9631-9646. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-10-9631-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of global inventories of CO emissions from biomass burning derived from remotely sensed data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stroppiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Brivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (24), pp.12173-12189. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-10-12173-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description and evaluation of the Model for Ozone and Related chemical Tracers, version 4 (MOZART-4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa K. Emmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Walters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter G. Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele G. Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (1), pp.43-67. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-3-43-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in ozone depletion potentials of very short-lived substances with season and emission region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert W. Portmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen R. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (19), pp.L19804. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GL044856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical (1850–2000) gridded anthropogenic and biomass burning emissions of reactive gases and aerosols: methodology and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. C. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eyring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (15), pp.7017-7039. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-10-7017-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring atmospheric composition change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Klausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plass-Duelmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (33), pp.5351-5414. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; columns in the western United States observed from space and simulated by a regional chemistry model and their implications for NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-W. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gleason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114 (D11), pp.D11301. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JD011343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gridded emissions in support of IPCC AR5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eyring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'activité de l'IGAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.12-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric composition change: Climate–Chemistry interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.S.A. Isaksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Myhre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.K. Berntsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.B. Dalsøren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (33), pp.5138-5192. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric composition change – global and regional air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Monks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (33), pp.5268-5350. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric composition change: Ecosystems-Atmosphere interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pilegaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ambus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raivonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (33), pp.5193-5267. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.07.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Monitoring and Forecasting System For Atmospheric Composition: The GEMS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hollingsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Textor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 89 (8), pp.1147-1164. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/2008BAMS2355.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light absorbing carbon emissions from commercial shipping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Lerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahllee Baynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lovejoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (13), pp.L13815. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL033906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Measurements of Tropospheric Column O3 and NO2 in Eastern and Southeastern Asia: Comparison with a Global Model (MOZART-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Ziemke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy P. Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56 (2), pp.105-125. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10874-006-9045-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of chemical tracers to meteorological parameters in the MOZART-3 chemical transport model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.E. Kinnison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy P. Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Walters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112 (D20), pp.D20302. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JD007879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global impact of road traffic on atmospheric chemical composition and on ozone climate forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Niemeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Kornblueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Walters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy P. Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (D9), pp.D09301. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JD006407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone pollution from future ship traffic in the Arctic northern passages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Niemeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Jungclaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Emmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33, pp.L13807. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GL026180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Climate Change on the Future Chemical Composition of the Global Troposphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Saunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Diehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (16), pp.3932-3951. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JCLI3832.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of air pollution in Eastern China and the Eastern United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuexi Tie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy P. Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunsheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Massie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40, pp.2607-2625. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.11.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global impact of road traffic on atmospheric chemical composition and on ozone climate forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Niemeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Kornblueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Walters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy P. Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111, pp.D09301. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JD006407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing future nitrogen deposition and carbon cycle feedback using a multimodel approach: Analysis of nitrogen deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-T. Kiehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-P. Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cameron-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (D19), pp.D19303. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JD005825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric ozone evolution between 1890 and 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Emmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Buja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Washington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (8), pp.D08304. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JD005537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of present aircraft emissions of nitrogen oxides on tropospheric ozone and climate forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy P Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 21 (18), pp.2031-2034. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/94GL01729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03860780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared cross sections and global warming potentials of 10 alternative hydrohalocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réginald Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 98 (D6), pp.10491-10497. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/93JD00390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant lidar detection of Ca and Ca&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; in the upper atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 12 (10), pp.655-658. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/GL012i010p00655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General theory of the alkali metals present in the earth's upper atmosphere. II - Seasonal and meridional variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Chanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 3, pp.298-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General theory of the alkali metals present in the earth's upper atmosphere. III - Diurnal variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Chanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 3, pp.445-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General theory of the alkali metals present in the earth's upper atmosphere. I - Flux model: Chemical and dynamical processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Chanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 3, pp.163-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daytime lidar measurements of the mesospheric ozone layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 30 (2), pp.169-177. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0032-0633(82)90087-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daytime laser sounding in the visible wavelength region - Application to the study of atomic sodium in the mesosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Porteneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des sciences Série 2 - Mécanique-physique, Chimie, Sciences de l'univers, Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 292 (4), pp.401-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources and processes influencing black carbon over Alaska during wintertime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Raut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Marelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuo Onishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Global Atmospheric Chemistry conference (IGAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03751144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Copernicus Atmosphere Monitoring Service emissions dataset of anthropogenic and natural emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elguindi N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doubalova Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galle Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IUGG General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Quality Forecating in latin America: the PAPILA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy P. Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IUGG General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-model operational forecasting system for air quality in Eastern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy P. Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katinka Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">y Y. Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblee General de l"American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface emissions for global and regional air quality forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elguindi N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Kuenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Air Quality Forecasting Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Copernicus Atmosphere Monitoring Service (CAMS) air quality forecasting system at the regional and global scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Henri Peuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Air Quality Forecasting Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaring emissions in Africa: distribution, evolution and comparison with current inventories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekou Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICACGP/IGAC International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Takamastu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of surface emissions using the ECCAD database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elguindi N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICACGP/IGAC International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Takamatsu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of surface emissions in China and impact on changes in air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elguindi N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Solmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblee de l"American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMS Emissions for the global and regional services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Policy Workshop of the Copernicus Atmosphere Monitoring Service</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to Emissions Distributions and Related Ancillary Data through the ECCAD database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica de Graaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01663184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic emissions in South America for air quality and climate modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huneeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Dawidowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Emission Inventory Conference “Applying Science and Streamlining Processes to Improve Inventories”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in anthropogenic emissions from 1960 to 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Emission Inventory Conference “Applying Science and Streamlining Processes to Improve Inventories”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an International Network for Monitoring, Analyzing and Forecasting Regional Air Quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2016 Science Conference (International Global Atmospheric Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Breckenridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01373524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of flaring emissions in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekou Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roblou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Datchoch Evelyne Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2016 Science Conference (International Global Atmospheric Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Breckenridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01380603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and Forecasting Air Quality over China: Results from the PANDA Modeling System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katinka Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2016 Science Conference (International Global Atmospheric Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Breckenridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01373482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in anthropogenic surface emissions in different world regions during the past decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2016 Science Conference (International Global Atmospheric Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Breckenridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01384429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The application of long-term observations of NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; and CO to constrain a global emissions inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Hassler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian C. Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Civerolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2016 Science Conference (International Global Atmospheric Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Breckenridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global and regional comparison of biomass burning emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gitta Lasslop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Knorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2016 Science Conference (International Global Atmospheric Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Breckenridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01373526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Air Quality in Different World Regions for the Past Decades: analyses using chemistry-climate simulations and observations from satellite and monitoring stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Tilmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2016 Science Conference (International Global Atmospheric Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Breckenridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01380702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEIA: Working Towards Better Emissions Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Tarrasón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Middleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2016 Science Conference (International Global Atmospheric Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Breckenridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01384431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of fifty year Gas Flaring Emissions from oil/gas companies in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.A13E-3217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Evolution of the Chemical Composition of the Atmosphere over the Past Three Decades: Comparisons of Chemistry-Climate Model Simulations with In-situ and Remote Sensing Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Tilmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hilboll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.A43I-3389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictions of Chemical Weather in Asia: The EU Panda Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuemei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.A22C-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEIA’s Vision for Improved Emissions Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Tarrason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Middleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Sa Francisco, United States. pp.A33F-3251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variability of biogenic isoprene emissions and their impact on atmospheric chemical composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trissevgeni Stavrakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IGAC Science Conference on Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Natal, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios over the past 3 decades: air quality impact of European legislation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greet Janssens-Maenhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Crippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Guizzardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Schaaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Muntean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to Emissions Distributions and Related Ancillary Data through the ECCAD database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions of aerosols and their precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Cooperative on Aerosol Prediction (ICAP) Workshop: Aerosol Emission and Removal Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality in the Arctic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gateway to the Arctic Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bremerhaven, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean air for future generations : a multi-model investigation of air quality projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Nyiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oivind Hodnebrog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Jakobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planet Under Pressure 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Science and Policy Needs with Community Emissions Efforts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tarrason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Middleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th International EPA Emission Inventory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Tampa, United States. pp.Session 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic Emissions at the Global and Regional Scale during the Past Three Decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Janssens-Maenhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Klimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th International EPA Emission Inventory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Tampa, United States. pp.Session 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of recent surface emissions from inventories and inverse estimates: are future emission scenarios valid for the recent past?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellie Elguindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Stavrakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyuki Miyazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IUGG General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling changes in Arctic air pollution due to increased industrial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennie L. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Roiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Raut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Schlager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2012: Atmospheric Chemistry in the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality trends in European pollution hotspots : overview of CityZen multi-model hindcasts and projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oivind Hodnebrog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Nyiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of chemistry transport model simulations in the MACC project: comparison with satellite and in-situ data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.EGU2011-6390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of anthropogenic VOC speciation on the composition of the troposphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. von Schneidemesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCENT-Plus Symposium on Air Quality and Climate Change: Interactions and Feedbacks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating NOx emissions using satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Mckeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. H. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the chemical composition of the troposphere over the Arctic region using global model simulations within the MACC project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRP Open Science Conference: "Climate research in service to society"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the distribution of tropospheric ozone and its precursores during the 1997-2030 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCENT-Plus Symposium on Air Quality and Climate Change: Interactions and Feedbacks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in surface emissions and in the chemical composition of the troposphere over the past decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Denier van de Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRP Open Science Conference: "Climate research in service to society"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality trends in Europe over the past decade: a first multimodel assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCENT-Plus Symposium on Air Quality and Climate Change: Interactions and Feedbacks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employing observational VOC:CO ratios from megacities to improve VOC emissions inventories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. von Schneidemesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU (European Geophysical Union) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosols and other anthropogenic impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Climate Scenarios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected Climate Changes and Regional Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of global and regional anthropogenic emissions from 1980 to 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MACC Conference on Monitoring and Forecasting Atmospheric Composition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the distribution and variability of tropospheric ozone and precursors based on global model simulations within the MACC project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCENT-Plus Symposium on Air Quality and Climate Change: Interactions and Feedbacks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the impact of chemical boundary conditions on air quality modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Meleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oivind Hodnebrog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use and development of emission inventory for research projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Environment Agency workshop on GMES services and emission inventories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Emissions Inventory Activity (GEIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Science Conference of the International Global Atmospheric Chemistry (IGAC) Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of the MACC European Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simmons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Emissions Inventory Activity (GEIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th International EPA Emission Inventory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, San Antonio, United States. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the composition of the troposphere over the past 10 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Collette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Global and Regional Gridded Distribution of Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tami Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th International EPA Emission Inventory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, San Antonio, United States. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CIERA US Initiative on emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Falke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Keating</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Science Conference of the International Global Atmospheric Chemistry (IGAC) Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the changes in the tropospheric composition over the past two decades using Satellite observations and CTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Khokhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Science Conference of the International Global Atmospheric Chemistry (IGAC) Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECCAD : Emissions of Atmospheric Compounds and Compilation of Ancillary Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bodichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Science Conference of the International Global Atmospheric Chemistry (IGAC) Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Monitoring Atmospheric Composition and Climate MACC project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simmons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Science Conference of the International Global Atmospheric Chemistry (IGAC) Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of anthropogenic emissions at the global and regional scale during the past three decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to access global and regional burnt biomass from satellite observations to derive gases and particle emission inventories?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stroppiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Science Conference of the International Global Atmospheric Chemistry (IGAC) Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Community Initiative for Emissions Research and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Falke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Keating</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th International EPA Emission Inventory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, San Antonio, United States. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joint modeling exercise designed to assess the respective impact of emission changes and meteorological variability on the observed air quality trends in major urban hotspots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo d'Isidoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and comparison of trends in concentrations and emissions of VOC and CO and VOC:CO ratios in urban European cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. von Schneidemesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of anthropogenic and natural surface emissions of atmospheric chemical compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Science Conference of the International Global Atmospheric Chemistry (IGAC) Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the distribution of tropospheric chemical species during the past decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Khokhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of GRG-CTM simulations by using updated emission inventories in the framework of the MACC project; Validation with SCIAMACHY Observations,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Khokhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ancellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Reactive Gases emission inventories in GEMS and MACC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Khokhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEIA-ACCENT 2009 Open Conference on Emissions of Gases and Aerosols. Progress and Modeling Needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An updated inventory of SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; emission from smelters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Khokhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEIA-ACCENT 2009 Open Conference on Emissions of Gases and Aerosols. Progress and Modeling Needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical emissions of atmospheric compounds resulting from biomass burning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2009 : Challenges to our Volatile Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use and validation of the GEMS chemical forecasts during POLARCAT 2008 campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Khokhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Flemming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The citizen project : bridging the scales with focus on megacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Air Quality, Science and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Istanbul, Turkey. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEIA - Enhancing Communications on Global Emissions 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 18th International EPA Emission Inventory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Baltimore, United States. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions of gases and particles from biomass burning during the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ILEAPS/GEWEX Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions of gases and particles from biomass burning during the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillaumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEIA-ACCENT 2009 Open Conference on Emissions of Gases and Aerosols. Progress and Modeling Needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use and validation of GEMS global forecasts used for flight planning during POLARCAT-France 2008 campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Khokhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ancellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Flemming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Air Quality Forecasting Research (IWAQFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of Global Estimates of CO Emissions Derived from Satellite-Based Burnt Biomass Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Brivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zambrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stroppiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 33rd International Symposium on Remote Sensing of Environment (ISRSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Stresa, Italy. p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CityZen Project - Bridging the Scales with Focus on Megacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kanakidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMAS Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-CO2 Emissions for IPCC AR5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eyring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kainuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMAS Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated forecasting system for global reactive gases in the troposphere and stratosphere: the GRG sub-project of MACC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Schultz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Air Quality Forecasting Research (IWAQFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and Future non-CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; emissions for IPCC AR5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eyring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kainuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEIA-ACCENT 2009 Open Conference on Emissions of Gases and Aerosols. Progress and Modeling Needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEIA/ACCENT database of emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ILEAPS/GEWEX Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress from &amp;quot;global earth-system monitoring using satelite and in-situ data&amp;quot; (GEMS) project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hollingsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Eskes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French/Belgian Scientific Contribution to Tropospheric Studies using the METOP Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Turquety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st EPS/MetOp RAO Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Frascati, Italy. pp.15 - 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIDAR Metal Density Measurements in the Upper Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ESA Symposium on European Rocket and Balloon Programs and Related Research. ESA SP-270</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1987, Sunne, Sweden. pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Emissions for Forecasting and Reanalyses of Air Quality in Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.A31B-0027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01403550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Knowledge of Surface Emissions Using Observations from Satellite and Aircraft Campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Wan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATMOS 2015. Advances in Atmospheric Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Heraklion, Greece. Paper 200, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01162786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Chemical Composition of the Atmosphere over the Past Decades: Comparisons between Chemistry-Climate Model Simulations and Satellite Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Emmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATMOS 2015. Advances in Atmospheric Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Heraklion, Greece. Paper 213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01159825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of anthropogenic VOC emis- sions from observations in contrasted urban environments: a basis for emission inventory evaluation and the definition of CMIP (Coupled Model Intercomparison Project) historical emission inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future under Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. pp.P-1114-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling sensitivity of biogenic VOC emissions to environmental factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palmira Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lathière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Guenther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The third Chemistry-Climate Model Initiative (CCMI) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lancaster, United Kingdom. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01145546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution from transit shipping and oil/gas extraction: Implications for future Arctic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennie L. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Marelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Raut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Arctic Science Summit Week (ASSW) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of anthropogenic VOC speciation on SOUTH AMERICAN MEGACITIES’ URBAN ATMOSPHERES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Von Schneidemesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planet under pressure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, London, United Kingdom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01149409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and future non-CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; emissions for IPCC AR5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eyring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ILEAPS/GEWEX Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic surface emissions in Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Idir Bouarar, Xuemei Wang, Guy P. Brasseur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Pollution in Eastern Asia: An Integrated Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2017, 978-3-319-59488-0. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59489-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Air Pollution in East Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katinka Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas Mijling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Idir Bouarar, Xuemei Wang, Guy P. Brasseur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Pollution in Eastern Asia: An Integrated Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2017, 978-3-319-59488-0. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59489-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kanakidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasad Kasibhatla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.185-206, 2003, Print ISBN: 978-3-642-62396-7; Online ISNB: 978-3-642-18984-5. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-18984-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new AMIGO project of IGAC Analysis of eMIssions usinG Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avelino Arellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Stavrakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ECCAD database, version 2: Emissions of Atmospheric Compounds & Compilation of Ancillary Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellie Elguindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions of Gases and Aerosols. Progress, Modeling Needs and Emerging Issues. Report of the 2009 GEIA-ACCENT Conference on emissions, ACCENT Report 4.2009, 2009.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M. Baldasano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Quadriennal du Comité National Français de Géodésie et Géophysique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hauchecorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMS-TEMPO: global and European emission temporal profile maps for atmospheric chemistry modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Jorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Kuenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Copernicus Atmosphere Monitoring Service global and regional emissions (April 2019 version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doubalova Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellie Elguindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Copernicus Atmosphere Monitoring Service. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de données satellitaires et inversion de sources pour l'étude de la composition chimique atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hauchecorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport Quadirennal 1998-2002, Comité National Français de Géodésie et Géophysique. 2003, pp.151-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId601"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900940v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Long He" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn-Michael Oomen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfu Tang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Bouarar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Chance" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0145.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033321v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Ioannidis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy S Law" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Raut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuo Onishi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD042885" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835925v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Urraca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greet Janssens-Maenhout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s &#193;lamos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berna-Pe&#241;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crippa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-501-2024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Anderson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Trudeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Smith" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Mckain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JD040647" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794493v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Chang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinyi Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Dai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Fu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwae285" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794004v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edwards" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelino Arellano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15194813" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794013v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mart&#237;nez-Alonso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Veefkind" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaubert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Theys" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104109" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duseong Jo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Emmons" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callaghan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Tilmes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung&#8208;hun Woo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022MS003458" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030509v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Panopoulou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jd037566" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789598v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brasseur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Granier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sofiev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Timmermans" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac131.156" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794486v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Castesana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Diaz Resquin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Huneeus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Puliafito" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Darras" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-271-2022" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362720v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Keita" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liousse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Michel Assamoi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Doumbia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tour&#233; N'Datchoh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-3691-2021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03298806v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trissevgeni Stavrakou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#252;ller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Bauwens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellie Elguindi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12080946" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362718v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Liu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147739" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362716v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4191-2021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794476v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brasseur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Steinbrecht" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL094204" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362715v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guevara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Jorba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Tena" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Denier van Der Gon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Kuenen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-367-2021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938437v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EF001520" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999351v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Pfister" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Eastham" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aumont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Barsanti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-19-0331.1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988543v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gaudel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Cooper" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Lan Chang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilann Bourgeois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Ziemke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba8272" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362712v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T Archibald" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Neu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y F Elshorbany" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O R Cooper" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Young" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2020.034" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988504v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huneeus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Menares" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117606" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108152v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Raeder" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyuki Miyazaki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-14617-2020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116043v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katinka Petersen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.10.043" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116054v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Thierno Doumbia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Granier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.11.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115996v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ye" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EF000822" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01663171v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Colette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Andersson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Manders" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mircea" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-3255-2017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01180292v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dentener" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Guizzardi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Sindelarova" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-3825-2016" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01237015v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmira Messina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathi&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-14169-2016" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01371221v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Hassler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C. Mcdonald" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. Frost" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Carslaw" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069894" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098095v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Monks" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Archibald" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cooper" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coyle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-8889-2015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01317163v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Assamoi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosset" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/9/3/035003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144827v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monks" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy P. Brasseur" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Burrows" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Faccini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Fuzzi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/509427a" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985526v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Guenther" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tilmes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-9317-2014" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808102v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/til-2013-003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769017v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Inness" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benedetti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabrillat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-4073-2013" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862017v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Middleton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Tarras&#243;n" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.08.063" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707127v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;. Hodnebrog" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jakobs" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maurizi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-10613-2012" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808107v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Frost" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Falke" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Middleton" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808677v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Damas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liousse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mieville" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808706v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Frost" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tarrason" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670340v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan R. Falke" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Keating" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lamarque" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.01.055" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NQXCVMG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606134v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colette" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-11657-2011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637460v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tami Bond" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariela d'Angiola" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-011-0154-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505333v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stroppiana" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Brivio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liousse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillaume" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-12173-2010" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469760v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-9631-2010" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470019v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouillot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2010.01.011" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM76S0R7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452711v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa K. Emmons" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Walters" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Hess" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele G. Pfister" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-3-43-2010" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512780v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W. Portmann" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. Daniel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen R. Cooper" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL044856" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458149v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lamarque" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Bond" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eyring" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heil" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-7017-2010" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380106v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-W. Kim" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heckel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Frost" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richter" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gleason" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD011343" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422599v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Monks" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fuzzi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stohl" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Williams" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.08.021" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671206v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bond" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422520v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S.A. Isaksen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Myhre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Berntsen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Dals&#248;ren" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.08.003" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7WL7KLC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422899v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Klausen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilde" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plass-Duelmer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pappalardo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.08.020" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422574v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fowler" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pilegaard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sutton" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ambus" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raivonen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.07.068" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322491v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hollingsworth" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Engelen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Textor" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boucher" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008BAMS2355.1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366464v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lack" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lerner" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahllee Baynard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Lovejoy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033906" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162021v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tie" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chandra" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Ziemke" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-006-9045-7" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F3QKFDX0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182478v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Kinnison" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Walters" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Garcia" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Marsh" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007879" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069279v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuexi Tie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunsheng Zhao" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Massie" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.11.059" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2W80J08-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095625v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schultz" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Saunois" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Diehl" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI3832.1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084789v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Niemeier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Jungclaus" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hess" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL026180" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069157v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Kornblueh" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD006407" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083627v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077320v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Kiehl" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-P. Brasseur" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Butler" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cameron-Smith" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD005825" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069182v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hess" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Emmons" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buja" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Washington" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005537" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03860780v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hauglustaine" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy P Brasseur" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard M&#233;gie" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94GL01729" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503763v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ginald Colin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93JD00390" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RB5NSB44-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590493v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J&#233;gou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/GL012i010p00655" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A72BDDB7450CAE7C96003A4DF8BB2A2D464EA56/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590488v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Chanin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590492v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590484v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115825v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0032-0633(82)90087-3" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-66PP6T8Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590481v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Porteneuve" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03751144v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy S. Law" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324223v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elguindi N." TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doubalova Jana" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galle Bo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324211v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gallardo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324189v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Sindelarova" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324179v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Henri Peuch" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Engelen" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324210v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=y Y. Xie" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324156v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324172v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boulanger" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324197v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Solmon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324151v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144915v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dawidowski" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Alonso" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01663184v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica de Graaf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Enriquez" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144893v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384429v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388174v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Civerolo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01373482v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01373524v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kumar" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01380603v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roblou" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Datchoch Evelyne Toure" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01373526v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitta Lasslop" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Knorr" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01380702v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384431v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112774v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Tarrason" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112240v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hilboll" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112221v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Petersen" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemei Wang" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112764v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rosset" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109089v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muller" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Stein" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113427v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Schaaf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Muntean" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908468v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970936v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nyiri" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oivind Hodnebrog" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Jakobs" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808707v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808720v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808710v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832871v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie L. Thomas" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Roiger" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schlager" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808683v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Denier van Der Gon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Janssens-Maenhout" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Klimont" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324218v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Stavrakou" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970947v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maurizi" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808802v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671578v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bessagnet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauss" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671618v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. von Schneidemesser" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monks" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671602v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671477v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Denier van de Gon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671455v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stein" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schultz" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671427v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Frost" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trainer" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Mckeen" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Lee" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671700v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671603v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671444v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671616v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671600v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970802v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671575v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672116v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Keating" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671881v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahim Khokhar" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671870v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Collette" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670491v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671869v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Engelen" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simmons" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670478v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671810v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guenther" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671784v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671868v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672121v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darras" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pignot" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bodichon" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672113v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brivio" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670471v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970597v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo d'Isidoro" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gauss" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671774v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671811v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671872v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671882v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671197v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672584v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillaumes" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671898v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672098v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jones" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flemming" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970443v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Amann" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burrows" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cesari" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672588v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672089v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671891v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671282v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zambrano" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671890v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672719v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanakidou" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hov" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amann" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672820v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kainuma" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671883v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Schultz" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672226v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672715v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970204v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eskes" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rayner" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330342v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hadji-Lazaro" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hauglustaine" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590498v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01403550v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01159825v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183406v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salameh" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afif" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sauvage" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01162786v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Wan Kim" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145546v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833332v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01149409v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Von Schneidemesser" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671894v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heill" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115981v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xie" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Mijling" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59489-7_18" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115974v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59489-7_6" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528930v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kanakidou" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Kasibhatla" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18984-5_6" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109502v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144878v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670717v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Baldasano" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159242v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirre" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988550v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322431v2" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159239v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900940v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Long He" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn-Michael Oomen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfu Tang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Bouarar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Chance" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0145.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033321v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Ioannidis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy S Law" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Raut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuo Onishi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD042885" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835925v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Urraca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greet Janssens-Maenhout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s &#193;lamos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berna-Pe&#241;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crippa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-501-2024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Anderson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Trudeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Smith" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Mckain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JD040647" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794493v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Chang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinyi Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Dai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Fu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwae285" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794004v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edwards" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelino Arellano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15194813" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duseong Jo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Emmons" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callaghan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Tilmes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung&#8208;hun Woo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022MS003458" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794013v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mart&#237;nez-Alonso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Veefkind" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaubert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Theys" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104109" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030509v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Panopoulou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jd037566" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789598v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brasseur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Granier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sofiev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Timmermans" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac131.156" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794486v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Castesana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Diaz Resquin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Huneeus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Puliafito" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Darras" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-271-2022" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362716v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Doumbia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellie Elguindi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4191-2021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362718v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trissevgeni Stavrakou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147739" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03298806v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#252;ller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Bauwens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12080946" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362720v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Keita" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liousse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Michel Assamoi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tour&#233; N'Datchoh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-3691-2021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794476v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brasseur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Steinbrecht" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL094204" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362715v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guevara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Jorba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Tena" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Denier van Der Gon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Kuenen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-367-2021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999351v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Pfister" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Eastham" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aumont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Barsanti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-19-0331.1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EF001520" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988543v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gaudel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Cooper" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Lan Chang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilann Bourgeois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Ziemke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba8272" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108152v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Raeder" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyuki Miyazaki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-14617-2020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988504v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huneeus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Menares" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117606" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362712v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T Archibald" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Neu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y F Elshorbany" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O R Cooper" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Young" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2020.034" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116054v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Thierno Doumbia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Granier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.11.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116043v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katinka Petersen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.10.043" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115996v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ye" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EF000822" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01663171v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Colette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Andersson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Manders" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mircea" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-3255-2017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01180292v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dentener" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Guizzardi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Sindelarova" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-3825-2016" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01371221v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Hassler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C. Mcdonald" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. Frost" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Carslaw" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069894" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01237015v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmira Messina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathi&#232;re" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-14169-2016" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098095v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Monks" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Archibald" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cooper" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coyle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-8889-2015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01317163v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Assamoi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosset" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/9/3/035003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144827v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monks" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy P. Brasseur" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Burrows" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Faccini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Fuzzi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/509427a" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985526v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Guenther" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tilmes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-9317-2014" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808102v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/til-2013-003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769017v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Inness" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benedetti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabrillat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-4073-2013" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862017v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Middleton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Tarras&#243;n" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.08.063" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808107v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Frost" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Falke" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keane" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Middleton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808677v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Damas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liousse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mieville" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707127v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;. Hodnebrog" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jakobs" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maurizi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-10613-2012" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808706v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Frost" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tarrason" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670340v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan R. Falke" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Keating" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lamarque" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.01.055" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NQXCVMG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637460v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tami Bond" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariela d'Angiola" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-011-0154-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606134v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colette" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-11657-2011" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470019v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liousse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillaume" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouillot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2010.01.011" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM76S0R7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469760v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-9631-2010" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505333v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stroppiana" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Brivio" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-12173-2010" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452711v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa K. Emmons" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Walters" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Hess" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele G. Pfister" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-3-43-2010" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512780v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W. Portmann" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. Daniel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen R. Cooper" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL044856" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458149v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lamarque" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Bond" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eyring" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heil" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-7017-2010" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422899v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Klausen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilde" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plass-Duelmer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pappalardo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.08.020" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380106v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-W. Kim" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heckel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Frost" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richter" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gleason" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD011343" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671206v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bond" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422520v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S.A. Isaksen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Myhre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Berntsen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Dals&#248;ren" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.08.003" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7WL7KLC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422599v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Monks" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fuzzi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stohl" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Williams" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.08.021" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422574v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fowler" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pilegaard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sutton" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ambus" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raivonen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.07.068" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322491v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hollingsworth" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Engelen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Textor" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boucher" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008BAMS2355.1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366464v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lack" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lerner" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahllee Baynard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Lovejoy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033906" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162021v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tie" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chandra" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Ziemke" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-006-9045-7" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F3QKFDX0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182478v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Kinnison" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Walters" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Garcia" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Marsh" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007879" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069157v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Niemeier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Kornblueh" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD006407" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084789v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Jungclaus" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hess" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL026180" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095625v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schultz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Saunois" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Diehl" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI3832.1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069279v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuexi Tie" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunsheng Zhao" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Massie" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.11.059" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2W80J08-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083627v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077320v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Kiehl" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-P. Brasseur" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Butler" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cameron-Smith" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD005825" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069182v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hess" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Emmons" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buja" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Washington" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005537" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03860780v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hauglustaine" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy P Brasseur" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard M&#233;gie" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94GL01729" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503763v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ginald Colin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93JD00390" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RB5NSB44-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590493v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J&#233;gou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/GL012i010p00655" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A72BDDB7450CAE7C96003A4DF8BB2A2D464EA56/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590488v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Chanin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590492v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590484v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115825v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0032-0633(82)90087-3" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-66PP6T8Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590481v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Porteneuve" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03751144v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy S. Law" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324223v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elguindi N." TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doubalova Jana" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galle Bo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324211v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gallardo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324210v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=y Y. Xie" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324189v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Sindelarova" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324179v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Henri Peuch" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Engelen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324156v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324172v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boulanger" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324197v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Solmon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324151v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01663184v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica de Graaf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Enriquez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144915v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dawidowski" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Alonso" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144893v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01373524v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kumar" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01380603v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roblou" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Datchoch Evelyne Toure" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01373482v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384429v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388174v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Civerolo" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01373526v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitta Lasslop" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Knorr" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01380702v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384431v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112764v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rosset" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112240v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hilboll" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112221v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Petersen" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemei Wang" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112774v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Tarrason" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109089v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muller" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Stein" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113427v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Schaaf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Muntean" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908468v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808720v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808710v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970936v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nyiri" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oivind Hodnebrog" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Jakobs" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808707v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808683v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Denier van Der Gon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Janssens-Maenhout" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Klimont" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324218v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Stavrakou" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832871v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie L. Thomas" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Roiger" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schlager" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970947v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maurizi" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671700v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671603v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. von Schneidemesser" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monks" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671427v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Frost" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trainer" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Mckeen" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Lee" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671455v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stein" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schultz" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671602v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauss" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671477v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Denier van de Gon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671578v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bessagnet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671618v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808802v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671444v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671616v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671600v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970802v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671575v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671810v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guenther" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671869v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Engelen" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simmons" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670478v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671870v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Collette" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670491v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672116v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Keating" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671881v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahim Khokhar" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672121v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darras" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pignot" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bodichon" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671868v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671784v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672113v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brivio" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670471v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970597v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo d'Isidoro" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gauss" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671774v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671811v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671872v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671882v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672588v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671891v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672089v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672098v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jones" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flemming" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970443v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Amann" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burrows" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cesari" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671197v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671898v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672584v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillaumes" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671890v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671282v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zambrano" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672719v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanakidou" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hov" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amann" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672820v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kainuma" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671883v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Schultz" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672226v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672715v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970204v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eskes" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rayner" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330342v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hadji-Lazaro" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hauglustaine" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590498v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01403550v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01162786v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Wan Kim" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01159825v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183406v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salameh" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afif" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sauvage" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145546v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833332v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01149409v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Von Schneidemesser" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671894v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heill" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115974v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59489-7_6" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115981v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xie" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Mijling" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59489-7_18" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528930v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kanakidou" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Kasibhatla" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18984-5_6" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109502v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144878v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670717v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Baldasano" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159242v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirre" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988550v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322431v2" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159239v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>