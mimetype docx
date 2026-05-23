--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Granier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities offered by geostationary space observations for air quality research and emission monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Long He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn-Michael Oomen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfu Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Chance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 106 (5), pp.E939-E963. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/bams-d-23-0145.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04900940v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of Wintertime Arctic Black Carbon to Removal Processes and Regional Alaskan Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Raut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Marelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuo Onishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (7), pp.e2024JD042885. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JD042885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoCO2-MOSAIC 1.0: a global mosaic of regional, gridded, fossil, and biofuel CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; emission inventories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Urraca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greet Janssens-Maenhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Álamos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berna-Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Crippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.501-523. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-501-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04835925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear and Non‐Gaussian Ensemble Assimilation of MOPITT CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Trudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Mckain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (12), pp.e2023JD040647. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JD040647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant chlorine emissions from biomass burning affect the long-term atmospheric chemistry in Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianing Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (9), pp.nwae285. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nsr/nwae285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Scale Inversions from MOPITT CO and MODIS AOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avelino Arellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (19), pp.4813. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15194813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Urban Air Quality Simulations During the KORUS‐AQ Campaign With Regionally Refined Versus Global Uniform Grids in the Multi‐Scale Infrastructure for Chemistry and Aerosols (MUSICA) Version 0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duseong Jo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Emmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Tilmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung‐hun Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (7), pp.e2022MS003458. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022MS003458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S‐5P/TROPOMI‐Derived NO x Emissions From Copper/Cobalt Mining and Other Industrial Activities in the Copperbelt (Democratic Republic of Congo and Zambia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martínez-Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Veefkind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Theys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (19), pp.e2023GL104109. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GL104109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquity of anthropogenic terpenoids in cities worldwide: Emission ratios, emission quantification and implications for urban atmospheric chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Panopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (7), pp.e2022JD037566. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022jd037566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the AQ-WATCH Project and the AQ-WATCH Toolkit to fight air pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sofiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Timmermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (Supplement_3), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckac131.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPILA dataset: a regional emission inventory of reactive gases for South America based on the combination of local and global information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Castesana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisa Diaz Resquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Huneeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Puliafito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.271-293. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-14-271-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in global air pollutant emissions during the COVID-19 pandemic: a dataset for atmospheric modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellie Elguindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.4191-4206. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-4191-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse response of surface ozone to COVID-19 lockdown in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trissevgeni Stavrakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellie Elguindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 789, pp.147739. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Impacts of COVID-19 on NOx and VOC Levels over China Based on TROPOMI and IASI Satellite Data and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trissevgeni Stavrakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Bauwens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellie Elguindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (8), pp.946. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12080946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03298806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African anthropogenic emissions inventory for gases and particles from 1990 to 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekou Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric-Michel Assamoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Touré N'Datchoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (7), pp.3691-3705. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-3691-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Anomalies in the Free Troposphere During the COVID‐19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Steinbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (16), pp.e2021GL094204. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL094204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copernicus Atmosphere Monitoring Service TEMPOral profiles (CAMS-TEMPO): global and European emission temporal profile maps for atmospheric chemistry modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Jorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Kuenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.367-404. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-367-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multi-Scale Infrastructure for Chemistry and Aerosols (MUSICA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Eastham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avelino Arellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Barsanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (10), pp.E1743-E1760. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-19-0331.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of Magnitudes and Trends in Anthropogenic Surface Emissions From Bottom-Up Inventories, Top-Down Estimates, and Emission Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellie Elguindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trissevgeni Stavrakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Bauwens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (8), pp.e2020EF001520. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020EF001520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft observations since the 1990s reveal increases of tropospheric ozone at multiple locations across the Northern Hemisphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai-Lan Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Ziemke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (34), pp.eaba8272. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aba8272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correcting model biases of CO in East Asia: impact on oxidant distributions during KORUS-AQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Emmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Raeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Tilmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyuki Miyazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (23), pp.14617-14647. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-14617-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108152v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of anthropogenic air pollutant emission inventories for South America at national and city scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huneeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Castesana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Menares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 235, pp.117606. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2020.117606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric Ozone Assessment Report: A critical review of changes in the tropospheric ozone burden and budget from 1850 to 2100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A T Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y F Elshorbany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O R Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P J Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), p 1- 53. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/elementa.2020.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaring emissions in Africa: Distribution, evolution and comparison with current inventories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekou Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 199, pp.423-434. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of anthropogenic emission inventories on simulations of air quality in China during winter and summer 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katinka Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 198, pp.236-256. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.10.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Trends of Anthropogenic SO2 , NOx , CO, and NMVOCs Emissions in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (8), pp.1112-1133. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018EF000822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EURODELTA-Trends, a multi-model experiment of air quality hindcast in Europe over 1990–2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Manders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Mar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Mircea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (9), pp.3255 - 3276. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-10-3255-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01663171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forty years of improvements in European air quality: regional policy-industry interactions with global impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Crippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greet Janssens-Maenhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Dentener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Guizzardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (6), pp.3825-3841. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-3825-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01180292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of long-term observations of NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; and CO in megacities and application to constraining emissions inventories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Hassler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian C. Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Carslaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (18), pp.9920-9930. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL069894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01371221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global biogenic volatile organic compound emissions in the ORCHIDEE and MEGAN models and sensitivity to key parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palmira Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lathière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (22), pp.14169-14202. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-14169-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01237015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric ozone and its precursors from the urban to the global scale from air quality to short-lived climate forcer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. S. Monks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. T. Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (15), pp.8889-8973. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-8889-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explosive growth in African combustion emissions from 2005 to 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Assamoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), pp.035003. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/9/3/035003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigate smog to inform policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy P. Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John P. Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Faccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Fuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 509 (7501), pp.427-427. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/509427a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global data set of biogenic VOC emissions calculated by the MEGAN model over the last 30 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.9317-9341. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-9317-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation, Adaptation or Climate Engineering?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy P. Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Inquiries in Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/til-2013-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MACC reanalysis: an 8 yr data set of atmospheric composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Inness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chabrillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (8), pp.4073-4109. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-13-4073-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Directions: GEIA's 2020 vision for better air emissions information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Tarrasón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81, pp.710-712. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.08.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIERA - The Community Initiative for Emissions Research and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Falke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Keane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'activité de l'IGAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ECCAD Database: Emissions of Atmospheric Compounds & Compilation of Ancillary Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'activité de l'IGAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future air quality in Europe: a multi-model assessment of projected exposure to ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ø. Hodnebrog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jakobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (21), pp.10613-10630. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-10613-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEIA - The Global Emissions InitiAtive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tarrason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Middleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'activité de l'IGAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Directions: Toward a community emissions approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan R. Falke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Keating</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.333-334. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.01.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of anthropogenic and biomass burning emissions of air pollutants at global and regional scales during the 1980-2010 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tami Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109 (1-2), pp.163-190. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-011-0154-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality trends in Europe over the past decade: a first multi-model assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ø. Hodnebrog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jakobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (22), pp.11657-11678. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-11-11657-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions of gases and particles from biomass burning during the 20th century using satellite data and an historical reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (11), pp.1469-1477. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2010.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated African biomass burning emission inventories in the framework of the AMMA-IDAF program, with an evaluation of combustion aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (19), pp.9631-9646. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-10-9631-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of global inventories of CO emissions from biomass burning derived from remotely sensed data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stroppiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Brivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (24), pp.12173-12189. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-10-12173-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description and evaluation of the Model for Ozone and Related chemical Tracers, version 4 (MOZART-4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa K. Emmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Walters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter G. Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele G. Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (1), pp.43-67. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-3-43-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in ozone depletion potentials of very short-lived substances with season and emission region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert W. Portmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen R. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (19), pp.L19804. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GL044856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical (1850–2000) gridded anthropogenic and biomass burning emissions of reactive gases and aerosols: methodology and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. C. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eyring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (15), pp.7017-7039. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-10-7017-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring atmospheric composition change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Klausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plass-Duelmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (33), pp.5351-5414. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; columns in the western United States observed from space and simulated by a regional chemistry model and their implications for NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-W. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gleason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114 (D11), pp.D11301. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JD011343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gridded emissions in support of IPCC AR5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eyring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'activité de l'IGAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.12-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric composition change: Climate–Chemistry interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.S.A. Isaksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Myhre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.K. Berntsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.B. Dalsøren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (33), pp.5138-5192. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric composition change – global and regional air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Monks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (33), pp.5268-5350. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric composition change: Ecosystems-Atmosphere interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pilegaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ambus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raivonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (33), pp.5193-5267. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.07.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Monitoring and Forecasting System For Atmospheric Composition: The GEMS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hollingsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Textor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 89 (8), pp.1147-1164. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/2008BAMS2355.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light absorbing carbon emissions from commercial shipping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Lerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahllee Baynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lovejoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (13), pp.L13815. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL033906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Measurements of Tropospheric Column O3 and NO2 in Eastern and Southeastern Asia: Comparison with a Global Model (MOZART-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Ziemke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy P. Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56 (2), pp.105-125. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10874-006-9045-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of chemical tracers to meteorological parameters in the MOZART-3 chemical transport model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.E. Kinnison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy P. Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Walters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112 (D20), pp.D20302. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JD007879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global impact of road traffic on atmospheric chemical composition and on ozone climate forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Niemeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Kornblueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Walters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy P. Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (D9), pp.D09301. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JD006407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone pollution from future ship traffic in the Arctic northern passages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Niemeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Jungclaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Emmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33, pp.L13807. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GL026180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Climate Change on the Future Chemical Composition of the Global Troposphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Saunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Diehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (16), pp.3932-3951. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JCLI3832.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of air pollution in Eastern China and the Eastern United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuexi Tie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy P. Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunsheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Massie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40, pp.2607-2625. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.11.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global impact of road traffic on atmospheric chemical composition and on ozone climate forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Niemeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Kornblueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Walters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy P. Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111, pp.D09301. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JD006407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing future nitrogen deposition and carbon cycle feedback using a multimodel approach: Analysis of nitrogen deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-T. Kiehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-P. Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cameron-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (D19), pp.D19303. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JD005825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric ozone evolution between 1890 and 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Emmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Buja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Washington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (8), pp.D08304. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JD005537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of present aircraft emissions of nitrogen oxides on tropospheric ozone and climate forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy P Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 21 (18), pp.2031-2034. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/94GL01729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03860780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared cross sections and global warming potentials of 10 alternative hydrohalocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réginald Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 98 (D6), pp.10491-10497. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/93JD00390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant lidar detection of Ca and Ca&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; in the upper atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 12 (10), pp.655-658. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/GL012i010p00655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General theory of the alkali metals present in the earth's upper atmosphere. II - Seasonal and meridional variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Chanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 3, pp.298-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General theory of the alkali metals present in the earth's upper atmosphere. III - Diurnal variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Chanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 3, pp.445-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General theory of the alkali metals present in the earth's upper atmosphere. I - Flux model: Chemical and dynamical processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Chanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 3, pp.163-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daytime lidar measurements of the mesospheric ozone layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 30 (2), pp.169-177. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0032-0633(82)90087-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daytime laser sounding in the visible wavelength region - Application to the study of atomic sodium in the mesosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Porteneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des sciences Série 2 - Mécanique-physique, Chimie, Sciences de l'univers, Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 292 (4), pp.401-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources and processes influencing black carbon over Alaska during wintertime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Raut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Marelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuo Onishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Global Atmospheric Chemistry conference (IGAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03751144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Copernicus Atmosphere Monitoring Service emissions dataset of anthropogenic and natural emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elguindi N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doubalova Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galle Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IUGG General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Quality Forecating in latin America: the PAPILA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy P. Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IUGG General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-model operational forecasting system for air quality in Eastern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy P. Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katinka Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">y Y. Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblee General de l"American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface emissions for global and regional air quality forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elguindi N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Kuenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Air Quality Forecasting Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Copernicus Atmosphere Monitoring Service (CAMS) air quality forecasting system at the regional and global scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Henri Peuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Air Quality Forecasting Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaring emissions in Africa: distribution, evolution and comparison with current inventories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekou Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICACGP/IGAC International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Takamastu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of surface emissions using the ECCAD database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elguindi N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICACGP/IGAC International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Takamatsu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of surface emissions in China and impact on changes in air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elguindi N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Solmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblee de l"American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMS Emissions for the global and regional services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Policy Workshop of the Copernicus Atmosphere Monitoring Service</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to Emissions Distributions and Related Ancillary Data through the ECCAD database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica de Graaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01663184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic emissions in South America for air quality and climate modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huneeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Dawidowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Emission Inventory Conference “Applying Science and Streamlining Processes to Improve Inventories”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in anthropogenic emissions from 1960 to 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Emission Inventory Conference “Applying Science and Streamlining Processes to Improve Inventories”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an International Network for Monitoring, Analyzing and Forecasting Regional Air Quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2016 Science Conference (International Global Atmospheric Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Breckenridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01373524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of flaring emissions in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekou Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roblou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Datchoch Evelyne Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2016 Science Conference (International Global Atmospheric Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Breckenridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01380603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and Forecasting Air Quality over China: Results from the PANDA Modeling System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katinka Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2016 Science Conference (International Global Atmospheric Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Breckenridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01373482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in anthropogenic surface emissions in different world regions during the past decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2016 Science Conference (International Global Atmospheric Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Breckenridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01384429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The application of long-term observations of NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; and CO to constrain a global emissions inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Hassler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian C. Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Civerolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2016 Science Conference (International Global Atmospheric Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Breckenridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global and regional comparison of biomass burning emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gitta Lasslop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Knorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2016 Science Conference (International Global Atmospheric Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Breckenridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01373526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Air Quality in Different World Regions for the Past Decades: analyses using chemistry-climate simulations and observations from satellite and monitoring stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Tilmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2016 Science Conference (International Global Atmospheric Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Breckenridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01380702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEIA: Working Towards Better Emissions Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Tarrasón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Middleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2016 Science Conference (International Global Atmospheric Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Breckenridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01384431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of fifty year Gas Flaring Emissions from oil/gas companies in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.A13E-3217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Evolution of the Chemical Composition of the Atmosphere over the Past Three Decades: Comparisons of Chemistry-Climate Model Simulations with In-situ and Remote Sensing Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Tilmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hilboll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.A43I-3389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictions of Chemical Weather in Asia: The EU Panda Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuemei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.A22C-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEIA’s Vision for Improved Emissions Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Tarrason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Middleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Sa Francisco, United States. pp.A33F-3251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variability of biogenic isoprene emissions and their impact on atmospheric chemical composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trissevgeni Stavrakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IGAC Science Conference on Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Natal, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios over the past 3 decades: air quality impact of European legislation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greet Janssens-Maenhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Crippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Guizzardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Schaaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Muntean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to Emissions Distributions and Related Ancillary Data through the ECCAD database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions of aerosols and their precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Cooperative on Aerosol Prediction (ICAP) Workshop: Aerosol Emission and Removal Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality in the Arctic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gateway to the Arctic Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bremerhaven, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean air for future generations : a multi-model investigation of air quality projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Nyiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oivind Hodnebrog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Jakobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planet Under Pressure 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Science and Policy Needs with Community Emissions Efforts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tarrason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Middleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th International EPA Emission Inventory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Tampa, United States. pp.Session 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic Emissions at the Global and Regional Scale during the Past Three Decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Janssens-Maenhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Klimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th International EPA Emission Inventory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Tampa, United States. pp.Session 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of recent surface emissions from inventories and inverse estimates: are future emission scenarios valid for the recent past?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellie Elguindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Stavrakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyuki Miyazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IUGG General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling changes in Arctic air pollution due to increased industrial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennie L. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Roiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Raut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Schlager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2012: Atmospheric Chemistry in the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality trends in European pollution hotspots : overview of CityZen multi-model hindcasts and projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oivind Hodnebrog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Nyiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of chemistry transport model simulations in the MACC project: comparison with satellite and in-situ data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.EGU2011-6390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of anthropogenic VOC speciation on the composition of the troposphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. von Schneidemesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCENT-Plus Symposium on Air Quality and Climate Change: Interactions and Feedbacks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating NOx emissions using satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Mckeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. H. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the chemical composition of the troposphere over the Arctic region using global model simulations within the MACC project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRP Open Science Conference: "Climate research in service to society"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the distribution of tropospheric ozone and its precursores during the 1997-2030 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCENT-Plus Symposium on Air Quality and Climate Change: Interactions and Feedbacks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in surface emissions and in the chemical composition of the troposphere over the past decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Denier van de Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRP Open Science Conference: "Climate research in service to society"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality trends in Europe over the past decade: a first multimodel assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCENT-Plus Symposium on Air Quality and Climate Change: Interactions and Feedbacks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employing observational VOC:CO ratios from megacities to improve VOC emissions inventories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. von Schneidemesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU (European Geophysical Union) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosols and other anthropogenic impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Climate Scenarios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected Climate Changes and Regional Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of global and regional anthropogenic emissions from 1980 to 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MACC Conference on Monitoring and Forecasting Atmospheric Composition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the distribution and variability of tropospheric ozone and precursors based on global model simulations within the MACC project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCENT-Plus Symposium on Air Quality and Climate Change: Interactions and Feedbacks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the impact of chemical boundary conditions on air quality modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Meleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oivind Hodnebrog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use and development of emission inventory for research projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Environment Agency workshop on GMES services and emission inventories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Emissions Inventory Activity (GEIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Science Conference of the International Global Atmospheric Chemistry (IGAC) Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of the MACC European Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simmons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Emissions Inventory Activity (GEIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th International EPA Emission Inventory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, San Antonio, United States. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the composition of the troposphere over the past 10 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Collette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Global and Regional Gridded Distribution of Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tami Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th International EPA Emission Inventory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, San Antonio, United States. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CIERA US Initiative on emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Falke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Keating</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Science Conference of the International Global Atmospheric Chemistry (IGAC) Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the changes in the tropospheric composition over the past two decades using Satellite observations and CTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Khokhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Science Conference of the International Global Atmospheric Chemistry (IGAC) Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECCAD : Emissions of Atmospheric Compounds and Compilation of Ancillary Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bodichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Science Conference of the International Global Atmospheric Chemistry (IGAC) Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Monitoring Atmospheric Composition and Climate MACC project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simmons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Science Conference of the International Global Atmospheric Chemistry (IGAC) Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of anthropogenic emissions at the global and regional scale during the past three decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to access global and regional burnt biomass from satellite observations to derive gases and particle emission inventories?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stroppiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Science Conference of the International Global Atmospheric Chemistry (IGAC) Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Community Initiative for Emissions Research and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Falke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Keating</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th International EPA Emission Inventory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, San Antonio, United States. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joint modeling exercise designed to assess the respective impact of emission changes and meteorological variability on the observed air quality trends in major urban hotspots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo d'Isidoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and comparison of trends in concentrations and emissions of VOC and CO and VOC:CO ratios in urban European cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. von Schneidemesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of anthropogenic and natural surface emissions of atmospheric chemical compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Science Conference of the International Global Atmospheric Chemistry (IGAC) Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the distribution of tropospheric chemical species during the past decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Khokhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of GRG-CTM simulations by using updated emission inventories in the framework of the MACC project; Validation with SCIAMACHY Observations,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Khokhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ancellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Reactive Gases emission inventories in GEMS and MACC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Khokhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEIA-ACCENT 2009 Open Conference on Emissions of Gases and Aerosols. Progress and Modeling Needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An updated inventory of SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; emission from smelters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Khokhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEIA-ACCENT 2009 Open Conference on Emissions of Gases and Aerosols. Progress and Modeling Needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical emissions of atmospheric compounds resulting from biomass burning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2009 : Challenges to our Volatile Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use and validation of the GEMS chemical forecasts during POLARCAT 2008 campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Khokhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Flemming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The citizen project : bridging the scales with focus on megacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Air Quality, Science and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Istanbul, Turkey. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEIA - Enhancing Communications on Global Emissions 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 18th International EPA Emission Inventory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Baltimore, United States. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions of gases and particles from biomass burning during the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ILEAPS/GEWEX Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions of gases and particles from biomass burning during the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillaumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEIA-ACCENT 2009 Open Conference on Emissions of Gases and Aerosols. Progress and Modeling Needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use and validation of GEMS global forecasts used for flight planning during POLARCAT-France 2008 campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Khokhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ancellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Flemming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Air Quality Forecasting Research (IWAQFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of Global Estimates of CO Emissions Derived from Satellite-Based Burnt Biomass Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Brivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zambrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stroppiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 33rd International Symposium on Remote Sensing of Environment (ISRSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Stresa, Italy. p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CityZen Project - Bridging the Scales with Focus on Megacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kanakidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMAS Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-CO2 Emissions for IPCC AR5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eyring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kainuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMAS Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated forecasting system for global reactive gases in the troposphere and stratosphere: the GRG sub-project of MACC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Schultz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Air Quality Forecasting Research (IWAQFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and Future non-CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; emissions for IPCC AR5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eyring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kainuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEIA-ACCENT 2009 Open Conference on Emissions of Gases and Aerosols. Progress and Modeling Needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEIA/ACCENT database of emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ILEAPS/GEWEX Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress from &amp;quot;global earth-system monitoring using satelite and in-situ data&amp;quot; (GEMS) project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hollingsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Eskes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French/Belgian Scientific Contribution to Tropospheric Studies using the METOP Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Turquety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st EPS/MetOp RAO Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Frascati, Italy. pp.15 - 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIDAR Metal Density Measurements in the Upper Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ESA Symposium on European Rocket and Balloon Programs and Related Research. ESA SP-270</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1987, Sunne, Sweden. pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Emissions for Forecasting and Reanalyses of Air Quality in Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.A31B-0027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01403550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Knowledge of Surface Emissions Using Observations from Satellite and Aircraft Campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Wan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATMOS 2015. Advances in Atmospheric Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Heraklion, Greece. Paper 200, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01162786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Chemical Composition of the Atmosphere over the Past Decades: Comparisons between Chemistry-Climate Model Simulations and Satellite Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Emmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATMOS 2015. Advances in Atmospheric Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Heraklion, Greece. Paper 213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01159825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of anthropogenic VOC emis- sions from observations in contrasted urban environments: a basis for emission inventory evaluation and the definition of CMIP (Coupled Model Intercomparison Project) historical emission inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future under Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. pp.P-1114-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling sensitivity of biogenic VOC emissions to environmental factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palmira Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lathière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Guenther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The third Chemistry-Climate Model Initiative (CCMI) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lancaster, United Kingdom. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01145546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution from transit shipping and oil/gas extraction: Implications for future Arctic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennie L. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Marelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Raut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Arctic Science Summit Week (ASSW) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of anthropogenic VOC speciation on SOUTH AMERICAN MEGACITIES’ URBAN ATMOSPHERES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Von Schneidemesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planet under pressure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, London, United Kingdom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01149409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and future non-CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; emissions for IPCC AR5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eyring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ILEAPS/GEWEX Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic surface emissions in Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Idir Bouarar, Xuemei Wang, Guy P. Brasseur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Pollution in Eastern Asia: An Integrated Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2017, 978-3-319-59488-0. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59489-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Air Pollution in East Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katinka Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas Mijling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Idir Bouarar, Xuemei Wang, Guy P. Brasseur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Pollution in Eastern Asia: An Integrated Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2017, 978-3-319-59488-0. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59489-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kanakidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasad Kasibhatla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.185-206, 2003, Print ISBN: 978-3-642-62396-7; Online ISNB: 978-3-642-18984-5. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-18984-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new AMIGO project of IGAC Analysis of eMIssions usinG Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avelino Arellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Stavrakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ECCAD database, version 2: Emissions of Atmospheric Compounds & Compilation of Ancillary Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellie Elguindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions of Gases and Aerosols. Progress, Modeling Needs and Emerging Issues. Report of the 2009 GEIA-ACCENT Conference on emissions, ACCENT Report 4.2009, 2009.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M. Baldasano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Quadriennal du Comité National Français de Géodésie et Géophysique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hauchecorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMS-TEMPO: global and European emission temporal profile maps for atmospheric chemistry modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Jorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Kuenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Copernicus Atmosphere Monitoring Service global and regional emissions (April 2019 version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doubalova Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellie Elguindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Copernicus Atmosphere Monitoring Service. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de données satellitaires et inversion de sources pour l'étude de la composition chimique atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hauchecorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport Quadirennal 1998-2002, Comité National Français de Géodésie et Géophysique. 2003, pp.151-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId601"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Granier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities offered by geostationary space observations for air quality research and emission monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Long He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn-Michael Oomen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfu Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Chance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 106 (5), pp.E939-E963. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/bams-d-23-0145.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04900940v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of Wintertime Arctic Black Carbon to Removal Processes and Regional Alaskan Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Raut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Marelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuo Onishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (7), pp.e2024JD042885. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JD042885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoCO2-MOSAIC 1.0: a global mosaic of regional, gridded, fossil, and biofuel CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; emission inventories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Urraca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greet Janssens-Maenhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Álamos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berna-Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Crippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.501-523. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-501-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04835925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear and Non‐Gaussian Ensemble Assimilation of MOPITT CO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Trudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Mckain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (12), pp.e2023JD040647. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JD040647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant chlorine emissions from biomass burning affect the long-term atmospheric chemistry in Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianing Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (9), pp.nwae285. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nsr/nwae285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Scale Inversions from MOPITT CO and MODIS AOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avelino Arellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (19), pp.4813. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15194813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Urban Air Quality Simulations During the KORUS‐AQ Campaign With Regionally Refined Versus Global Uniform Grids in the Multi‐Scale Infrastructure for Chemistry and Aerosols (MUSICA) Version 0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duseong Jo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Emmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Tilmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung‐hun Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (7), pp.e2022MS003458. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022MS003458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S‐5P/TROPOMI‐Derived NO x Emissions From Copper/Cobalt Mining and Other Industrial Activities in the Copperbelt (Democratic Republic of Congo and Zambia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martínez-Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Veefkind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Theys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (19), pp.e2023GL104109. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GL104109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquity of anthropogenic terpenoids in cities worldwide: Emission ratios, emission quantification and implications for urban atmospheric chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Panopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (7), pp.e2022JD037566. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022jd037566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the AQ-WATCH Project and the AQ-WATCH Toolkit to fight air pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sofiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Timmermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (Supplement_3), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckac131.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPILA dataset: a regional emission inventory of reactive gases for South America based on the combination of local and global information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Castesana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisa Diaz Resquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Huneeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Puliafito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.271-293. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-14-271-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African anthropogenic emissions inventory for gases and particles from 1990 to 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekou Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric-Michel Assamoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Touré N'Datchoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (7), pp.3691-3705. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-3691-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Impacts of COVID-19 on NOx and VOC Levels over China Based on TROPOMI and IASI Satellite Data and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trissevgeni Stavrakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Bauwens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellie Elguindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (8), pp.946. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12080946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03298806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in global air pollutant emissions during the COVID-19 pandemic: a dataset for atmospheric modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellie Elguindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.4191-4206. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-4191-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse response of surface ozone to COVID-19 lockdown in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trissevgeni Stavrakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellie Elguindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 789, pp.147739. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Anomalies in the Free Troposphere During the COVID‐19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Steinbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (16), pp.e2021GL094204. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL094204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copernicus Atmosphere Monitoring Service TEMPOral profiles (CAMS-TEMPO): global and European emission temporal profile maps for atmospheric chemistry modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Jorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Kuenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.367-404. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-367-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of Magnitudes and Trends in Anthropogenic Surface Emissions From Bottom-Up Inventories, Top-Down Estimates, and Emission Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellie Elguindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trissevgeni Stavrakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Bauwens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (8), pp.e2020EF001520. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020EF001520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multi-Scale Infrastructure for Chemistry and Aerosols (MUSICA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Eastham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avelino Arellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Barsanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (10), pp.E1743-E1760. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-19-0331.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aircraft observations since the 1990s reveal increases of tropospheric ozone at multiple locations across the Northern Hemisphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai-Lan Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Ziemke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (34), pp.eaba8272. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aba8272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correcting model biases of CO in East Asia: impact on oxidant distributions during KORUS-AQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Emmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Raeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Tilmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyuki Miyazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (23), pp.14617-14647. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-14617-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108152v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of anthropogenic air pollutant emission inventories for South America at national and city scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huneeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Castesana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Menares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 235, pp.117606. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2020.117606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric Ozone Assessment Report: A critical review of changes in the tropospheric ozone burden and budget from 1850 to 2100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A T Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y F Elshorbany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O R Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P J Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), p 1- 53. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/elementa.2020.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaring emissions in Africa: Distribution, evolution and comparison with current inventories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekou Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 199, pp.423-434. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of anthropogenic emission inventories on simulations of air quality in China during winter and summer 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katinka Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 198, pp.236-256. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.10.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Trends of Anthropogenic SO2 , NOx , CO, and NMVOCs Emissions in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (8), pp.1112-1133. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018EF000822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EURODELTA-Trends, a multi-model experiment of air quality hindcast in Europe over 1990–2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Manders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Mar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Mircea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (9), pp.3255 - 3276. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-10-3255-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01663171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forty years of improvements in European air quality: regional policy-industry interactions with global impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Crippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greet Janssens-Maenhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Dentener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Guizzardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (6), pp.3825-3841. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-3825-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01180292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global biogenic volatile organic compound emissions in the ORCHIDEE and MEGAN models and sensitivity to key parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palmira Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lathière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (22), pp.14169-14202. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-14169-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01237015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of long-term observations of NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; and CO in megacities and application to constraining emissions inventories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Hassler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian C. Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. Carslaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (18), pp.9920-9930. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL069894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01371221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric ozone and its precursors from the urban to the global scale from air quality to short-lived climate forcer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. S. Monks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. T. Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (15), pp.8889-8973. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-8889-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explosive growth in African combustion emissions from 2005 to 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Assamoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), pp.035003. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/9/3/035003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigate smog to inform policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy P. Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John P. Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Faccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Fuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 509 (7501), pp.427-427. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/509427a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global data set of biogenic VOC emissions calculated by the MEGAN model over the last 30 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.9317-9341. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-9317-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation, Adaptation or Climate Engineering?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy P. Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Inquiries in Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/til-2013-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MACC reanalysis: an 8 yr data set of atmospheric composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Inness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chabrillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (8), pp.4073-4109. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-13-4073-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Directions: GEIA's 2020 vision for better air emissions information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Tarrasón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81, pp.710-712. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.08.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ECCAD Database: Emissions of Atmospheric Compounds & Compilation of Ancillary Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'activité de l'IGAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIERA - The Community Initiative for Emissions Research and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Falke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Keane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'activité de l'IGAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future air quality in Europe: a multi-model assessment of projected exposure to ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ø. Hodnebrog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jakobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (21), pp.10613-10630. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-10613-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEIA - The Global Emissions InitiAtive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tarrason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Middleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'activité de l'IGAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Directions: Toward a community emissions approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan R. Falke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Keating</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.333-334. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.01.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality trends in Europe over the past decade: a first multi-model assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ø. Hodnebrog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jakobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (22), pp.11657-11678. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-11-11657-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of anthropogenic and biomass burning emissions of air pollutants at global and regional scales during the 1980-2010 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tami Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109 (1-2), pp.163-190. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-011-0154-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions of gases and particles from biomass burning during the 20th century using satellite data and an historical reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (11), pp.1469-1477. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2010.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of global inventories of CO emissions from biomass burning derived from remotely sensed data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stroppiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Brivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (24), pp.12173-12189. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-10-12173-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated African biomass burning emission inventories in the framework of the AMMA-IDAF program, with an evaluation of combustion aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (19), pp.9631-9646. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-10-9631-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description and evaluation of the Model for Ozone and Related chemical Tracers, version 4 (MOZART-4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa K. Emmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Walters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter G. Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele G. Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (1), pp.43-67. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-3-43-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical (1850–2000) gridded anthropogenic and biomass burning emissions of reactive gases and aerosols: methodology and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. C. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eyring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (15), pp.7017-7039. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-10-7017-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in ozone depletion potentials of very short-lived substances with season and emission region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert W. Portmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen R. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (19), pp.L19804. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GL044856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; columns in the western United States observed from space and simulated by a regional chemistry model and their implications for NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-W. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gleason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114 (D11), pp.D11301. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JD011343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring atmospheric composition change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Klausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plass-Duelmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (33), pp.5351-5414. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric composition change – global and regional air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Monks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (33), pp.5268-5350. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gridded emissions in support of IPCC AR5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eyring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'activité de l'IGAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.12-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric composition change: Climate–Chemistry interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.S.A. Isaksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Myhre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.K. Berntsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.B. Dalsøren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (33), pp.5138-5192. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric composition change: Ecosystems-Atmosphere interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pilegaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ambus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raivonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (33), pp.5193-5267. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.07.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Monitoring and Forecasting System For Atmospheric Composition: The GEMS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hollingsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Textor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 89 (8), pp.1147-1164. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/2008BAMS2355.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light absorbing carbon emissions from commercial shipping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Lerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahllee Baynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lovejoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (13), pp.L13815. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL033906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Measurements of Tropospheric Column O3 and NO2 in Eastern and Southeastern Asia: Comparison with a Global Model (MOZART-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Ziemke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy P. Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56 (2), pp.105-125. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10874-006-9045-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of chemical tracers to meteorological parameters in the MOZART-3 chemical transport model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.E. Kinnison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy P. Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Walters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112 (D20), pp.D20302. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JD007879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global impact of road traffic on atmospheric chemical composition and on ozone climate forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Niemeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Kornblueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Walters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy P. Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (D9), pp.D09301. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JD006407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone pollution from future ship traffic in the Arctic northern passages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Niemeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Jungclaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Emmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33, pp.L13807. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GL026180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Climate Change on the Future Chemical Composition of the Global Troposphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Saunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Diehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (16), pp.3932-3951. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JCLI3832.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of air pollution in Eastern China and the Eastern United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuexi Tie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy P. Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunsheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Massie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40, pp.2607-2625. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.11.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global impact of road traffic on atmospheric chemical composition and on ozone climate forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Niemeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Kornblueh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Walters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy P. Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111, pp.D09301. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JD006407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing future nitrogen deposition and carbon cycle feedback using a multimodel approach: Analysis of nitrogen deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-T. Kiehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.-P. Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cameron-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (D19), pp.D19303. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JD005825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric ozone evolution between 1890 and 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Emmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Buja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Washington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (8), pp.D08304. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JD005537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of present aircraft emissions of nitrogen oxides on tropospheric ozone and climate forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy P Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 21 (18), pp.2031-2034. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/94GL01729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03860780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared cross sections and global warming potentials of 10 alternative hydrohalocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réginald Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 98 (D6), pp.10491-10497. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/93JD00390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant lidar detection of Ca and Ca&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; in the upper atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 12 (10), pp.655-658. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/GL012i010p00655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General theory of the alkali metals present in the earth's upper atmosphere. II - Seasonal and meridional variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Chanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 3, pp.298-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General theory of the alkali metals present in the earth's upper atmosphere. III - Diurnal variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Chanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 3, pp.445-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General theory of the alkali metals present in the earth's upper atmosphere. I - Flux model: Chemical and dynamical processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Chanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 3, pp.163-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daytime lidar measurements of the mesospheric ozone layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 30 (2), pp.169-177. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0032-0633(82)90087-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daytime laser sounding in the visible wavelength region - Application to the study of atomic sodium in the mesosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Porteneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Mégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des sciences Série 2 - Mécanique-physique, Chimie, Sciences de l'univers, Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 292 (4), pp.401-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources and processes influencing black carbon over Alaska during wintertime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Ioannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Raut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Marelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuo Onishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Global Atmospheric Chemistry conference (IGAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03751144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Copernicus Atmosphere Monitoring Service emissions dataset of anthropogenic and natural emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elguindi N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doubalova Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galle Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IUGG General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Quality Forecating in latin America: the PAPILA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy P. Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IUGG General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface emissions for global and regional air quality forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elguindi N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Kuenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Air Quality Forecasting Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-model operational forecasting system for air quality in Eastern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy P. Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katinka Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">y Y. Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblee General de l"American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Copernicus Atmosphere Monitoring Service (CAMS) air quality forecasting system at the regional and global scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Henri Peuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Air Quality Forecasting Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaring emissions in Africa: distribution, evolution and comparison with current inventories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekou Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICACGP/IGAC International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Takamastu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMS Emissions for the global and regional services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Policy Workshop of the Copernicus Atmosphere Monitoring Service</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of surface emissions in China and impact on changes in air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elguindi N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Solmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblee de l"American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of surface emissions using the ECCAD database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elguindi N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICACGP/IGAC International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Takamatsu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to Emissions Distributions and Related Ancillary Data through the ECCAD database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica de Graaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01663184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic emissions in South America for air quality and climate modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huneeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Dawidowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Emission Inventory Conference “Applying Science and Streamlining Processes to Improve Inventories”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in anthropogenic emissions from 1960 to 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Emission Inventory Conference “Applying Science and Streamlining Processes to Improve Inventories”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in anthropogenic surface emissions in different world regions during the past decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2016 Science Conference (International Global Atmospheric Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Breckenridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01384429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The application of long-term observations of NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; and CO to constrain a global emissions inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Hassler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian C. Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Civerolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2016 Science Conference (International Global Atmospheric Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Breckenridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01388174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of flaring emissions in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekou Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roblou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Datchoch Evelyne Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2016 Science Conference (International Global Atmospheric Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Breckenridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01380603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an International Network for Monitoring, Analyzing and Forecasting Regional Air Quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2016 Science Conference (International Global Atmospheric Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Breckenridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01373524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and Forecasting Air Quality over China: Results from the PANDA Modeling System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katinka Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2016 Science Conference (International Global Atmospheric Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Breckenridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01373482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global and regional comparison of biomass burning emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gitta Lasslop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Knorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2016 Science Conference (International Global Atmospheric Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Breckenridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01373526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Air Quality in Different World Regions for the Past Decades: analyses using chemistry-climate simulations and observations from satellite and monitoring stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Tilmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2016 Science Conference (International Global Atmospheric Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Breckenridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01380702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEIA: Working Towards Better Emissions Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Tarrasón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Middleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2016 Science Conference (International Global Atmospheric Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Breckenridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01384431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEIA’s Vision for Improved Emissions Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Tarrason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Middleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Sa Francisco, United States. pp.A33F-3251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of fifty year Gas Flaring Emissions from oil/gas companies in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.A13E-3217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Evolution of the Chemical Composition of the Atmosphere over the Past Three Decades: Comparisons of Chemistry-Climate Model Simulations with In-situ and Remote Sensing Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Tilmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hilboll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.A43I-3389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictions of Chemical Weather in Asia: The EU Panda Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuemei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.A22C-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variability of biogenic isoprene emissions and their impact on atmospheric chemical composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trissevgeni Stavrakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IGAC Science Conference on Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Natal, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios over the past 3 decades: air quality impact of European legislation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greet Janssens-Maenhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Crippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Guizzardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Schaaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Muntean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to Emissions Distributions and Related Ancillary Data through the ECCAD database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions of aerosols and their precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Cooperative on Aerosol Prediction (ICAP) Workshop: Aerosol Emission and Removal Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality in the Arctic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gateway to the Arctic Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bremerhaven, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clean air for future generations : a multi-model investigation of air quality projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Nyiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oivind Hodnebrog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Jakobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planet Under Pressure 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Science and Policy Needs with Community Emissions Efforts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tarrason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Middleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th International EPA Emission Inventory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Tampa, United States. pp.Session 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of recent surface emissions from inventories and inverse estimates: are future emission scenarios valid for the recent past?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellie Elguindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Stavrakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyuki Miyazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IUGG General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic Emissions at the Global and Regional Scale during the Past Three Decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Janssens-Maenhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Klimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th International EPA Emission Inventory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Tampa, United States. pp.Session 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling changes in Arctic air pollution due to increased industrial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennie L. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Roiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Raut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Schlager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2012: Atmospheric Chemistry in the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality trends in European pollution hotspots : overview of CityZen multi-model hindcasts and projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oivind Hodnebrog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Nyiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of anthropogenic VOC speciation on the composition of the troposphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. von Schneidemesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCENT-Plus Symposium on Air Quality and Climate Change: Interactions and Feedbacks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating NOx emissions using satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Mckeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. H. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of chemistry transport model simulations in the MACC project: comparison with satellite and in-situ data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.EGU2011-6390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the chemical composition of the troposphere over the Arctic region using global model simulations within the MACC project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRP Open Science Conference: "Climate research in service to society"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the distribution of tropospheric ozone and its precursores during the 1997-2030 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCENT-Plus Symposium on Air Quality and Climate Change: Interactions and Feedbacks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in surface emissions and in the chemical composition of the troposphere over the past decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Denier van de Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRP Open Science Conference: "Climate research in service to society"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality trends in Europe over the past decade: a first multimodel assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCENT-Plus Symposium on Air Quality and Climate Change: Interactions and Feedbacks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employing observational VOC:CO ratios from megacities to improve VOC emissions inventories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. von Schneidemesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU (European Geophysical Union) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosols and other anthropogenic impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Climate Scenarios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected Climate Changes and Regional Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of global and regional anthropogenic emissions from 1980 to 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MACC Conference on Monitoring and Forecasting Atmospheric Composition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the distribution and variability of tropospheric ozone and precursors based on global model simulations within the MACC project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCENT-Plus Symposium on Air Quality and Climate Change: Interactions and Feedbacks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the impact of chemical boundary conditions on air quality modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Meleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oivind Hodnebrog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use and development of emission inventory for research projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Environment Agency workshop on GMES services and emission inventories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CIERA US Initiative on emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Falke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Keating</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Science Conference of the International Global Atmospheric Chemistry (IGAC) Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of the MACC European Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simmons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Emissions Inventory Activity (GEIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th International EPA Emission Inventory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, San Antonio, United States. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Emissions Inventory Activity (GEIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Science Conference of the International Global Atmospheric Chemistry (IGAC) Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the composition of the troposphere over the past 10 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Collette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Global and Regional Gridded Distribution of Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tami Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th International EPA Emission Inventory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, San Antonio, United States. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the changes in the tropospheric composition over the past two decades using Satellite observations and CTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Khokhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Science Conference of the International Global Atmospheric Chemistry (IGAC) Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECCAD : Emissions of Atmospheric Compounds and Compilation of Ancillary Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bodichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Science Conference of the International Global Atmospheric Chemistry (IGAC) Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Monitoring Atmospheric Composition and Climate MACC project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simmons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Science Conference of the International Global Atmospheric Chemistry (IGAC) Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of anthropogenic emissions at the global and regional scale during the past three decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joint modeling exercise designed to assess the respective impact of emission changes and meteorological variability on the observed air quality trends in major urban hotspots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo d'Isidoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Community Initiative for Emissions Research and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Falke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Keating</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th International EPA Emission Inventory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, San Antonio, United States. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to access global and regional burnt biomass from satellite observations to derive gases and particle emission inventories?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stroppiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Science Conference of the International Global Atmospheric Chemistry (IGAC) Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and comparison of trends in concentrations and emissions of VOC and CO and VOC:CO ratios in urban European cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. von Schneidemesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of anthropogenic and natural surface emissions of atmospheric chemical compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Science Conference of the International Global Atmospheric Chemistry (IGAC) Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the distribution of tropospheric chemical species during the past decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Khokhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of GRG-CTM simulations by using updated emission inventories in the framework of the MACC project; Validation with SCIAMACHY Observations,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Khokhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ancellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEIA - Enhancing Communications on Global Emissions 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 18th International EPA Emission Inventory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Baltimore, United States. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Reactive Gases emission inventories in GEMS and MACC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Khokhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEIA-ACCENT 2009 Open Conference on Emissions of Gases and Aerosols. Progress and Modeling Needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An updated inventory of SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; emission from smelters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Khokhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEIA-ACCENT 2009 Open Conference on Emissions of Gases and Aerosols. Progress and Modeling Needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical emissions of atmospheric compounds resulting from biomass burning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2009 : Challenges to our Volatile Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use and validation of the GEMS chemical forecasts during POLARCAT 2008 campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Khokhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Flemming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The citizen project : bridging the scales with focus on megacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Air Quality, Science and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Istanbul, Turkey. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions of gases and particles from biomass burning during the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ILEAPS/GEWEX Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions of gases and particles from biomass burning during the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guillaumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEIA-ACCENT 2009 Open Conference on Emissions of Gases and Aerosols. Progress and Modeling Needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use and validation of GEMS global forecasts used for flight planning during POLARCAT-France 2008 campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahim Khokhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ancellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Flemming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Air Quality Forecasting Research (IWAQFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of Global Estimates of CO Emissions Derived from Satellite-Based Burnt Biomass Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Brivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zambrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stroppiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 33rd International Symposium on Remote Sensing of Environment (ISRSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Stresa, Italy. p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CityZen Project - Bridging the Scales with Focus on Megacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kanakidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMAS Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-CO2 Emissions for IPCC AR5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eyring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kainuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMAS Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and Future non-CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; emissions for IPCC AR5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eyring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kainuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEIA-ACCENT 2009 Open Conference on Emissions of Gases and Aerosols. Progress and Modeling Needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEIA/ACCENT database of emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ILEAPS/GEWEX Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated forecasting system for global reactive gases in the troposphere and stratosphere: the GRG sub-project of MACC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Schultz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Air Quality Forecasting Research (IWAQFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress from &amp;quot;global earth-system monitoring using satelite and in-situ data&amp;quot; (GEMS) project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hollingsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Eskes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French/Belgian Scientific Contribution to Tropospheric Studies using the METOP Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Turquety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st EPS/MetOp RAO Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Frascati, Italy. pp.15 - 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIDAR Metal Density Measurements in the Upper Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ESA Symposium on European Rocket and Balloon Programs and Related Research. ESA SP-270</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1987, Sunne, Sweden. pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Emissions for Forecasting and Reanalyses of Air Quality in Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.A31B-0027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01403550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Chemical Composition of the Atmosphere over the Past Decades: Comparisons between Chemistry-Climate Model Simulations and Satellite Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Emmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATMOS 2015. Advances in Atmospheric Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Heraklion, Greece. Paper 213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01159825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of anthropogenic VOC emis- sions from observations in contrasted urban environments: a basis for emission inventory evaluation and the definition of CMIP (Coupled Model Intercomparison Project) historical emission inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future under Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. pp.P-1114-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Knowledge of Surface Emissions Using Observations from Satellite and Aircraft Campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory J. Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Wan Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATMOS 2015. Advances in Atmospheric Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Heraklion, Greece. Paper 200, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01162786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling sensitivity of biogenic VOC emissions to environmental factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palmira Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lathière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Guenther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The third Chemistry-Climate Model Initiative (CCMI) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lancaster, United Kingdom. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01145546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution from transit shipping and oil/gas extraction: Implications for future Arctic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennie L. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Marelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Raut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Arctic Science Summit Week (ASSW) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of anthropogenic VOC speciation on SOUTH AMERICAN MEGACITIES’ URBAN ATMOSPHERES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariela d'Angiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Von Schneidemesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planet under pressure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, London, United Kingdom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01149409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and future non-CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; emissions for IPCC AR5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eyring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ILEAPS/GEWEX Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic surface emissions in Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sindelarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Idir Bouarar, Xuemei Wang, Guy P. Brasseur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Pollution in Eastern Asia: An Integrated Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2017, 978-3-319-59488-0. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59489-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Air Pollution in East Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katinka Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas Mijling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Idir Bouarar, Xuemei Wang, Guy P. Brasseur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Pollution in Eastern Asia: An Integrated Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2017, 978-3-319-59488-0. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59489-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kanakidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasad Kasibhatla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.185-206, 2003, Print ISBN: 978-3-642-62396-7; Online ISNB: 978-3-642-18984-5. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-18984-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new AMIGO project of IGAC Analysis of eMIssions usinG Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avelino Arellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Stavrakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ECCAD database, version 2: Emissions of Atmospheric Compounds & Compilation of Ancillary Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellie Elguindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions of Gases and Aerosols. Progress, Modeling Needs and Emerging Issues. Report of the 2009 GEIA-ACCENT Conference on emissions, ACCENT Report 4.2009, 2009.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M. Baldasano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Quadriennal du Comité National Français de Géodésie et Géophysique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hauchecorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMS-TEMPO: global and European emission temporal profile maps for atmospheric chemistry modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Jorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Tena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Kuenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Copernicus Atmosphere Monitoring Service global and regional emissions (April 2019 version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doubalova Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellie Elguindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Copernicus Atmosphere Monitoring Service. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de données satellitaires et inversion de sources pour l'étude de la composition chimique atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hauchecorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport Quadirennal 1998-2002, Comité National Français de Géodésie et Géophysique. 2003, pp.151-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId601"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900940v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Long He" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn-Michael Oomen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfu Tang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Bouarar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Chance" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0145.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033321v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Ioannidis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy S Law" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Raut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuo Onishi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD042885" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835925v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Urraca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greet Janssens-Maenhout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s &#193;lamos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berna-Pe&#241;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crippa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-501-2024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Anderson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Trudeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Smith" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Mckain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JD040647" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794493v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Chang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinyi Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Dai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Fu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwae285" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794004v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edwards" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelino Arellano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15194813" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duseong Jo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Emmons" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callaghan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Tilmes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung&#8208;hun Woo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022MS003458" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794013v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mart&#237;nez-Alonso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Veefkind" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaubert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Theys" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104109" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030509v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Panopoulou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jd037566" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789598v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brasseur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Granier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sofiev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Timmermans" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac131.156" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794486v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Castesana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Diaz Resquin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Huneeus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Puliafito" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Darras" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-271-2022" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362716v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Doumbia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellie Elguindi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4191-2021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362718v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trissevgeni Stavrakou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147739" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03298806v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#252;ller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Bauwens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12080946" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362720v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Keita" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liousse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Michel Assamoi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tour&#233; N'Datchoh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-3691-2021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794476v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brasseur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Steinbrecht" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL094204" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362715v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guevara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Jorba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Tena" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Denier van Der Gon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Kuenen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-367-2021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999351v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Pfister" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Eastham" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aumont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Barsanti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-19-0331.1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EF001520" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988543v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gaudel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Cooper" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Lan Chang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilann Bourgeois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Ziemke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba8272" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108152v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Raeder" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyuki Miyazaki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-14617-2020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988504v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huneeus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Menares" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117606" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362712v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T Archibald" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Neu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y F Elshorbany" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O R Cooper" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Young" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2020.034" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116054v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Thierno Doumbia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Granier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.11.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116043v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katinka Petersen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.10.043" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115996v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ye" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EF000822" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01663171v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Colette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Andersson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Manders" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mircea" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-3255-2017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01180292v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dentener" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Guizzardi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Sindelarova" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-3825-2016" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01371221v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Hassler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C. Mcdonald" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. Frost" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Carslaw" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069894" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01237015v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmira Messina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathi&#232;re" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-14169-2016" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098095v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Monks" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Archibald" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cooper" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coyle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-8889-2015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01317163v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Assamoi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosset" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/9/3/035003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144827v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monks" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy P. Brasseur" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Burrows" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Faccini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Fuzzi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/509427a" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985526v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Guenther" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tilmes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-9317-2014" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808102v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/til-2013-003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769017v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Inness" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benedetti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabrillat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-4073-2013" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862017v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Middleton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Tarras&#243;n" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.08.063" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808107v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Frost" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Falke" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keane" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Middleton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808677v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Damas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liousse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mieville" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707127v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;. Hodnebrog" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jakobs" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maurizi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-10613-2012" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808706v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Frost" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tarrason" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670340v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan R. Falke" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Keating" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lamarque" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.01.055" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NQXCVMG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637460v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tami Bond" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariela d'Angiola" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-011-0154-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606134v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colette" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-11657-2011" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470019v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liousse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillaume" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouillot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2010.01.011" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM76S0R7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469760v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-9631-2010" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505333v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stroppiana" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Brivio" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-12173-2010" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452711v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa K. Emmons" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Walters" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Hess" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele G. Pfister" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-3-43-2010" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512780v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W. Portmann" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. Daniel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen R. Cooper" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL044856" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458149v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lamarque" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Bond" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eyring" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heil" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-7017-2010" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422899v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Klausen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilde" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plass-Duelmer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pappalardo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.08.020" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380106v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-W. Kim" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heckel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Frost" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richter" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gleason" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD011343" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671206v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bond" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422520v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S.A. Isaksen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Myhre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Berntsen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Dals&#248;ren" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.08.003" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7WL7KLC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422599v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Monks" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fuzzi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stohl" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Williams" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.08.021" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422574v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fowler" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pilegaard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sutton" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ambus" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raivonen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.07.068" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322491v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hollingsworth" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Engelen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Textor" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boucher" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008BAMS2355.1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366464v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lack" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lerner" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahllee Baynard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Lovejoy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033906" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162021v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tie" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chandra" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Ziemke" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-006-9045-7" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F3QKFDX0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182478v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Kinnison" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Walters" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Garcia" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Marsh" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007879" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069157v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Niemeier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Kornblueh" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD006407" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084789v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Jungclaus" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hess" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL026180" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095625v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schultz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Saunois" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Diehl" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI3832.1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069279v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuexi Tie" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunsheng Zhao" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Massie" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.11.059" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2W80J08-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083627v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077320v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Kiehl" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-P. Brasseur" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Butler" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cameron-Smith" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD005825" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069182v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hess" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Emmons" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buja" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Washington" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005537" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03860780v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hauglustaine" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy P Brasseur" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard M&#233;gie" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94GL01729" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503763v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ginald Colin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93JD00390" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RB5NSB44-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590493v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J&#233;gou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/GL012i010p00655" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A72BDDB7450CAE7C96003A4DF8BB2A2D464EA56/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590488v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Chanin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590492v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590484v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115825v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0032-0633(82)90087-3" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-66PP6T8Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590481v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Porteneuve" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03751144v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy S. Law" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324223v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elguindi N." TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doubalova Jana" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galle Bo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324211v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gallardo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324210v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=y Y. Xie" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324189v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Sindelarova" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324179v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Henri Peuch" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Engelen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324156v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324172v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boulanger" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324197v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Solmon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324151v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01663184v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica de Graaf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Enriquez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144915v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dawidowski" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Alonso" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144893v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01373524v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kumar" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01380603v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roblou" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Datchoch Evelyne Toure" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01373482v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384429v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388174v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Civerolo" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01373526v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitta Lasslop" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Knorr" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01380702v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384431v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112764v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rosset" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112240v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hilboll" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112221v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Petersen" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemei Wang" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112774v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Tarrason" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109089v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muller" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Stein" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113427v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Schaaf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Muntean" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908468v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808720v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808710v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970936v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nyiri" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oivind Hodnebrog" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Jakobs" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808707v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808683v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Denier van Der Gon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Janssens-Maenhout" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Klimont" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324218v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Stavrakou" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832871v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie L. Thomas" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Roiger" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schlager" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970947v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maurizi" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671700v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671603v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. von Schneidemesser" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monks" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671427v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Frost" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trainer" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Mckeen" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Lee" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671455v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stein" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schultz" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671602v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauss" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671477v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Denier van de Gon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671578v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bessagnet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671618v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808802v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671444v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671616v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671600v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970802v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671575v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671810v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guenther" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671869v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Engelen" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simmons" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670478v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671870v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Collette" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670491v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672116v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Keating" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671881v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahim Khokhar" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672121v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darras" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pignot" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bodichon" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671868v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671784v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672113v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brivio" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670471v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970597v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo d'Isidoro" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gauss" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671774v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671811v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671872v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671882v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672588v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671891v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672089v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672098v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jones" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flemming" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970443v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Amann" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burrows" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cesari" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671197v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671898v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672584v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillaumes" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671890v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671282v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zambrano" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672719v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanakidou" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hov" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amann" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672820v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kainuma" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671883v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Schultz" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672226v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672715v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970204v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eskes" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rayner" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330342v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hadji-Lazaro" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hauglustaine" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590498v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01403550v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01162786v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Wan Kim" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01159825v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183406v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salameh" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afif" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sauvage" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145546v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833332v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01149409v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Von Schneidemesser" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671894v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heill" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115974v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59489-7_6" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115981v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xie" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Mijling" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59489-7_18" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528930v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kanakidou" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Kasibhatla" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18984-5_6" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109502v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144878v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670717v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Baldasano" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159242v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirre" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988550v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322431v2" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159239v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900940v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Long He" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn-Michael Oomen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfu Tang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Bouarar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Chance" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0145.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033321v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Ioannidis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy S Law" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Raut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuo Onishi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JD042885" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835925v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Urraca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greet Janssens-Maenhout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s &#193;lamos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berna-Pe&#241;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crippa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-501-2024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Anderson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Trudeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Smith" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Mckain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JD040647" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794493v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Chang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinyi Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Dai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Fu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwae285" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794004v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edwards" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelino Arellano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15194813" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duseong Jo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Emmons" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callaghan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Tilmes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung&#8208;hun Woo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022MS003458" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794013v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mart&#237;nez-Alonso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Veefkind" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaubert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Theys" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104109" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030509v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Panopoulou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jd037566" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789598v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brasseur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Granier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sofiev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Timmermans" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac131.156" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794486v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Castesana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Diaz Resquin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Huneeus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Puliafito" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Darras" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-271-2022" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362720v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Keita" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liousse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Michel Assamoi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Doumbia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tour&#233; N'Datchoh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-3691-2021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03298806v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trissevgeni Stavrakou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#252;ller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Bauwens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellie Elguindi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12080946" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362716v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4191-2021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362718v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Liu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147739" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794476v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brasseur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Steinbrecht" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL094204" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362715v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guevara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Jorba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Tena" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Denier van Der Gon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Kuenen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-367-2021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938437v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EF001520" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999351v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Pfister" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Eastham" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aumont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Barsanti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-19-0331.1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988543v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gaudel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Cooper" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Lan Chang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilann Bourgeois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Ziemke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba8272" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108152v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Raeder" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyuki Miyazaki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-14617-2020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988504v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huneeus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Menares" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117606" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362712v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T Archibald" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Neu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y F Elshorbany" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O R Cooper" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Young" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2020.034" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116054v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Thierno Doumbia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Granier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.11.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116043v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katinka Petersen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.10.043" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115996v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ye" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EF000822" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01663171v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Colette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Andersson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Manders" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mircea" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-3255-2017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01180292v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dentener" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Guizzardi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Sindelarova" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-3825-2016" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01237015v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmira Messina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathi&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-14169-2016" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01371221v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Hassler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C. Mcdonald" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. Frost" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Carslaw" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069894" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098095v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Monks" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Archibald" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cooper" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coyle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-8889-2015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01317163v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Assamoi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosset" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/9/3/035003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144827v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monks" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy P. Brasseur" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Burrows" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Faccini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Fuzzi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/509427a" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985526v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Guenther" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tilmes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-9317-2014" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808102v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/til-2013-003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769017v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Inness" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benedetti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabrillat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-4073-2013" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862017v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Middleton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Tarras&#243;n" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.08.063" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808677v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Damas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liousse" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Middleton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mieville" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808107v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Frost" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Falke" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707127v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;. Hodnebrog" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jakobs" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maurizi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-10613-2012" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808706v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Frost" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tarrason" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670340v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan R. Falke" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Keating" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lamarque" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.01.055" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NQXCVMG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606134v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colette" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-11657-2011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637460v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tami Bond" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariela d'Angiola" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-011-0154-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470019v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liousse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillaume" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouillot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2010.01.011" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM76S0R7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505333v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stroppiana" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Brivio" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-12173-2010" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469760v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-9631-2010" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452711v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa K. Emmons" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Walters" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Hess" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele G. Pfister" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-3-43-2010" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458149v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lamarque" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Bond" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eyring" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heil" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-7017-2010" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512780v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W. Portmann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. Daniel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen R. Cooper" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL044856" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380106v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-W. Kim" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heckel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Frost" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richter" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gleason" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD011343" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422899v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Klausen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilde" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plass-Duelmer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pappalardo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.08.020" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422599v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Monks" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fuzzi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stohl" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Williams" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.08.021" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671206v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bond" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422520v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S.A. Isaksen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Myhre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Berntsen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Dals&#248;ren" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.08.003" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7WL7KLC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422574v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fowler" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pilegaard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sutton" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ambus" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raivonen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.07.068" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322491v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hollingsworth" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Engelen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Textor" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boucher" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008BAMS2355.1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366464v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lack" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lerner" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahllee Baynard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Lovejoy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033906" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162021v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tie" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chandra" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Ziemke" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-006-9045-7" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F3QKFDX0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182478v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Kinnison" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Walters" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Garcia" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Marsh" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007879" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069157v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Niemeier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Kornblueh" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD006407" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084789v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Jungclaus" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hess" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL026180" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095625v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schultz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Saunois" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Diehl" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI3832.1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069279v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuexi Tie" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunsheng Zhao" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Massie" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.11.059" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2W80J08-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083627v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077320v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Kiehl" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-P. Brasseur" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Butler" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cameron-Smith" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD005825" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069182v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hess" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Emmons" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buja" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Washington" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005537" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03860780v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hauglustaine" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy P Brasseur" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard M&#233;gie" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94GL01729" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503763v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ginald Colin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93JD00390" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RB5NSB44-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590493v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J&#233;gou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/GL012i010p00655" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A72BDDB7450CAE7C96003A4DF8BB2A2D464EA56/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590488v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Chanin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590492v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590484v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115825v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0032-0633(82)90087-3" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-66PP6T8Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590481v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Porteneuve" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03751144v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy S. Law" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324223v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elguindi N." TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doubalova Jana" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galle Bo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324211v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gallardo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324189v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Sindelarova" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324210v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=y Y. Xie" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324179v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Henri Peuch" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Engelen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324156v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324151v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324197v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Solmon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324172v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boulanger" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01663184v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica de Graaf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Enriquez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144915v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dawidowski" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Alonso" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144893v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384429v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388174v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Civerolo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01380603v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roblou" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Datchoch Evelyne Toure" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01373524v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kumar" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01373482v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01373526v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitta Lasslop" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Knorr" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01380702v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384431v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112774v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Tarrason" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112764v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rosset" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112240v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hilboll" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112221v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Petersen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemei Wang" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109089v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muller" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Stein" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113427v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Schaaf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Muntean" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908468v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808720v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808710v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970936v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nyiri" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oivind Hodnebrog" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Jakobs" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808707v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324218v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Stavrakou" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808683v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Denier van Der Gon" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Janssens-Maenhout" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Klimont" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832871v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie L. Thomas" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Roiger" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schlager" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970947v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maurizi" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671603v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. von Schneidemesser" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monks" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671427v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Frost" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trainer" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Mckeen" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Lee" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671700v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671455v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stein" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schultz" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671602v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauss" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671477v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Denier van de Gon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671578v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bessagnet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671618v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808802v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671444v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671616v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671600v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970802v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671575v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672116v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Keating" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671869v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Engelen" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simmons" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670478v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671810v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guenther" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671870v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Collette" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670491v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671881v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahim Khokhar" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672121v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darras" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pignot" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bodichon" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671868v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671784v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970597v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo d'Isidoro" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gauss" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670471v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672113v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brivio" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671774v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671811v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671872v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671882v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671197v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672588v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671891v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672089v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672098v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jones" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flemming" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970443v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Amann" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burrows" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cesari" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671898v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672584v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillaumes" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671890v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671282v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zambrano" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672719v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanakidou" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hov" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amann" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672820v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kainuma" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672226v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672715v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671883v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Schultz" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970204v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eskes" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rayner" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330342v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hadji-Lazaro" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hauglustaine" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590498v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01403550v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01159825v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183406v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salameh" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afif" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sauvage" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01162786v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Wan Kim" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145546v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833332v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01149409v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Von Schneidemesser" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671894v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heill" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115974v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59489-7_6" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115981v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xie" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Mijling" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59489-7_18" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528930v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kanakidou" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Kasibhatla" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18984-5_6" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109502v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144878v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670717v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Baldasano" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159242v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirre" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988550v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322431v2" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159239v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>