--- v1 (2026-03-29)
+++ v2 (2026-05-04)
@@ -212,77 +212,1934 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of high-pressure treatment on the muscle structure of salmon (Salmo salar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Lamballerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Venien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 367, pp.130721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of amyloglucosidase in a soft wheat dough: Impact of process and formulation on glucose production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Diler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (2), pp.100007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.afres.2021.100007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High‐pressure processing of meat: Molecular impacts and industrial applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Bolumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibeke Orlien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Sikes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kemal Aganovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrine Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.332-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1541-4337.12670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring oxidation during the storage of pressure-treated cooked ham and impact on technological attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Rakotondramavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ribourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Lamballerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (8), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e02285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modifications of protein-related compounds of beef minced meat treated by high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Vessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Lamballerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.32-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2018.03.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le procédé par hautes pressions appliqué aux produits carnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Rakotondramavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gina Villamonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32-4-6, pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protein and lipid oxidation in meat: A review with emphasis on high-pressure treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Lamballerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50, pp.131 - 143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2016.01.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of amyloglucosidase activity during production and storage of laminated pie dough. Impact on raw dough properties and sweetness after baking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Diler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Pöhlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61, pp.63 - 70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2014.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interlocking of β-carotene in beta-lactoglobulin aggregates produced under high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azza Mensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Choiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Haertlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139 (1-4), pp.253 - 260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01478550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encapsulation of oil in powder using spray drying and fluidised bed agglomeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Turchiuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ordonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 75 (1), pp.27-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2005.03.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COFFEE ANTIOXIDANT PROPERTIES : THE EFFECTS OF MILK ADDITION AND PROCESSING CONDITIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie J Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès C Marsset-Baglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire S Ordonaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice M G Ducept</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 71 (3), pp.S253-S258</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chlorogenic acid is poorly absorbed, independently of the food matrix: A Caco-2 cells and rat chronic absorption study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Marsset Baglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ordonaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 50 (11), pp.1053-1060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.200600034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oil encapsulation by spray drying and fluidised bed agglomeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Turchiuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ordonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (1), pp.29-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2004.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxidative stability of some mayonnaise formulation during storage and daylight irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lagunes Galvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisabeth Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ordonaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Berset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 9, pp.211-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications of protein-related compounds of salmon treated by high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -291,854 +2148,854 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on High Pressure Bioscience and Biotechnology (HPBB2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du procédé par hautes pressions sur l’oxydation des protéines du lait maternel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dariche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jean lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marousez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédés de transformation larves de Black Soldier Fly (Hermetia illucens) : Elimination de la chitine dans la poudre d’insecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Couëdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation in pressurized meat: key targets and mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual international Conference on High Pressure Bioscience and Biotechnology (HPBB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, On line Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestibilité de protéines de pois : effet des Hautes Pressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Clion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestibility of high-pressure processed cooked ham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja-Muriel Rakotondramavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitra Rabesona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd EFFoST International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High pressure on cooked ham: a way to increase shelf-life while maintaining high standard quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja-Muriel Rakotondramavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62st International Congress of Meat Science and Technology (ICOMST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of high pressure on meat products: commercial developments and research trends in food science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Tonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja-Muriel Rakotondramavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1153,329 +3010,329 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62st International Congress of Meat Science and Technology (ICOMST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein and lipid oxidation in pressurized meat: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets des hautes pressions sur l’oxydation des lipides et des protéines du jambon cuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja-Muriel Rakotondramavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Lamballerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pottier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Factory (FF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Laval, France</w:t>
+              <w:t xml:space="preserve">Journées des Sciences du Muscle et de la Technologie de la Viande (JSMTV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905476v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des hautes pressions sur l’oxydation des lipides et des protéines du jambon cuit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protein and lipid oxidation in pressurized meat: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Lamballerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Sciences du Muscle et de la Technologie de la Viande (JSMTV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Food Factory (FF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905484v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemary extract reduces high pressure-induced oxidation of pork meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Miszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1494,212 +3351,212 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Factory (FF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure treatment on beef and pork meat: impact on the lipid and protein oxidation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laflaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Villamonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st International Congress of Meat Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of high pressure treatment on organoleptic characteristics of pork and beef minced meats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1714,1914 +3571,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Nonthermal Processing Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573261v1</w:t>
-              </w:r>
-[...1855 lines deleted...]
-                <w:t xml:space="preserve">hal-01199701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3652,51 +3652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid and protein oxidation monitoring in pressurized meat: oxidation pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3773,51 +3773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vénien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3980,51 +3980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein and lipid oxidation in pressurized meat: a possible link?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4062,90 +4062,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of High-Pressure Processing on raw cod (Gadus morhua) proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lestienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4196,64 +4196,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of high pressure treatment on protein oxidation in minced beef raw meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4291,77 +4291,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High pressure and temperature interaction on pork meat protein denaturation: a calorimetric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Villamonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4431,103 +4431,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-pressure processing (HPP) of meat products: Impact on quality and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Bolumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibeke Orlien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrine Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kemal Aganovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Sikes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Present and Future of High Pressure Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.221-244, 2020, </w:t>
@@ -4734,51 +4734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913719v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guillaume Grisot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jeanleboeuf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guyon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Leconte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298459v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Renaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pottier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395471v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dariche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=jean lesage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marousez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395579v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fayolle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cou&#235;del" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298493v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Corbi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573443v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Amat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Clion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973669v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja-Muriel Rakotondramavo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905472v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tonello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905476v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905484v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905481v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miszczak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mougin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573414v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Besnard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Villamonte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352818v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Venien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130721" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Diler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rannou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le-Bail" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2021.100007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394771v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bolumar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibeke Orlien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Sikes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemal Aganovic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrine Bak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12670" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537071v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Rakotondramavo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02285" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808403v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Vessel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.03.019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJC82ZHJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808435v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Arnaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527494v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2016.01.026" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540185v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevallier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga P&#246;hlmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guilloux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2014.10.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478550v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Mensi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Choiset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haertl&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.02.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SJV3NTP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943841v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie J Dupas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s C Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S Ordonaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M G Ducept" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Maillard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595004v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuchs" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Turchiuli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bohin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Cuvelier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ordonnaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.03.047" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60654J31-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943853v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marsset Baglieri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ordonaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200600034" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594998v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2004.11.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-657PJCTP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199701v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lagunes Galvez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Berset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298571v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298544v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie V&#233;nien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395054v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Slamani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298591v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973377v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lestienne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573430v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573422v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394813v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-816405-1.00010-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913719v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guillaume Grisot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jeanleboeuf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guyon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Leconte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352818v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Renaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Venien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130721" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971103v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Diler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rannou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le-Bail" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2021.100007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394771v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bolumar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibeke Orlien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Sikes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemal Aganovic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrine Bak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12670" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537071v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Rakotondramavo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02285" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808403v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Vessel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.03.019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJC82ZHJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808435v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pottier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Villamonte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Arnaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527494v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2016.01.026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540185v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevallier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga P&#246;hlmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guilloux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2014.10.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478550v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Mensi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Choiset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haertl&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.02.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SJV3NTP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595004v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuchs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Turchiuli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bohin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Cuvelier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ordonnaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.03.047" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60654J31-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943841v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie J Dupas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s C Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S Ordonaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M G Ducept" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Maillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marsset Baglieri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ordonaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200600034" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594998v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2004.11.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-657PJCTP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199701v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lagunes Galvez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Berset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298459v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dariche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=jean lesage" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marousez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fayolle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cou&#235;del" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298493v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Corbi&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573443v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Amat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Clion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973669v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja-Muriel Rakotondramavo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905472v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905468v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tonello" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905484v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905476v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905481v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miszczak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mougin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573414v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Besnard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573261v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298571v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298544v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie V&#233;nien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395054v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Slamani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298591v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973377v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lestienne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573430v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573422v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394813v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-816405-1.00010-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>