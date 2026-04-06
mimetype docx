--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1917,274 +1917,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of very high gravity fermentation process for ethanol production from industrial sugar beet syrup</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an in vitro method for the prediction of mycotoxin binding on yeast-based products: case of aflatoxin B1, zearalenone and ochratoxin A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Faucet-Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Joannis-Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Jolibert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Taillandier</w:t>
+                <w:t xml:space="preserve">Kheira Hadjeba-Medjdoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pfohl-Leszkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2014.07.027⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 98 (17), pp.7583-7596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-014-5917-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134676v1</w:t>
+                <w:t xml:space="preserve">hal-01990430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an in vitro method for the prediction of mycotoxin binding on yeast-based products: case of aflatoxin B1, zearalenone and ochratoxin A</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of very high gravity fermentation process for ethanol production from industrial sugar beet syrup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Joannis-Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Ballet</w:t>
+                <w:t xml:space="preserve">Julien Riess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Pfohl-Leszkowicz</w:t>
+                <w:t xml:space="preserve">Franck Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Taillandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 98 (17), pp.7583-7596. </w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70, pp.165-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-014-5917-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2014.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990430v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of pressurized liquid extraction using a multivariate chemometric approach for the determination of anticancer drugs in sludge by ultra high performance liquid chromatography-tandem mass spectrometry</w:t>
               </w:r>
@@ -2330,77 +2330,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Joannis-Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Tozlovanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kheira Hadjeba-Medjdoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pfohl-Leszkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 74 (7), pp.1175-1185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4421,256 +4421,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande par retour d'état linéarisant de la culture de microalgues</w:t>
+                <w:t xml:space="preserve">Estimation of microalgal photobioreactor production based on total inorganic carbon in the medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliana Becerra-Celis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Joannis-Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Joannis-Cassan</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique (CIFA 08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.CD-ROM Proceedings</w:t>
+              <w:t xml:space="preserve">17th IFAC World Congress - WC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00343644v1</w:t>
+                <w:t xml:space="preserve">hal-00293366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of microalgal photobioreactor production based on total inorganic carbon in the medium</w:t>
+                <w:t xml:space="preserve">Commande par retour d'état linéarisant de la culture de microalgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliana Becerra-Celis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Isambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Joannis-Cassan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC World Congress - WC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique (CIFA 08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00293366v1</w:t>
+                <w:t xml:space="preserve">hal-00343644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control Strategy for Continuous Microalgae Cultivation Process in a Photobioreactor.</w:t>
               </w:r>
@@ -5824,51 +5824,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weeranat Sakunlikharetsima" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Channarong Puchongkawarin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Galier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux-de Balmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joannis Cassan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c06907" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim Balgobin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brandam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joannis-Cassan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2024.109374" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04200867v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Reoyo-Prats" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Hammadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suveechard Kim Lai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Calas-Blanchard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2023.109460" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153791v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonthaporn Wong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaemwich Jantama" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Taillandier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.7373" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03735845v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2021.113673" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153933v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panwana Khunnonkwao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirima Jantama" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.6643" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451090v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo S Rodriguez Castillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dezani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian G&#243;mez&#8208;canela" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.6589" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01770538v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lacorte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lu&#237;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian G&#243;mez-Canela" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Sala-Comorera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9755-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mehran Abtahi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Ilyas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joannis&#8208;cassan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebe M. de Vos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.10.045" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955650v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisendra Marbelia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abaynesh Yihdego Gebreyohannes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pejman Ahmadiannamini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.07.071" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844295v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Petermann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Juppeau Flambard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaufort" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Terrisse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.303" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990393v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitha Chan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunthorn Kanchanatawee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirima Suvarnakuta Jantama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5409" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595535v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Seira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2016.07.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907319v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jentzer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gautier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczkowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12682" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134676v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Riess" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.07.027" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990430v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Faucet-Marquis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Hadjeba-Medjdoub" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ballet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pfohl-Leszkowicz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-5917-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926528v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Claparols" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Montr&#233;jaud-Vignoles" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.01.114" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990463v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tozlovanu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-11-023" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537403v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Ravelonandro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique H. Ratianarivo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Isambert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marson Raherimandimby" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2010.04.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247974v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H Ravelonandro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique H Ratianarivo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.1878" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MR8ZKMMB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163491v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Becerra-Celis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02470" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250259v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia-Dupuy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Riba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.10189" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C701C8D7A09282A5AD4856B51BC146BBB4A148D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133263v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isambert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duran" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spolaore" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1263/jbb.101.87" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3KZK258-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133235v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Duran" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Isambert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.1529" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-75610B85-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126141v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.1173" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JJ39VZFC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252558v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lala" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607784v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008835811731" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/848B4A749E94724404222E210A490F01ADF2C66E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777382v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Farias" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763903v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Betbeder" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779507v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gambier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332778v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezani Chlo&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743839v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pecastaings" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807287v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745731v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00343644v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293366v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00340521v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Siguerdidjane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2008.4629634" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258257v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258199v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352467v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R&#233;mond" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortunato Iachino" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743539v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610096v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Devier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardia Parege" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746559v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04488348v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Estrada Duran" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weeranat Sakunlikharetsima" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Channarong Puchongkawarin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Galier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux-de Balmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joannis Cassan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c06907" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim Balgobin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brandam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joannis-Cassan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2024.109374" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04200867v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Reoyo-Prats" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Hammadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suveechard Kim Lai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Calas-Blanchard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2023.109460" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153791v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonthaporn Wong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaemwich Jantama" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Taillandier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.7373" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03735845v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2021.113673" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153933v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panwana Khunnonkwao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirima Jantama" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.6643" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451090v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo S Rodriguez Castillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dezani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian G&#243;mez&#8208;canela" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.6589" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01770538v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lacorte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lu&#237;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian G&#243;mez-Canela" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Sala-Comorera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9755-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mehran Abtahi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Ilyas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joannis&#8208;cassan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebe M. de Vos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.10.045" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955650v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisendra Marbelia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abaynesh Yihdego Gebreyohannes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pejman Ahmadiannamini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.07.071" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844295v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Petermann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Juppeau Flambard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaufort" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Terrisse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.303" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990393v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitha Chan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunthorn Kanchanatawee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirima Suvarnakuta Jantama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5409" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595535v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Seira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2016.07.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907319v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jentzer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gautier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczkowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12682" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Faucet-Marquis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Hadjeba-Medjdoub" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ballet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pfohl-Leszkowicz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-5917-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Riess" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.07.027" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926528v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Claparols" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Montr&#233;jaud-Vignoles" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.01.114" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990463v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tozlovanu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-11-023" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537403v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Ravelonandro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique H. Ratianarivo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Isambert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marson Raherimandimby" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2010.04.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247974v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H Ravelonandro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique H Ratianarivo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.1878" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MR8ZKMMB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163491v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Becerra-Celis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02470" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250259v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia-Dupuy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Riba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.10189" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C701C8D7A09282A5AD4856B51BC146BBB4A148D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133263v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isambert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duran" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spolaore" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1263/jbb.101.87" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3KZK258-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133235v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Duran" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Isambert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.1529" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-75610B85-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126141v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.1173" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JJ39VZFC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252558v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lala" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607784v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008835811731" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/848B4A749E94724404222E210A490F01ADF2C66E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777382v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Farias" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763903v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Betbeder" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779507v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gambier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332778v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezani Chlo&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743839v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pecastaings" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807287v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745731v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293366v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00343644v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00340521v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Siguerdidjane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2008.4629634" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258257v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258199v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352467v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R&#233;mond" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortunato Iachino" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743539v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610096v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Devier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardia Parege" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746559v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04488348v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Estrada Duran" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>