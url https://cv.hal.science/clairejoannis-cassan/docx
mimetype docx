--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -338,360 +338,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of an advanced photooxidation process to intensify pharmaceuticals removal by a membrane bioreactor</w:t>
+                <w:t xml:space="preserve">Process optimization of metabolically engineered Escherichia coli NSK015 fermentation for progressive improvement of 1,3‐propanediol production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Reoyo-Prats</w:t>
+                <w:t xml:space="preserve">Nonthaporn Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouldi Hammadi</w:t>
+                <w:t xml:space="preserve">Kaemwich Jantama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Joannis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suveechard Kim Lai</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patricia Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2023.109460⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 98 (7), pp.1598-1607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jctb.7373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200867v1</w:t>
+                <w:t xml:space="preserve">hal-04153791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process optimization of metabolically engineered Escherichia coli NSK015 fermentation for progressive improvement of 1,3‐propanediol production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of an advanced photooxidation process to intensify pharmaceuticals removal by a membrane bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Reoyo-Prats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouldi Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonthaporn Wong</w:t>
+                <w:t xml:space="preserve">Suveechard Kim Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaemwich Jantama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Joannis Cassan</w:t>
+                <w:t xml:space="preserve">Vincent Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Taillandier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole Calas-Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 98 (7), pp.1598-1607. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 191, pp.109460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jctb.7373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2023.109460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153791v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-oxidation of three major pharmaceuticals in urban wastewater under artificial and solar irradiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Reoyo-Prats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Joannis-Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouldi Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Calas-Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 425, pp.113673. </w:t>
@@ -755,77 +755,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panwana Khunnonkwao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirima Jantama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaemwich Jantama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Joannis-Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Taillandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 96 (5), pp.1292-1301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -911,51 +911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Gómez‐canela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Reoyo-Prats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 96 (3), pp.755 - 763. </w:t>
@@ -1564,51 +1564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunthorn Kanchanatawee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirima Suvarnakuta Jantama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaemwich Jantama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Joannis-Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1789,51 +1789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a fungal chitosan preparation on Brettanomyces bruxellensis,a wine contaminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Joannis-Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2092,51 +2092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Riess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Jolibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Taillandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 70, pp.165-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2558,299 +2558,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of light quality and intensity in the cultivation ofSpirulina platensis from Toliara (Madagascar) in a closed system</w:t>
+                <w:t xml:space="preserve">Estimation of microalgal photobioreactor production based on total inorganic carbon in the medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre H Ravelonandro</w:t>
+                <w:t xml:space="preserve">Giuliana Becerra-Celis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique H Ratianarivo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Joannis-Cassan</w:t>
+                <w:t xml:space="preserve">Sihem Tebbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Joannis‐cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marson Raherimandimby</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jctb.1878⟩</w:t>
+              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (2), pp.14582-14587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.02470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247974v1</w:t>
+                <w:t xml:space="preserve">hal-04163491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of microalgal photobioreactor production based on total inorganic carbon in the medium</w:t>
+                <w:t xml:space="preserve">Influence of light quality and intensity in the cultivation ofSpirulina platensis from Toliara (Madagascar) in a closed system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuliana Becerra-Celis</w:t>
+                <w:t xml:space="preserve">Pierre H Ravelonandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihem Tebbani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Joannis‐cassan</w:t>
+                <w:t xml:space="preserve">Dominique H Ratianarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Joannis-Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Boucher</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marson Raherimandimby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 83 (6), pp.842-848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jctb.1878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.02470⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163491v1</w:t>
+                <w:t xml:space="preserve">hal-01247974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofilm growth kinetics on hydrocarbon in a porous medium under biostimulation conditions</w:t>
               </w:r>
@@ -3595,51 +3595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process integration for microbial production of glutamate and xylitol from wheat bran hydrolysate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brandam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3927,103 +3927,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar photo-oxidation process: an innovative technology to partially mineralize three major pharmaceuticals to make them biodegradable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Reoyo-Prats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Joannis-Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dezani Chloé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Calas-Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IWA International Conference on Water Reclamation and Reuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
@@ -4171,359 +4171,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des phénomènes d'adsorption de molécules anticancéreuses dans les boues biologiques</w:t>
+                <w:t xml:space="preserve">Caractérisation de l'adsorption de molécules pharmaceutiques (anticancéreux) sur des boues biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Montréjaud-Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Seira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2012 - Polluants Emergents :Quels Défis pour une Meilleure Gestion de l'Eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">20. Journée Information Eaux, JIE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Professionnels du Traitement des Eaux et des Nuisances (APTEN). FRA., Sep 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807287v1</w:t>
+                <w:t xml:space="preserve">hal-02745731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'adsorption de molécules pharmaceutiques (anticancéreux) sur des boues biologiques</w:t>
+                <w:t xml:space="preserve">Caractérisation des phénomènes d'adsorption de molécules anticancéreuses dans les boues biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Joannis‐cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Montréjaud-Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Seira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Journée Information Eaux, JIE 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Professionnels du Traitement des Eaux et des Nuisances (APTEN). FRA., Sep 2012, Poitiers, France</w:t>
+              <w:t xml:space="preserve">SFGP 2012 - Polluants Emergents :Quels Défis pour une Meilleure Gestion de l'Eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745731v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of microalgal photobioreactor production based on total inorganic carbon in the medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliana Becerra-Celis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Joannis-Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IFAC World Congress - WC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4548,64 +4548,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande par retour d'état linéarisant de la culture de microalgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliana Becerra-Celis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4656,64 +4656,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control Strategy for Continuous Microalgae Cultivation Process in a Photobioreactor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliana Becerra-Celis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Joannis-Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4780,256 +4780,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de capteurs logiciels pour la culture de microalgues dans un photobioréacteur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">A software sensor for estimation of microalgal photobioreactor cultures based on total inorganic carbon in the medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliana Becerra-Celis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Joannis-Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Isambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRIEC 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Marseille, France</w:t>
+              <w:t xml:space="preserve">7th European Workshop Biotechnology of Microalgae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Nuthetal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258257v1</w:t>
+                <w:t xml:space="preserve">hal-00258199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A software sensor for estimation of microalgal photobioreactor cultures based on total inorganic carbon in the medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Développement de capteurs logiciels pour la culture de microalgues dans un photobioréacteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliana Becerra-Celis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Joannis-Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Isambert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Workshop Biotechnology of Microalgae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Nuthetal, Germany</w:t>
+              <w:t xml:space="preserve">CRIEC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258199v1</w:t>
+                <w:t xml:space="preserve">hal-00258257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5060,51 +5060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioprocess integration for building-blocks microbial production using mixed sugar composition from wheat bran hydrolysate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brandam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5431,64 +5431,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Congrès de la Société Française de Génie des Procédés (SFGP 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France. SFGP, Société Française de Génie des Procédés, Récents Progrès en Génie des Procédés, 2011, 13. Congrès de la Société Française de Génie des Procédés (SFGP 2011)</w:t>
@@ -5824,51 +5824,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weeranat Sakunlikharetsima" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Channarong Puchongkawarin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Galier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux-de Balmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joannis Cassan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c06907" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim Balgobin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brandam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joannis-Cassan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2024.109374" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04200867v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Reoyo-Prats" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Hammadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suveechard Kim Lai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Calas-Blanchard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2023.109460" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153791v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonthaporn Wong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaemwich Jantama" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Taillandier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.7373" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03735845v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2021.113673" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153933v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panwana Khunnonkwao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirima Jantama" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.6643" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451090v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo S Rodriguez Castillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dezani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian G&#243;mez&#8208;canela" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.6589" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01770538v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lacorte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lu&#237;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian G&#243;mez-Canela" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Sala-Comorera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9755-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mehran Abtahi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Ilyas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joannis&#8208;cassan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebe M. de Vos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.10.045" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955650v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisendra Marbelia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abaynesh Yihdego Gebreyohannes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pejman Ahmadiannamini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.07.071" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844295v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Petermann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Juppeau Flambard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaufort" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Terrisse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.303" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990393v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitha Chan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunthorn Kanchanatawee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirima Suvarnakuta Jantama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5409" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595535v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Seira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2016.07.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907319v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jentzer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gautier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczkowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12682" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Faucet-Marquis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Hadjeba-Medjdoub" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ballet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pfohl-Leszkowicz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-5917-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Riess" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.07.027" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926528v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Claparols" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Montr&#233;jaud-Vignoles" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.01.114" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990463v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tozlovanu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-11-023" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537403v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Ravelonandro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique H. Ratianarivo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Isambert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marson Raherimandimby" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2010.04.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247974v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H Ravelonandro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique H Ratianarivo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.1878" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MR8ZKMMB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163491v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Becerra-Celis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02470" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250259v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia-Dupuy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Riba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.10189" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C701C8D7A09282A5AD4856B51BC146BBB4A148D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133263v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isambert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duran" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spolaore" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1263/jbb.101.87" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3KZK258-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133235v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Duran" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Isambert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.1529" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-75610B85-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126141v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.1173" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JJ39VZFC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252558v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lala" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607784v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008835811731" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/848B4A749E94724404222E210A490F01ADF2C66E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777382v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Farias" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763903v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Betbeder" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779507v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gambier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332778v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezani Chlo&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743839v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pecastaings" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807287v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745731v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293366v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00343644v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00340521v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Siguerdidjane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2008.4629634" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258257v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258199v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352467v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R&#233;mond" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortunato Iachino" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743539v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610096v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Devier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardia Parege" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746559v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04488348v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Estrada Duran" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weeranat Sakunlikharetsima" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Channarong Puchongkawarin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Galier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux-de Balmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joannis Cassan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c06907" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim Balgobin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brandam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joannis-Cassan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2024.109374" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonthaporn Wong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaemwich Jantama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Taillandier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.7373" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04200867v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Reoyo-Prats" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Hammadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suveechard Kim Lai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Calas-Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2023.109460" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03735845v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2021.113673" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153933v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panwana Khunnonkwao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirima Jantama" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.6643" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451090v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo S Rodriguez Castillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dezani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian G&#243;mez&#8208;canela" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.6589" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01770538v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lacorte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lu&#237;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian G&#243;mez-Canela" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Sala-Comorera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9755-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mehran Abtahi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Ilyas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joannis&#8208;cassan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebe M. de Vos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.10.045" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955650v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisendra Marbelia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abaynesh Yihdego Gebreyohannes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pejman Ahmadiannamini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.07.071" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844295v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Petermann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Juppeau Flambard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaufort" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Terrisse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.303" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990393v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitha Chan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunthorn Kanchanatawee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirima Suvarnakuta Jantama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5409" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595535v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Seira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2016.07.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907319v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jentzer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gautier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczkowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12682" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Faucet-Marquis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Hadjeba-Medjdoub" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ballet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pfohl-Leszkowicz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-5917-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Riess" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.07.027" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926528v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Claparols" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Montr&#233;jaud-Vignoles" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.01.114" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990463v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tozlovanu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-11-023" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537403v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Ravelonandro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique H. Ratianarivo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Isambert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marson Raherimandimby" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2010.04.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163491v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Becerra-Celis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02470" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247974v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H Ravelonandro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique H Ratianarivo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.1878" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MR8ZKMMB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250259v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia-Dupuy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Riba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.10189" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C701C8D7A09282A5AD4856B51BC146BBB4A148D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133263v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isambert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duran" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spolaore" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1263/jbb.101.87" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3KZK258-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133235v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Duran" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Isambert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.1529" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-75610B85-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126141v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.1173" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JJ39VZFC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252558v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lala" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607784v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008835811731" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/848B4A749E94724404222E210A490F01ADF2C66E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777382v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Farias" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763903v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Betbeder" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779507v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gambier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332778v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezani Chlo&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743839v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pecastaings" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745731v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807287v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293366v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00343644v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00340521v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Siguerdidjane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2008.4629634" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258199v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258257v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352467v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R&#233;mond" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortunato Iachino" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743539v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610096v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Devier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardia Parege" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746559v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04488348v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Estrada Duran" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>