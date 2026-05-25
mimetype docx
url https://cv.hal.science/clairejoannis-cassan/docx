--- v2 (2026-04-29)
+++ v3 (2026-05-25)
@@ -1251,295 +1251,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropollutant rejection of annealed polyelectrolyte multilayer based nanofiltration membranes for treatment of conventionally-treated municipal wastewater</w:t>
+                <w:t xml:space="preserve">Micropollutants removal in tertiary moving bed biofilm reactors (MBBRs): Contribution of the biofilm and suspended biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Mehran Abtahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisendra Marbelia</w:t>
+                <w:t xml:space="preserve">Maike Petermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abaynesh Yihdego Gebreyohannes</w:t>
+                <w:t xml:space="preserve">Agathe Juppeau Flambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pejman Ahmadiannamini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Joannis-Cassan</w:t>
+                <w:t xml:space="preserve">Sandra Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2018.07.071⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 643, pp.1464-1480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955650v1</w:t>
+                <w:t xml:space="preserve">hal-01844295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropollutants removal in tertiary moving bed biofilm reactors (MBBRs): Contribution of the biofilm and suspended biomass</w:t>
+                <w:t xml:space="preserve">Micropollutant rejection of annealed polyelectrolyte multilayer based nanofiltration membranes for treatment of conventionally-treated municipal wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Mehran Abtahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Juppeau Flambard</w:t>
+                <w:t xml:space="preserve">Lisendra Marbelia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Beaufort</w:t>
+                <w:t xml:space="preserve">Abaynesh Yihdego Gebreyohannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Terrisse</w:t>
+                <w:t xml:space="preserve">Pejman Ahmadiannamini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Joannis-Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 643, pp.1464-1480. </w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 209, pp.470-481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2018.07.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844295v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a combined oxygen-supply and substrate-feeding strategy to improve 2,3-butanediol production by metabolically engineered Klebsiella oxytoca KMS005</w:t>
               </w:r>
@@ -4052,51 +4052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidation of micropollutants biodegradation mechanisms in tertiary MBBR treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Albasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5172,51 +5172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aquaponie, un procédé hybride pour une économie circulaire de valorisation de déchets azotés en nutriments pour les plantes : étude et modélisation du biofiltre nitrifiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5824,51 +5824,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weeranat Sakunlikharetsima" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Channarong Puchongkawarin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Galier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux-de Balmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joannis Cassan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c06907" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim Balgobin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brandam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joannis-Cassan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2024.109374" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonthaporn Wong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaemwich Jantama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Taillandier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.7373" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04200867v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Reoyo-Prats" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Hammadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suveechard Kim Lai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Calas-Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2023.109460" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03735845v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2021.113673" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153933v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panwana Khunnonkwao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirima Jantama" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.6643" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451090v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo S Rodriguez Castillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dezani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian G&#243;mez&#8208;canela" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.6589" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01770538v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lacorte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lu&#237;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian G&#243;mez-Canela" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Sala-Comorera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9755-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mehran Abtahi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Ilyas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joannis&#8208;cassan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebe M. de Vos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.10.045" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955650v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisendra Marbelia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abaynesh Yihdego Gebreyohannes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pejman Ahmadiannamini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.07.071" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844295v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Petermann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Juppeau Flambard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaufort" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Terrisse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.303" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990393v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitha Chan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunthorn Kanchanatawee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirima Suvarnakuta Jantama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5409" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595535v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Seira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2016.07.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907319v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jentzer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gautier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczkowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12682" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Faucet-Marquis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Hadjeba-Medjdoub" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ballet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pfohl-Leszkowicz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-5917-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Riess" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.07.027" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926528v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Claparols" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Montr&#233;jaud-Vignoles" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.01.114" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990463v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tozlovanu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-11-023" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537403v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Ravelonandro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique H. Ratianarivo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Isambert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marson Raherimandimby" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2010.04.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163491v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Becerra-Celis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02470" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247974v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H Ravelonandro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique H Ratianarivo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.1878" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MR8ZKMMB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250259v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia-Dupuy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Riba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.10189" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C701C8D7A09282A5AD4856B51BC146BBB4A148D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133263v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isambert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duran" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spolaore" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1263/jbb.101.87" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3KZK258-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133235v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Duran" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Isambert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.1529" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-75610B85-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126141v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.1173" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JJ39VZFC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252558v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lala" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607784v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008835811731" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/848B4A749E94724404222E210A490F01ADF2C66E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777382v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Farias" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763903v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Betbeder" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779507v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gambier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332778v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezani Chlo&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743839v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pecastaings" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745731v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807287v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293366v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00343644v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00340521v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Siguerdidjane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2008.4629634" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258199v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258257v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352467v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R&#233;mond" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortunato Iachino" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743539v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610096v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Devier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardia Parege" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746559v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04488348v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Estrada Duran" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weeranat Sakunlikharetsima" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Channarong Puchongkawarin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Galier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux-de Balmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joannis Cassan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c06907" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim Balgobin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brandam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joannis-Cassan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2024.109374" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonthaporn Wong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaemwich Jantama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Taillandier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.7373" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04200867v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Reoyo-Prats" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Hammadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suveechard Kim Lai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Calas-Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2023.109460" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03735845v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2021.113673" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153933v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panwana Khunnonkwao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirima Jantama" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.6643" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451090v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo S Rodriguez Castillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dezani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian G&#243;mez&#8208;canela" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.6589" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01770538v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lacorte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lu&#237;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian G&#243;mez-Canela" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Sala-Comorera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9755-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mehran Abtahi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Ilyas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joannis&#8208;cassan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebe M. de Vos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.10.045" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844295v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Petermann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Juppeau Flambard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaufort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Terrisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.303" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955650v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisendra Marbelia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abaynesh Yihdego Gebreyohannes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pejman Ahmadiannamini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.07.071" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990393v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitha Chan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunthorn Kanchanatawee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirima Suvarnakuta Jantama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5409" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595535v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Seira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2016.07.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907319v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jentzer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gautier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczkowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12682" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Faucet-Marquis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Hadjeba-Medjdoub" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ballet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pfohl-Leszkowicz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-5917-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Riess" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.07.027" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926528v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Claparols" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Montr&#233;jaud-Vignoles" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.01.114" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990463v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tozlovanu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-11-023" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537403v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Ravelonandro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique H. Ratianarivo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Isambert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marson Raherimandimby" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2010.04.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163491v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Becerra-Celis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02470" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247974v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H Ravelonandro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique H Ratianarivo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.1878" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MR8ZKMMB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250259v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia-Dupuy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Riba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.10189" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C701C8D7A09282A5AD4856B51BC146BBB4A148D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133263v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isambert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duran" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spolaore" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1263/jbb.101.87" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3KZK258-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133235v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Duran" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Isambert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.1529" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-75610B85-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126141v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.1173" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JJ39VZFC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252558v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lala" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607784v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008835811731" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/848B4A749E94724404222E210A490F01ADF2C66E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777382v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Farias" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763903v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Betbeder" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779507v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gambier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332778v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezani Chlo&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743839v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pecastaings" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745731v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807287v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293366v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00343644v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00340521v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Siguerdidjane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2008.4629634" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258199v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258257v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352467v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R&#233;mond" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortunato Iachino" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743539v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610096v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Devier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardia Parege" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746559v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04488348v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Estrada Duran" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>