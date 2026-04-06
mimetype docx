--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -579,441 +579,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Couvrir le paratexte, occulter les processus migratoires : texte et image au service de l'impossibilité du voir dans La noche de Europa de Dionisio Cañas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laguian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol Série numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, http://crisol.parisnanterre.fr/index.php/crisol/article/view/378</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reescrituras contemporáneas de la esclavitud en las islas Canarias: los fantasmas memoriales en la novela histórica Epistolario de un nativo (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laguian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, https://journals.openedition.org/ccec/11905</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">À la recherche des fantômes guanches. Les pétroglyphes et le geste d’écriture chez Andrés Sánchez Robayna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laguian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elseneur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 36, pp.81-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...76 lines deleted...]
-                <w:t xml:space="preserve">Couvrir le paratexte, occulter les processus migratoires : texte et image au service de l'impossibilité du voir dans La noche de Europa de Dionisio Cañas</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences faites aux corps chez María Castrejón : la poésie comme possible survie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laguian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol Série numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 19, http://crisol.parisnanterre.fr/index.php/crisol/article/view/378</w:t>
+              <w:t xml:space="preserve">, 2020, http://crisol.parisnanterre.fr/index.php/crisol/article/view/235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Violences faites aux corps chez María Castrejón : la poésie comme possible survie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfermements genrés et intériorisation des rapports de domination dans la nouvelle “A love story” d’Esther Tusquets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laguian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crisol Série numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, http://crisol.parisnanterre.fr/index.php/crisol/article/view/235</w:t>
+              <w:t xml:space="preserve">Lectures du genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Genre(s) et liberté(s), 14, pp.42-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logofagias en la escritura de Andrés Sánchez Robayna: búsquedas ontolingüísticas y fantasmas de la historia colonial canaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laguian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropelías: Revista de Teoría de la Literatura y Literatura Comparada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, pp.464-481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053712v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03053682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis de la traduction en français du poème « Patmos » d'Andrés Sánchez Robayna</w:t>
               </w:r>
@@ -1707,845 +1707,991 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recension : Andrés SÁNCHEZ ROBAYNA El libro, tras la duna / Le livre, derrière la dune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laguian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La poésie de María Castrejón : du con au féminisme genderqueer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laguian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pan poétique des muses. Revue internationale de poésie entre théories &amp; pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747889v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01542557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La reinvención del lenguaje y del deseo lésbico infantil en la novela canaria Panza de burro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laguian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare et Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Explorando la literatura lésbica queer/cuir en el mundo hispanófono del siglo XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(A)temporalidad y (a)simetría en “Díptico de la piedra”: el origen mineral e insular</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laguian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Servicio de Biblioteca de la Universidad de La Laguna. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La luz del tiempo: para Andrés Sánchez Robayna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réécriture de l’Histoire coloniale canarienne et fausses archives scientifiques dans San Borondón, la isla descubierta : une île flottante à la frontière entre réalité et fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laguian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PRESSES UNIVERSITAIRES INDIANOCÉANIQUES. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convergences océanes : Ces océans qui nous habitent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infancias queer en la novela canaria Panza de burro: abyección, sexodisidencia y emancipación</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laguian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cARTographie queer/cuir Nouveaux imaginaires sexo-dissidents en Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://books.openedition.org/europhilosophie/1560, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations de l’esclavage dans les musées canariens : invisibilisation de l’africanité et impensé colonial espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laguian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoine culturel de l’Atlantique africain et de l’Afrodescendance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la difícil incorporación de lo africano en los relatos de la canariedad: el ejemplo de los museos y la esclavitud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laguian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canariedades. Textos para pensar una Canarias Otra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tamaimos, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-pistolario canario en Panza de burro y Pueblo yo: escritura Messenger, deseos lésbicos e incomunicación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laguian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epistolatrías: mutaciones contemporáneas y nuevos enfoques de estudio de la carta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réécriture écopoétique des mythes insulaires canariens dans le roman apocalyptique Una isla a la deriva (2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laguian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pensées insulaires. Aspirations socio-culturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sombra y la apariencia d'Andrés Sánchez Robayna : un syncrétisme de resacralisations du Cosmos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laguian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Ecritures poétiques et écritures du sacré : interactions" sous la direction de Bernadette Hidalgo Bachs aux éditions Michel Houdiard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 273-291, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mot à L'écran : le vidéopoème ou la porosité des genres en langues espagnole et catalane au XXI e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laguian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Castanon-Akrami, E. Le Vagueresse, F. Heitz et C. Orsini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature, cinéma : allers-retours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Orbis Tertius, p. 457-471, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La poésie d’Andrés Sánchez Robayna entre Atlantique, Méditerranée et Caraïbes : à la recherche d’une identité canarienne, insulaire ou universelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laguian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EUD. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identité / Altérité dans la culture hispanique aux XXe-XXIe siècles, Textes réunis et présentés par C. Orsini et A. Palau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 341-354, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2555,596 +2701,596 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Politización y cosmovisión de la poesía, la música y las artes. De la ancestralidad de la nación indígena jíbaro-taíno de Boriké (entrevista realizada por Claire Laguian y Sophie Large)</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobre ‘Japa la japa’: arte, cuerpos trans y canariedades espectrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laguian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Large</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniasa Curbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pluma Bárbara Moreno Torres</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celeste González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Rodríguez Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fantología precolonial en la literatura y las artes. Diálogos transatlánticos entre Canarias y el Caribe (siglos XIX-XXI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, https://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=251459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umbrales intersticiales desde la voz del jable. Conversatorio entre M. Nieves Cáceres y Claire Laguian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laguian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuerpo en medio. M. Nieves Cáceres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Sobre ‘Japa la japa’: arte, cuerpos trans y canariedades espectrales</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politización y cosmovisión de la poesía, la música y las artes. De la ancestralidad de la nación indígena jíbaro-taíno de Boriké (entrevista realizada por Claire Laguian y Sophie Large)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laguian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniasa Curbelo</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonio Rodríguez Cruz</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pluma Bárbara Moreno Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fantología precolonial en la literatura y las artes. Diálogos transatlánticos entre Canarias y el Caribe (siglos XIX-XXI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, https://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=251459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De una sororidad imposibilitada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laguian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Periférica interior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autotraduction : un nouvel outil pédagogique en Langues. Texte analytique de l’atelier d’écriture créative et d’autotraduction autour des représentations des stéréotypes de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Beligon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laguian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patmos. Ainsi le commencement: principio y fin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laguian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.29 - 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Beligon</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">chapitre 15 Entretien avec Marc Weymuller, auteur de La Promesse de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laguian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barkate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3291,51 +3437,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laguian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Large" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Marie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Thibaudeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=251459" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03901949v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787858v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542530v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Druet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214335v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574838v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375487v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375499v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563602v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053712v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053682v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.cedille.2020.17.14" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563587v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787851v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787863v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.1513" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542542v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542539v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260646v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542558v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542544v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.662" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747889v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542557v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04714504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254556v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270487v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132745v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547592v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1382282#document-details-anchor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132662v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542537v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542549v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542551v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pluma B&#225;rbara Moreno Torres" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240813v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123308v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniasa Curbelo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez Cruz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371537v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787865v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053668v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beligon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807622v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barkate" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laguian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Large" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Marie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Thibaudeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=251459" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03901949v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787858v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542530v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Druet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214335v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375499v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375487v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574838v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563602v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053682v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053712v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.cedille.2020.17.14" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563587v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787851v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787863v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.1513" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542542v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542539v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260646v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542558v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542544v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.662" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542557v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747889v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564175v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04714504v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270487v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132745v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547592v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1382282#document-details-anchor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132662v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542537v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542551v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123308v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniasa Curbelo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez Cruz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240813v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123321v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pluma B&#225;rbara Moreno Torres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04371537v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053668v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beligon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barkate" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>